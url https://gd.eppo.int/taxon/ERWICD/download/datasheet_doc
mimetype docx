--- v14 (2026-09-01)
+++ v15 (2026-10-04)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67226a96230abfea6" w:history="1">
+            <w:hyperlink r:id="rId46306ac265bb5cda5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55046a96230abff13" w:history="1">
+            <w:hyperlink r:id="rId81276ac265bb5ce16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79464904" name="name33036a96230ac0806" descr="14626.jpg"/>
+                  <wp:docPr id="88828214" name="name62336ac265bb5d488" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66486a96230ac0804" cstate="print"/>
+                          <a:blip r:embed="rId46856ac265bb5d487" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89576a96230ac0940" w:history="1">
+            <w:hyperlink r:id="rId66976ac265bb5d5b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67760626" name="name32056a96230ac23e0" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="79223100" name="name53066ac265bb5ed38" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10916a96230ac23dd" cstate="print"/>
+                    <a:blip r:embed="rId65546ac265bb5ed35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77996a96230ac3f75" w:history="1">
+      <w:hyperlink r:id="rId82116ac265bb608af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37656a96230ac402c" w:history="1">
+      <w:hyperlink r:id="rId49836ac265bb60965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98946a96230ac42e8" w:history="1">
+      <w:hyperlink r:id="rId25566ac265bb60c32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83956a96230ac4428" w:history="1">
+      <w:hyperlink r:id="rId84866ac265bb60d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16326a96230ac45bc" w:history="1">
+      <w:hyperlink r:id="rId51556ac265bb60f0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16506a96230ac4752" w:history="1">
+      <w:hyperlink r:id="rId55556ac265bb6109a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81626a96230ac4a21" w:history="1">
+      <w:hyperlink r:id="rId67826ac265bb61362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98416a96230ac4ab5" w:history="1">
+      <w:hyperlink r:id="rId33026ac265bb613f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a96230ac4b48" w:history="1">
+      <w:hyperlink r:id="rId63446ac265bb6149c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38246a96230ac4c19" w:history="1">
+      <w:hyperlink r:id="rId46296ac265bb6156f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a96230ac4c8e" w:history="1">
+      <w:hyperlink r:id="rId33996ac265bb615f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57596a96230ac4cf3" w:history="1">
+      <w:hyperlink r:id="rId89446ac265bb61655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826a96230ac4d97" w:history="1">
+      <w:hyperlink r:id="rId80646ac265bb616f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a96230ac4e09" w:history="1">
+      <w:hyperlink r:id="rId19646ac265bb6176c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66446a96230ac4fae" w:history="1">
+      <w:hyperlink r:id="rId54456ac265bb6191e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16526a96230ac554c" w:history="1">
+      <w:hyperlink r:id="rId94376ac265bb61f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71956a96230ac55a1" w:history="1">
+      <w:hyperlink r:id="rId79066ac265bb61fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a96230ac5644" w:history="1">
+      <w:hyperlink r:id="rId35536ac265bb62044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41156a96230ac5769" w:history="1">
+      <w:hyperlink r:id="rId70226ac265bb62165" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40556a96230ac5904" w:history="1">
+      <w:hyperlink r:id="rId25366ac265bb62306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62116a96230ac5a47" w:history="1">
+      <w:hyperlink r:id="rId57936ac265bb62446" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31736a96230ac5bb6" w:history="1">
+      <w:hyperlink r:id="rId87656ac265bb625ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12466a96230ac5ccc" w:history="1">
+      <w:hyperlink r:id="rId93476ac265bb626aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69746a96230ac5efc" w:history="1">
+      <w:hyperlink r:id="rId40286ac265bb628ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67346a96230ac6240" w:history="1">
+      <w:hyperlink r:id="rId44216ac265bb62c14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45646a96230ac6408" w:history="1">
+      <w:hyperlink r:id="rId11476ac265bb62db8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a96230ac64bc" w:history="1">
+      <w:hyperlink r:id="rId93456ac265bb62e68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31416a96230ac67d5" w:history="1">
+      <w:hyperlink r:id="rId40116ac265bb63170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27116a96230ac687e" w:history="1">
+      <w:hyperlink r:id="rId67396ac265bb6320d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53856a96230ac6933" w:history="1">
+      <w:hyperlink r:id="rId13906ac265bb632be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72366a96230ac6973" w:history="1">
+      <w:hyperlink r:id="rId50606ac265bb632fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66846a96230ac6aa8" w:history="1">
+      <w:hyperlink r:id="rId53236ac265bb636a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94976a96230ac6b65" w:history="1">
+      <w:hyperlink r:id="rId32946ac265bb63764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31326a96230ac6cc1" w:history="1">
+      <w:hyperlink r:id="rId54416ac265bb638cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32176a96230ac6f2c" w:history="1">
+      <w:hyperlink r:id="rId48776ac265bb63b4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a96230ac7010" w:history="1">
+      <w:hyperlink r:id="rId73686ac265bb63c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24926a96230ac71e6" w:history="1">
+      <w:hyperlink r:id="rId52106ac265bb63df5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88256a96230ac7a69" w:history="1">
+      <w:hyperlink r:id="rId73446ac265bb649e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a96230ac7d48" w:history="1">
+      <w:hyperlink r:id="rId64166ac265bb64f35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84977702" name="name52476a96230ac7e1e" descr="eu_funding_250.png"/>
+            <wp:docPr id="20044094" name="name29816ac265bb65021" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37136a96230ac7e1d" cstate="print"/>
+                    <a:blip r:embed="rId20866ac265bb65020" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84260992">
+  <w:abstractNum w:abstractNumId="81662318">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22915683">
+    <w:lvl w:ilvl="0" w:tplc="60935052">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22915683" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60935052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84260991">
+  <w:abstractNum w:abstractNumId="81662317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37509777">
+    <w:lvl w:ilvl="0" w:tplc="46761729">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84260991">
-    <w:abstractNumId w:val="84260991"/>
+  <w:num w:numId="81662317">
+    <w:abstractNumId w:val="81662317"/>
   </w:num>
-  <w:num w:numId="84260992">
-    <w:abstractNumId w:val="84260992"/>
+  <w:num w:numId="81662318">
+    <w:abstractNumId w:val="81662318"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471723073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115293050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67226a96230abfea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId55046a96230abff13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId89576a96230ac0940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId77996a96230ac3f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId37656a96230ac402c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId98946a96230ac42e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId83956a96230ac4428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId16326a96230ac45bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId16506a96230ac4752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId81626a96230ac4a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId98416a96230ac4ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId86076a96230ac4b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId38246a96230ac4c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId22146a96230ac4c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId57596a96230ac4cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId44826a96230ac4d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId13876a96230ac4e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId66446a96230ac4fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId16526a96230ac554c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId71956a96230ac55a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId60886a96230ac5644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId41156a96230ac5769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId40556a96230ac5904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId62116a96230ac5a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId31736a96230ac5bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId12466a96230ac5ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId69746a96230ac5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId67346a96230ac6240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId45646a96230ac6408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId79076a96230ac64bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId31416a96230ac67d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId27116a96230ac687e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId53856a96230ac6933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId72366a96230ac6973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId66846a96230ac6aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId94976a96230ac6b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId31326a96230ac6cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId32176a96230ac6f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId71906a96230ac7010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId24926a96230ac71e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId88256a96230ac7a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId82916a96230ac7d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66486a96230ac0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66486a96230ac0804.jpg"/><Relationship Id="rId10916a96230ac23dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10916a96230ac23dd.jpg"/><Relationship Id="rId37136a96230ac7e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37136a96230ac7e1d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112680310" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420477595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46306ac265bb5cda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId81276ac265bb5ce16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId66976ac265bb5d5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId82116ac265bb608af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId49836ac265bb60965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId25566ac265bb60c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId84866ac265bb60d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId51556ac265bb60f0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId55556ac265bb6109a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId67826ac265bb61362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId33026ac265bb613f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId63446ac265bb6149c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId46296ac265bb6156f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId33996ac265bb615f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId89446ac265bb61655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId80646ac265bb616f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId19646ac265bb6176c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId54456ac265bb6191e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId94376ac265bb61f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId79066ac265bb61fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId35536ac265bb62044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId70226ac265bb62165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId25366ac265bb62306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId57936ac265bb62446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId87656ac265bb625ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId93476ac265bb626aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId40286ac265bb628ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId44216ac265bb62c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId11476ac265bb62db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId93456ac265bb62e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId40116ac265bb63170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId67396ac265bb6320d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId13906ac265bb632be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId50606ac265bb632fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId53236ac265bb636a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId32946ac265bb63764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId54416ac265bb638cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId48776ac265bb63b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId73686ac265bb63c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId52106ac265bb63df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId73446ac265bb649e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId64166ac265bb64f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46856ac265bb5d487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46856ac265bb5d487.jpg"/><Relationship Id="rId65546ac265bb5ed35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65546ac265bb5ed35.jpg"/><Relationship Id="rId20866ac265bb65020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20866ac265bb65020.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>