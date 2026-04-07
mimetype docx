--- v6 (2026-03-05)
+++ v7 (2026-04-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487469a965c5b0ca6" w:history="1">
+            <w:hyperlink r:id="rId524569d51d18255ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211569a965c5b0d12" w:history="1">
+            <w:hyperlink r:id="rId250069d51d1825657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79526618" name="name312069a965c5b11b9" descr="14626.jpg"/>
+                  <wp:docPr id="5821415" name="name208769d51d1826178" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId529269a965c5b11b7" cstate="print"/>
+                          <a:blip r:embed="rId110869d51d1826176" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId768569a965c5b12df" w:history="1">
+            <w:hyperlink r:id="rId375369d51d18262c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65209006" name="name448869a965c5b2bc4" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="97872911" name="name775169d51d1829203" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281769a965c5b2bc1" cstate="print"/>
+                    <a:blip r:embed="rId724069d51d1829201" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345069a965c5b47b5" w:history="1">
+      <w:hyperlink r:id="rId174569d51d182b083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439969a965c5b486a" w:history="1">
+      <w:hyperlink r:id="rId343469d51d182b13c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488569a965c5b4b64" w:history="1">
+      <w:hyperlink r:id="rId266969d51d182b3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290069a965c5b4cd9" w:history="1">
+      <w:hyperlink r:id="rId193269d51d182b51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734969a965c5b4e90" w:history="1">
+      <w:hyperlink r:id="rId317769d51d182b6af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268869a965c5b5040" w:history="1">
+      <w:hyperlink r:id="rId414369d51d182b845" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246469a965c5b5356" w:history="1">
+      <w:hyperlink r:id="rId148169d51d182bb0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528969a965c5b53ea" w:history="1">
+      <w:hyperlink r:id="rId755569d51d182bb9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953369a965c5b549a" w:history="1">
+      <w:hyperlink r:id="rId422469d51d182bc2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993369a965c5b556a" w:history="1">
+      <w:hyperlink r:id="rId189869d51d182bcfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904769a965c5b55dc" w:history="1">
+      <w:hyperlink r:id="rId788869d51d182bde9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280269a965c5b565b" w:history="1">
+      <w:hyperlink r:id="rId147069d51d182be54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245069a965c5b56ff" w:history="1">
+      <w:hyperlink r:id="rId990169d51d182bf0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692569a965c5b576e" w:history="1">
+      <w:hyperlink r:id="rId522969d51d182bf8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300269a965c5b5927" w:history="1">
+      <w:hyperlink r:id="rId762169d51d182c130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946369a965c5b5f3d" w:history="1">
+      <w:hyperlink r:id="rId604969d51d182c684" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282969a965c5b5f91" w:history="1">
+      <w:hyperlink r:id="rId216569d51d182c6d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952069a965c5b6031" w:history="1">
+      <w:hyperlink r:id="rId960569d51d182c781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823769a965c5b614e" w:history="1">
+      <w:hyperlink r:id="rId488769d51d182c8a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975769a965c5b62de" w:history="1">
+      <w:hyperlink r:id="rId356969d51d182ca28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895569a965c5b6437" w:history="1">
+      <w:hyperlink r:id="rId702769d51d182cb62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571869a965c5b65ba" w:history="1">
+      <w:hyperlink r:id="rId304069d51d182ccc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216969a965c5b66b8" w:history="1">
+      <w:hyperlink r:id="rId473069d51d182cdc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986169a965c5b68f7" w:history="1">
+      <w:hyperlink r:id="rId947369d51d182cfdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658369a965c5b6c59" w:history="1">
+      <w:hyperlink r:id="rId897869d51d182d2fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898569a965c5b6e4e" w:history="1">
+      <w:hyperlink r:id="rId661469d51d182d4a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583969a965c5b6f00" w:history="1">
+      <w:hyperlink r:id="rId281969d51d182d550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690169a965c5b7261" w:history="1">
+      <w:hyperlink r:id="rId215369d51d182d84f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591669a965c5b7303" w:history="1">
+      <w:hyperlink r:id="rId463569d51d182d8ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792269a965c5b7473" w:history="1">
+      <w:hyperlink r:id="rId984569d51d182d999" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838069a965c5b74b3" w:history="1">
+      <w:hyperlink r:id="rId227669d51d182d9d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808469a965c5b7681" w:history="1">
+      <w:hyperlink r:id="rId934569d51d182db01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821969a965c5b777e" w:history="1">
+      <w:hyperlink r:id="rId808669d51d182dbb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500169a965c5b79b5" w:history="1">
+      <w:hyperlink r:id="rId764969d51d182dd0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986369a965c5b7c41" w:history="1">
+      <w:hyperlink r:id="rId194769d51d182df8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660669a965c5b7d10" w:history="1">
+      <w:hyperlink r:id="rId270769d51d182e05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285669a965c5b7ee0" w:history="1">
+      <w:hyperlink r:id="rId691169d51d182e232" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962969a965c5b8717" w:history="1">
+      <w:hyperlink r:id="rId759269d51d182ea61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300669a965c5b89fc" w:history="1">
+      <w:hyperlink r:id="rId202069d51d182ed5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9363703" name="name452769a965c5b8aa9" descr="eu_funding_250.png"/>
+            <wp:docPr id="75413797" name="name557069d51d182ee26" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId749969a965c5b8aa8" cstate="print"/>
+                    <a:blip r:embed="rId877569d51d182ee24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56227950">
+  <w:abstractNum w:abstractNumId="82233259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33548793">
+    <w:lvl w:ilvl="0" w:tplc="59757986">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33548793" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59757986" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56227949">
+  <w:abstractNum w:abstractNumId="82233258">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70655891">
+    <w:lvl w:ilvl="0" w:tplc="24447808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56227949">
-    <w:abstractNumId w:val="56227949"/>
+  <w:num w:numId="82233258">
+    <w:abstractNumId w:val="82233258"/>
   </w:num>
-  <w:num w:numId="56227950">
-    <w:abstractNumId w:val="56227950"/>
+  <w:num w:numId="82233259">
+    <w:abstractNumId w:val="82233259"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938969737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859480536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId487469a965c5b0ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId211569a965c5b0d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId768569a965c5b12df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId345069a965c5b47b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId439969a965c5b486a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId488569a965c5b4b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId290069a965c5b4cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId734969a965c5b4e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId268869a965c5b5040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId246469a965c5b5356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId528969a965c5b53ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId953369a965c5b549a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId993369a965c5b556a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId904769a965c5b55dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId280269a965c5b565b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId245069a965c5b56ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId692569a965c5b576e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId300269a965c5b5927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId946369a965c5b5f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId282969a965c5b5f91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId952069a965c5b6031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId823769a965c5b614e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId975769a965c5b62de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId895569a965c5b6437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId571869a965c5b65ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId216969a965c5b66b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId986169a965c5b68f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId658369a965c5b6c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId898569a965c5b6e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId583969a965c5b6f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId690169a965c5b7261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId591669a965c5b7303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId792269a965c5b7473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId838069a965c5b74b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId808469a965c5b7681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId821969a965c5b777e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId500169a965c5b79b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId986369a965c5b7c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId660669a965c5b7d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId285669a965c5b7ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId962969a965c5b8717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId300669a965c5b89fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId529269a965c5b11b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529269a965c5b11b7.jpg"/><Relationship Id="rId281769a965c5b2bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId281769a965c5b2bc1.jpg"/><Relationship Id="rId749969a965c5b8aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749969a965c5b8aa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532043384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758800961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524569d51d18255ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId250069d51d1825657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId375369d51d18262c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId174569d51d182b083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId343469d51d182b13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId266969d51d182b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId193269d51d182b51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId317769d51d182b6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId414369d51d182b845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId148169d51d182bb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId755569d51d182bb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId422469d51d182bc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId189869d51d182bcfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId788869d51d182bde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId147069d51d182be54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId990169d51d182bf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId522969d51d182bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId762169d51d182c130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId604969d51d182c684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId216569d51d182c6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId960569d51d182c781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId488769d51d182c8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId356969d51d182ca28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId702769d51d182cb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId304069d51d182ccc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId473069d51d182cdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId947369d51d182cfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId897869d51d182d2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId661469d51d182d4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId281969d51d182d550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId215369d51d182d84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId463569d51d182d8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId984569d51d182d999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId227669d51d182d9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId934569d51d182db01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId808669d51d182dbb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId764969d51d182dd0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId194769d51d182df8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId270769d51d182e05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId691169d51d182e232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId759269d51d182ea61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId202069d51d182ed5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId110869d51d1826176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110869d51d1826176.jpg"/><Relationship Id="rId724069d51d1829201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId724069d51d1829201.jpg"/><Relationship Id="rId877569d51d182ee24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877569d51d182ee24.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>