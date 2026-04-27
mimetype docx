--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524569d51d18255ee" w:history="1">
+            <w:hyperlink r:id="rId346869efe27098024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250069d51d1825657" w:history="1">
+            <w:hyperlink r:id="rId803569efe2709808d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5821415" name="name208769d51d1826178" descr="14626.jpg"/>
+                  <wp:docPr id="20833308" name="name124369efe270987d9" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId110869d51d1826176" cstate="print"/>
+                          <a:blip r:embed="rId777969efe270987d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId375369d51d18262c0" w:history="1">
+            <w:hyperlink r:id="rId904069efe2709896b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97872911" name="name775169d51d1829203" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="55866478" name="name205269efe2709aacd" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId724069d51d1829201" cstate="print"/>
+                    <a:blip r:embed="rId478269efe2709aac9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174569d51d182b083" w:history="1">
+      <w:hyperlink r:id="rId881569efe2709d954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343469d51d182b13c" w:history="1">
+      <w:hyperlink r:id="rId985469efe2709da21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266969d51d182b3ed" w:history="1">
+      <w:hyperlink r:id="rId931469efe2709dd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193269d51d182b51a" w:history="1">
+      <w:hyperlink r:id="rId583969efe2709de57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317769d51d182b6af" w:history="1">
+      <w:hyperlink r:id="rId832369efe2709dff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414369d51d182b845" w:history="1">
+      <w:hyperlink r:id="rId373669efe2709e181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148169d51d182bb0b" w:history="1">
+      <w:hyperlink r:id="rId629869efe2709e546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755569d51d182bb9b" w:history="1">
+      <w:hyperlink r:id="rId362069efe2709e5da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422469d51d182bc2b" w:history="1">
+      <w:hyperlink r:id="rId175769efe2709e66b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189869d51d182bcfc" w:history="1">
+      <w:hyperlink r:id="rId913269efe2709e73c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788869d51d182bde9" w:history="1">
+      <w:hyperlink r:id="rId560769efe2709e7af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147069d51d182be54" w:history="1">
+      <w:hyperlink r:id="rId528469efe2709e812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990169d51d182bf0a" w:history="1">
+      <w:hyperlink r:id="rId255569efe2709e8b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522969d51d182bf8a" w:history="1">
+      <w:hyperlink r:id="rId398269efe2709e926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762169d51d182c130" w:history="1">
+      <w:hyperlink r:id="rId703469efe2709eaf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604969d51d182c684" w:history="1">
+      <w:hyperlink r:id="rId799269efe2709f140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216569d51d182c6d8" w:history="1">
+      <w:hyperlink r:id="rId291269efe2709f197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960569d51d182c781" w:history="1">
+      <w:hyperlink r:id="rId593669efe2709f238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488769d51d182c8a3" w:history="1">
+      <w:hyperlink r:id="rId821469efe2709f381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356969d51d182ca28" w:history="1">
+      <w:hyperlink r:id="rId239469efe2709f511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702769d51d182cb62" w:history="1">
+      <w:hyperlink r:id="rId501969efe2709f659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304069d51d182ccc8" w:history="1">
+      <w:hyperlink r:id="rId978769efe2709f7d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473069d51d182cdc0" w:history="1">
+      <w:hyperlink r:id="rId655869efe2709f8d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947369d51d182cfdb" w:history="1">
+      <w:hyperlink r:id="rId913069efe2709fad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897869d51d182d2fc" w:history="1">
+      <w:hyperlink r:id="rId614869efe2709fdfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661469d51d182d4a1" w:history="1">
+      <w:hyperlink r:id="rId773169efe2709ff93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281969d51d182d550" w:history="1">
+      <w:hyperlink r:id="rId680669efe270a0040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215369d51d182d84f" w:history="1">
+      <w:hyperlink r:id="rId730969efe270a0357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463569d51d182d8ea" w:history="1">
+      <w:hyperlink r:id="rId423369efe270a03f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984569d51d182d999" w:history="1">
+      <w:hyperlink r:id="rId442269efe270a04a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227669d51d182d9d7" w:history="1">
+      <w:hyperlink r:id="rId963569efe270a04e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934569d51d182db01" w:history="1">
+      <w:hyperlink r:id="rId545969efe270a0616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808669d51d182dbb9" w:history="1">
+      <w:hyperlink r:id="rId270169efe270a06d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764969d51d182dd0a" w:history="1">
+      <w:hyperlink r:id="rId783969efe270a0823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194769d51d182df8f" w:history="1">
+      <w:hyperlink r:id="rId334669efe270a0a82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270769d51d182e05f" w:history="1">
+      <w:hyperlink r:id="rId175369efe270a0b4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691169d51d182e232" w:history="1">
+      <w:hyperlink r:id="rId487169efe270a0d1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759269d51d182ea61" w:history="1">
+      <w:hyperlink r:id="rId577269efe270a159f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202069d51d182ed5a" w:history="1">
+      <w:hyperlink r:id="rId466369efe270a1881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75413797" name="name557069d51d182ee26" descr="eu_funding_250.png"/>
+            <wp:docPr id="28037255" name="name874669efe270a193c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId877569d51d182ee24" cstate="print"/>
+                    <a:blip r:embed="rId405869efe270a193b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82233259">
+  <w:abstractNum w:abstractNumId="94238893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59757986">
+    <w:lvl w:ilvl="0" w:tplc="22422993">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59757986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22422993" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82233258">
+  <w:abstractNum w:abstractNumId="94238892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24447808">
+    <w:lvl w:ilvl="0" w:tplc="71753973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82233258">
-    <w:abstractNumId w:val="82233258"/>
+  <w:num w:numId="94238892">
+    <w:abstractNumId w:val="94238892"/>
   </w:num>
-  <w:num w:numId="82233259">
-    <w:abstractNumId w:val="82233259"/>
+  <w:num w:numId="94238893">
+    <w:abstractNumId w:val="94238893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532043384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758800961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524569d51d18255ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId250069d51d1825657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId375369d51d18262c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId174569d51d182b083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId343469d51d182b13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId266969d51d182b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId193269d51d182b51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId317769d51d182b6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId414369d51d182b845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId148169d51d182bb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId755569d51d182bb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId422469d51d182bc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId189869d51d182bcfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId788869d51d182bde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId147069d51d182be54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId990169d51d182bf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId522969d51d182bf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId762169d51d182c130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId604969d51d182c684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId216569d51d182c6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId960569d51d182c781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId488769d51d182c8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId356969d51d182ca28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId702769d51d182cb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId304069d51d182ccc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId473069d51d182cdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId947369d51d182cfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId897869d51d182d2fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId661469d51d182d4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId281969d51d182d550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId215369d51d182d84f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId463569d51d182d8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId984569d51d182d999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId227669d51d182d9d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId934569d51d182db01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId808669d51d182dbb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId764969d51d182dd0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId194769d51d182df8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId270769d51d182e05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId691169d51d182e232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId759269d51d182ea61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId202069d51d182ed5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId110869d51d1826176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110869d51d1826176.jpg"/><Relationship Id="rId724069d51d1829201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId724069d51d1829201.jpg"/><Relationship Id="rId877569d51d182ee24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId877569d51d182ee24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543030412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438610992" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346869efe27098024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId803569efe2709808d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId904069efe2709896b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId881569efe2709d954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId985469efe2709da21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId931469efe2709dd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId583969efe2709de57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId832369efe2709dff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId373669efe2709e181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId629869efe2709e546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId362069efe2709e5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId175769efe2709e66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId913269efe2709e73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId560769efe2709e7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId528469efe2709e812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId255569efe2709e8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId398269efe2709e926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId703469efe2709eaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId799269efe2709f140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId291269efe2709f197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId593669efe2709f238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId821469efe2709f381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId239469efe2709f511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId501969efe2709f659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId978769efe2709f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId655869efe2709f8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId913069efe2709fad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId614869efe2709fdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId773169efe2709ff93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId680669efe270a0040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId730969efe270a0357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId423369efe270a03f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId442269efe270a04a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId963569efe270a04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId545969efe270a0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId270169efe270a06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId783969efe270a0823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId334669efe270a0a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId175369efe270a0b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId487169efe270a0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId577269efe270a159f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId466369efe270a1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId777969efe270987d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777969efe270987d6.jpg"/><Relationship Id="rId478269efe2709aac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478269efe2709aac9.jpg"/><Relationship Id="rId405869efe270a193b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405869efe270a193b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>