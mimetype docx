--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346869efe27098024" w:history="1">
+            <w:hyperlink r:id="rId51606a0a97123bad7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803569efe2709808d" w:history="1">
+            <w:hyperlink r:id="rId58036a0a97123bb46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20833308" name="name124369efe270987d9" descr="14626.jpg"/>
+                  <wp:docPr id="64665433" name="name83146a0a97123c201" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId777969efe270987d6" cstate="print"/>
+                          <a:blip r:embed="rId84776a0a97123c1ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId904069efe2709896b" w:history="1">
+            <w:hyperlink r:id="rId12266a0a97123c343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55866478" name="name205269efe2709aacd" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="80626826" name="name60796a0a97123dbed" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId478269efe2709aac9" cstate="print"/>
+                    <a:blip r:embed="rId39246a0a97123dbea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881569efe2709d954" w:history="1">
+      <w:hyperlink r:id="rId67016a0a97123f7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985469efe2709da21" w:history="1">
+      <w:hyperlink r:id="rId72706a0a97123f888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931469efe2709dd0b" w:history="1">
+      <w:hyperlink r:id="rId14446a0a97123fc45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583969efe2709de57" w:history="1">
+      <w:hyperlink r:id="rId40816a0a97123fd82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832369efe2709dff3" w:history="1">
+      <w:hyperlink r:id="rId51396a0a97123ff4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373669efe2709e181" w:history="1">
+      <w:hyperlink r:id="rId23746a0a9712400e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629869efe2709e546" w:history="1">
+      <w:hyperlink r:id="rId95756a0a9712403ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362069efe2709e5da" w:history="1">
+      <w:hyperlink r:id="rId71776a0a97124045c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175769efe2709e66b" w:history="1">
+      <w:hyperlink r:id="rId40506a0a9712404eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913269efe2709e73c" w:history="1">
+      <w:hyperlink r:id="rId60566a0a9712405b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560769efe2709e7af" w:history="1">
+      <w:hyperlink r:id="rId62056a0a97124063f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528469efe2709e812" w:history="1">
+      <w:hyperlink r:id="rId39406a0a9712406a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255569efe2709e8b5" w:history="1">
+      <w:hyperlink r:id="rId65536a0a97124075b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398269efe2709e926" w:history="1">
+      <w:hyperlink r:id="rId12676a0a9712407cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703469efe2709eaf0" w:history="1">
+      <w:hyperlink r:id="rId75206a0a971240981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799269efe2709f140" w:history="1">
+      <w:hyperlink r:id="rId91246a0a971240f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291269efe2709f197" w:history="1">
+      <w:hyperlink r:id="rId77906a0a971240f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593669efe2709f238" w:history="1">
+      <w:hyperlink r:id="rId87066a0a971241015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821469efe2709f381" w:history="1">
+      <w:hyperlink r:id="rId33526a0a971241134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239469efe2709f511" w:history="1">
+      <w:hyperlink r:id="rId72306a0a971241301" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501969efe2709f659" w:history="1">
+      <w:hyperlink r:id="rId27676a0a971241440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978769efe2709f7d7" w:history="1">
+      <w:hyperlink r:id="rId26866a0a9712415b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655869efe2709f8d2" w:history="1">
+      <w:hyperlink r:id="rId99916a0a9712416f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913069efe2709fad5" w:history="1">
+      <w:hyperlink r:id="rId78066a0a971241905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614869efe2709fdfa" w:history="1">
+      <w:hyperlink r:id="rId37256a0a971241c39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773169efe2709ff93" w:history="1">
+      <w:hyperlink r:id="rId78976a0a971241de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680669efe270a0040" w:history="1">
+      <w:hyperlink r:id="rId32866a0a971241eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730969efe270a0357" w:history="1">
+      <w:hyperlink r:id="rId35016a0a9712421c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423369efe270a03f7" w:history="1">
+      <w:hyperlink r:id="rId23506a0a9712422a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442269efe270a04a8" w:history="1">
+      <w:hyperlink r:id="rId24746a0a97124235b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963569efe270a04e8" w:history="1">
+      <w:hyperlink r:id="rId80596a0a97124239b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545969efe270a0616" w:history="1">
+      <w:hyperlink r:id="rId34436a0a9712424cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270169efe270a06d0" w:history="1">
+      <w:hyperlink r:id="rId65716a0a971242589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783969efe270a0823" w:history="1">
+      <w:hyperlink r:id="rId66676a0a97124272a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334669efe270a0a82" w:history="1">
+      <w:hyperlink r:id="rId55646a0a97124298f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175369efe270a0b4e" w:history="1">
+      <w:hyperlink r:id="rId71856a0a971242a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487169efe270a0d1d" w:history="1">
+      <w:hyperlink r:id="rId99296a0a971242c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577269efe270a159f" w:history="1">
+      <w:hyperlink r:id="rId43756a0a9712434fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466369efe270a1881" w:history="1">
+      <w:hyperlink r:id="rId66966a0a971243812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28037255" name="name874669efe270a193c" descr="eu_funding_250.png"/>
+            <wp:docPr id="78055631" name="name61996a0a9712438ff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId405869efe270a193b" cstate="print"/>
+                    <a:blip r:embed="rId18006a0a9712438fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94238893">
+  <w:abstractNum w:abstractNumId="51894136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22422993">
+    <w:lvl w:ilvl="0" w:tplc="59791361">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22422993" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59791361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94238892">
+  <w:abstractNum w:abstractNumId="51894135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71753973">
+    <w:lvl w:ilvl="0" w:tplc="80050340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94238892">
-    <w:abstractNumId w:val="94238892"/>
+  <w:num w:numId="51894135">
+    <w:abstractNumId w:val="51894135"/>
   </w:num>
-  <w:num w:numId="94238893">
-    <w:abstractNumId w:val="94238893"/>
+  <w:num w:numId="51894136">
+    <w:abstractNumId w:val="51894136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543030412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438610992" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346869efe27098024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId803569efe2709808d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId904069efe2709896b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId881569efe2709d954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId985469efe2709da21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId931469efe2709dd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId583969efe2709de57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId832369efe2709dff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId373669efe2709e181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId629869efe2709e546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId362069efe2709e5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId175769efe2709e66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId913269efe2709e73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId560769efe2709e7af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId528469efe2709e812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId255569efe2709e8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId398269efe2709e926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId703469efe2709eaf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId799269efe2709f140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId291269efe2709f197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId593669efe2709f238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId821469efe2709f381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId239469efe2709f511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId501969efe2709f659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId978769efe2709f7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId655869efe2709f8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId913069efe2709fad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId614869efe2709fdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId773169efe2709ff93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId680669efe270a0040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId730969efe270a0357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId423369efe270a03f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId442269efe270a04a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId963569efe270a04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId545969efe270a0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId270169efe270a06d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId783969efe270a0823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId334669efe270a0a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId175369efe270a0b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId487169efe270a0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId577269efe270a159f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId466369efe270a1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId777969efe270987d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId777969efe270987d6.jpg"/><Relationship Id="rId478269efe2709aac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478269efe2709aac9.jpg"/><Relationship Id="rId405869efe270a193b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405869efe270a193b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId653384628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184115004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51606a0a97123bad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId58036a0a97123bb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId12266a0a97123c343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId67016a0a97123f7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId72706a0a97123f888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId14446a0a97123fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId40816a0a97123fd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId51396a0a97123ff4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId23746a0a9712400e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId95756a0a9712403ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId71776a0a97124045c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId40506a0a9712404eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId60566a0a9712405b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId62056a0a97124063f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId39406a0a9712406a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId65536a0a97124075b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId12676a0a9712407cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId75206a0a971240981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId91246a0a971240f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId77906a0a971240f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId87066a0a971241015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId33526a0a971241134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId72306a0a971241301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId27676a0a971241440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId26866a0a9712415b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId99916a0a9712416f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId78066a0a971241905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId37256a0a971241c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId78976a0a971241de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId32866a0a971241eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId35016a0a9712421c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId23506a0a9712422a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId24746a0a97124235b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId80596a0a97124239b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId34436a0a9712424cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId65716a0a971242589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId66676a0a97124272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId55646a0a97124298f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId71856a0a971242a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId99296a0a971242c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId43756a0a9712434fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId66966a0a971243812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84776a0a97123c1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84776a0a97123c1ff.jpg"/><Relationship Id="rId39246a0a97123dbea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39246a0a97123dbea.jpg"/><Relationship Id="rId18006a0a9712438fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18006a0a9712438fe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>