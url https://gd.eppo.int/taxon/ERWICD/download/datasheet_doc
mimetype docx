--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51606a0a97123bad7" w:history="1">
+            <w:hyperlink r:id="rId19576a25c85c4887c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58036a0a97123bb46" w:history="1">
+            <w:hyperlink r:id="rId70586a25c85c488e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64665433" name="name83146a0a97123c201" descr="14626.jpg"/>
+                  <wp:docPr id="32331438" name="name45026a25c85c48f42" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84776a0a97123c1ff" cstate="print"/>
+                          <a:blip r:embed="rId46326a25c85c48f3f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12266a0a97123c343" w:history="1">
+            <w:hyperlink r:id="rId41406a25c85c4908e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80626826" name="name60796a0a97123dbed" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="89004988" name="name74786a25c85c4ac71" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39246a0a97123dbea" cstate="print"/>
+                    <a:blip r:embed="rId33466a25c85c4ac6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a0a97123f7cd" w:history="1">
+      <w:hyperlink r:id="rId55546a25c85c4c897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a0a97123f888" w:history="1">
+      <w:hyperlink r:id="rId35236a25c85c4c952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14446a0a97123fc45" w:history="1">
+      <w:hyperlink r:id="rId10906a25c85c4cc41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40816a0a97123fd82" w:history="1">
+      <w:hyperlink r:id="rId17486a25c85c4cd74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396a0a97123ff4d" w:history="1">
+      <w:hyperlink r:id="rId29386a25c85c4cf03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a0a9712400e0" w:history="1">
+      <w:hyperlink r:id="rId79036a25c85c4d090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95756a0a9712403ca" w:history="1">
+      <w:hyperlink r:id="rId90816a25c85c4d37e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a0a97124045c" w:history="1">
+      <w:hyperlink r:id="rId31906a25c85c4d428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40506a0a9712404eb" w:history="1">
+      <w:hyperlink r:id="rId86746a25c85c4d4bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60566a0a9712405b8" w:history="1">
+      <w:hyperlink r:id="rId78136a25c85c4d58d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62056a0a97124063f" w:history="1">
+      <w:hyperlink r:id="rId63236a25c85c4d5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39406a0a9712406a4" w:history="1">
+      <w:hyperlink r:id="rId37046a25c85c4d664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65536a0a97124075b" w:history="1">
+      <w:hyperlink r:id="rId98566a25c85c4d707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12676a0a9712407cf" w:history="1">
+      <w:hyperlink r:id="rId12096a25c85c4d779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75206a0a971240981" w:history="1">
+      <w:hyperlink r:id="rId86626a25c85c4d919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91246a0a971240f21" w:history="1">
+      <w:hyperlink r:id="rId14686a25c85c4de7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77906a0a971240f75" w:history="1">
+      <w:hyperlink r:id="rId59956a25c85c4ded0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87066a0a971241015" w:history="1">
+      <w:hyperlink r:id="rId70256a25c85c4df70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33526a0a971241134" w:history="1">
+      <w:hyperlink r:id="rId49556a25c85c4e090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72306a0a971241301" w:history="1">
+      <w:hyperlink r:id="rId23176a25c85c4e24a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27676a0a971241440" w:history="1">
+      <w:hyperlink r:id="rId52506a25c85c4e391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26866a0a9712415b8" w:history="1">
+      <w:hyperlink r:id="rId48046a25c85c4e502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99916a0a9712416f5" w:history="1">
+      <w:hyperlink r:id="rId58126a25c85c4e5fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78066a0a971241905" w:history="1">
+      <w:hyperlink r:id="rId91336a25c85c4e803" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37256a0a971241c39" w:history="1">
+      <w:hyperlink r:id="rId93636a25c85c4eb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78976a0a971241de5" w:history="1">
+      <w:hyperlink r:id="rId54076a25c85c4ece2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32866a0a971241eb3" w:history="1">
+      <w:hyperlink r:id="rId17446a25c85c4ed92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35016a0a9712421c8" w:history="1">
+      <w:hyperlink r:id="rId35136a25c85c4f090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23506a0a9712422a3" w:history="1">
+      <w:hyperlink r:id="rId39496a25c85c4f12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24746a0a97124235b" w:history="1">
+      <w:hyperlink r:id="rId40786a25c85c4f1f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80596a0a97124239b" w:history="1">
+      <w:hyperlink r:id="rId14866a25c85c4f239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34436a0a9712424cd" w:history="1">
+      <w:hyperlink r:id="rId14166a25c85c4f367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65716a0a971242589" w:history="1">
+      <w:hyperlink r:id="rId90296a25c85c4f423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66676a0a97124272a" w:history="1">
+      <w:hyperlink r:id="rId33606a25c85c4f57c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55646a0a97124298f" w:history="1">
+      <w:hyperlink r:id="rId33026a25c85c4f7ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71856a0a971242a73" w:history="1">
+      <w:hyperlink r:id="rId24276a25c85c4f8c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99296a0a971242c46" w:history="1">
+      <w:hyperlink r:id="rId33556a25c85c4fa93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43756a0a9712434fa" w:history="1">
+      <w:hyperlink r:id="rId99286a25c85c50300" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66966a0a971243812" w:history="1">
+      <w:hyperlink r:id="rId50236a25c85c505f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78055631" name="name61996a0a9712438ff" descr="eu_funding_250.png"/>
+            <wp:docPr id="96926448" name="name13276a25c85c506e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18006a0a9712438fe" cstate="print"/>
+                    <a:blip r:embed="rId75876a25c85c506df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51894136">
+  <w:abstractNum w:abstractNumId="53613376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59791361">
+    <w:lvl w:ilvl="0" w:tplc="85954651">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59791361" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85954651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51894135">
+  <w:abstractNum w:abstractNumId="53613375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80050340">
+    <w:lvl w:ilvl="0" w:tplc="20905158">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51894135">
-    <w:abstractNumId w:val="51894135"/>
+  <w:num w:numId="53613375">
+    <w:abstractNumId w:val="53613375"/>
   </w:num>
-  <w:num w:numId="51894136">
-    <w:abstractNumId w:val="51894136"/>
+  <w:num w:numId="53613376">
+    <w:abstractNumId w:val="53613376"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId653384628" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184115004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51606a0a97123bad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId58036a0a97123bb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId12266a0a97123c343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId67016a0a97123f7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId72706a0a97123f888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId14446a0a97123fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId40816a0a97123fd82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId51396a0a97123ff4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId23746a0a9712400e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId95756a0a9712403ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId71776a0a97124045c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId40506a0a9712404eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId60566a0a9712405b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId62056a0a97124063f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId39406a0a9712406a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId65536a0a97124075b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId12676a0a9712407cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId75206a0a971240981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId91246a0a971240f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId77906a0a971240f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId87066a0a971241015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId33526a0a971241134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId72306a0a971241301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId27676a0a971241440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId26866a0a9712415b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId99916a0a9712416f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId78066a0a971241905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId37256a0a971241c39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId78976a0a971241de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId32866a0a971241eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId35016a0a9712421c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId23506a0a9712422a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId24746a0a97124235b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId80596a0a97124239b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId34436a0a9712424cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId65716a0a971242589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId66676a0a97124272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId55646a0a97124298f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId71856a0a971242a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId99296a0a971242c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId43756a0a9712434fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId66966a0a971243812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84776a0a97123c1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84776a0a97123c1ff.jpg"/><Relationship Id="rId39246a0a97123dbea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39246a0a97123dbea.jpg"/><Relationship Id="rId18006a0a9712438fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18006a0a9712438fe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608903005" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258656239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19576a25c85c4887c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId70586a25c85c488e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId41406a25c85c4908e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId55546a25c85c4c897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId35236a25c85c4c952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId10906a25c85c4cc41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId17486a25c85c4cd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId29386a25c85c4cf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId79036a25c85c4d090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId90816a25c85c4d37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId31906a25c85c4d428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId86746a25c85c4d4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId78136a25c85c4d58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId63236a25c85c4d5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId37046a25c85c4d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98566a25c85c4d707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId12096a25c85c4d779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId86626a25c85c4d919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId14686a25c85c4de7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId59956a25c85c4ded0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId70256a25c85c4df70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId49556a25c85c4e090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId23176a25c85c4e24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId52506a25c85c4e391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId48046a25c85c4e502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId58126a25c85c4e5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId91336a25c85c4e803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId93636a25c85c4eb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId54076a25c85c4ece2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId17446a25c85c4ed92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId35136a25c85c4f090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId39496a25c85c4f12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId40786a25c85c4f1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId14866a25c85c4f239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId14166a25c85c4f367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId90296a25c85c4f423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId33606a25c85c4f57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId33026a25c85c4f7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId24276a25c85c4f8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId33556a25c85c4fa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId99286a25c85c50300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId50236a25c85c505f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46326a25c85c48f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46326a25c85c48f3f.jpg"/><Relationship Id="rId33466a25c85c4ac6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a25c85c4ac6b.jpg"/><Relationship Id="rId75876a25c85c506df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75876a25c85c506df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>