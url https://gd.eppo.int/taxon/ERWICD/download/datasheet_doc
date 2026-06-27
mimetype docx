--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19576a25c85c4887c" w:history="1">
+            <w:hyperlink r:id="rId47056a4063c24260a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70586a25c85c488e8" w:history="1">
+            <w:hyperlink r:id="rId49726a4063c242683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32331438" name="name45026a25c85c48f42" descr="14626.jpg"/>
+                  <wp:docPr id="49714635" name="name53476a4063c242e22" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46326a25c85c48f3f" cstate="print"/>
+                          <a:blip r:embed="rId32266a4063c242e20" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41406a25c85c4908e" w:history="1">
+            <w:hyperlink r:id="rId66936a4063c242f62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89004988" name="name74786a25c85c4ac71" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="38401568" name="name31596a4063c2447b1" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33466a25c85c4ac6b" cstate="print"/>
+                    <a:blip r:embed="rId89766a4063c2447ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55546a25c85c4c897" w:history="1">
+      <w:hyperlink r:id="rId67076a4063c246405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a25c85c4c952" w:history="1">
+      <w:hyperlink r:id="rId69746a4063c2464b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10906a25c85c4cc41" w:history="1">
+      <w:hyperlink r:id="rId63326a4063c246777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17486a25c85c4cd74" w:history="1">
+      <w:hyperlink r:id="rId49096a4063c2468c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29386a25c85c4cf03" w:history="1">
+      <w:hyperlink r:id="rId33846a4063c246a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79036a25c85c4d090" w:history="1">
+      <w:hyperlink r:id="rId90716a4063c246c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90816a25c85c4d37e" w:history="1">
+      <w:hyperlink r:id="rId81596a4063c246ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31906a25c85c4d428" w:history="1">
+      <w:hyperlink r:id="rId94676a4063c246f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86746a25c85c4d4bc" w:history="1">
+      <w:hyperlink r:id="rId17486a4063c247029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78136a25c85c4d58d" w:history="1">
+      <w:hyperlink r:id="rId55596a4063c24710e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63236a25c85c4d5ff" w:history="1">
+      <w:hyperlink r:id="rId86076a4063c247183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37046a25c85c4d664" w:history="1">
+      <w:hyperlink r:id="rId85966a4063c2471eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98566a25c85c4d707" w:history="1">
+      <w:hyperlink r:id="rId90296a4063c2472c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12096a25c85c4d779" w:history="1">
+      <w:hyperlink r:id="rId17926a4063c24733a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a25c85c4d919" w:history="1">
+      <w:hyperlink r:id="rId33466a4063c24751f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14686a25c85c4de7b" w:history="1">
+      <w:hyperlink r:id="rId17766a4063c247b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59956a25c85c4ded0" w:history="1">
+      <w:hyperlink r:id="rId46356a4063c247b75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70256a25c85c4df70" w:history="1">
+      <w:hyperlink r:id="rId89466a4063c247c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49556a25c85c4e090" w:history="1">
+      <w:hyperlink r:id="rId52576a4063c247d3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23176a25c85c4e24a" w:history="1">
+      <w:hyperlink r:id="rId76636a4063c247ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52506a25c85c4e391" w:history="1">
+      <w:hyperlink r:id="rId98556a4063c24801a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48046a25c85c4e502" w:history="1">
+      <w:hyperlink r:id="rId57306a4063c248187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58126a25c85c4e5fe" w:history="1">
+      <w:hyperlink r:id="rId22346a4063c248281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91336a25c85c4e803" w:history="1">
+      <w:hyperlink r:id="rId11886a4063c2484e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93636a25c85c4eb45" w:history="1">
+      <w:hyperlink r:id="rId29646a4063c248880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54076a25c85c4ece2" w:history="1">
+      <w:hyperlink r:id="rId54996a4063c248a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17446a25c85c4ed92" w:history="1">
+      <w:hyperlink r:id="rId96756a4063c248ad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35136a25c85c4f090" w:history="1">
+      <w:hyperlink r:id="rId88986a4063c248dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39496a25c85c4f12b" w:history="1">
+      <w:hyperlink r:id="rId52656a4063c248e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40786a25c85c4f1f9" w:history="1">
+      <w:hyperlink r:id="rId39136a4063c248f24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14866a25c85c4f239" w:history="1">
+      <w:hyperlink r:id="rId16726a4063c248f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166a25c85c4f367" w:history="1">
+      <w:hyperlink r:id="rId51436a4063c2490a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90296a25c85c4f423" w:history="1">
+      <w:hyperlink r:id="rId80466a4063c24915e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33606a25c85c4f57c" w:history="1">
+      <w:hyperlink r:id="rId74236a4063c2492b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33026a25c85c4f7ef" w:history="1">
+      <w:hyperlink r:id="rId79226a4063c249531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24276a25c85c4f8c0" w:history="1">
+      <w:hyperlink r:id="rId24406a4063c249605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33556a25c85c4fa93" w:history="1">
+      <w:hyperlink r:id="rId79716a4063c2497de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99286a25c85c50300" w:history="1">
+      <w:hyperlink r:id="rId92656a4063c24a021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a25c85c505f2" w:history="1">
+      <w:hyperlink r:id="rId30806a4063c24a2ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96926448" name="name13276a25c85c506e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="61560889" name="name53246a4063c24a3de" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75876a25c85c506df" cstate="print"/>
+                    <a:blip r:embed="rId57226a4063c24a3dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53613376">
+  <w:abstractNum w:abstractNumId="55148369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85954651">
+    <w:lvl w:ilvl="0" w:tplc="83538572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85954651" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83538572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53613375">
+  <w:abstractNum w:abstractNumId="55148368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20905158">
+    <w:lvl w:ilvl="0" w:tplc="29535631">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53613375">
-    <w:abstractNumId w:val="53613375"/>
+  <w:num w:numId="55148368">
+    <w:abstractNumId w:val="55148368"/>
   </w:num>
-  <w:num w:numId="53613376">
-    <w:abstractNumId w:val="53613376"/>
+  <w:num w:numId="55148369">
+    <w:abstractNumId w:val="55148369"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608903005" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258656239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19576a25c85c4887c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId70586a25c85c488e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId41406a25c85c4908e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId55546a25c85c4c897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId35236a25c85c4c952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId10906a25c85c4cc41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId17486a25c85c4cd74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId29386a25c85c4cf03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId79036a25c85c4d090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId90816a25c85c4d37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId31906a25c85c4d428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId86746a25c85c4d4bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId78136a25c85c4d58d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId63236a25c85c4d5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId37046a25c85c4d664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98566a25c85c4d707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId12096a25c85c4d779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId86626a25c85c4d919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId14686a25c85c4de7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId59956a25c85c4ded0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId70256a25c85c4df70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId49556a25c85c4e090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId23176a25c85c4e24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId52506a25c85c4e391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId48046a25c85c4e502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId58126a25c85c4e5fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId91336a25c85c4e803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId93636a25c85c4eb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId54076a25c85c4ece2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId17446a25c85c4ed92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId35136a25c85c4f090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId39496a25c85c4f12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId40786a25c85c4f1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId14866a25c85c4f239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId14166a25c85c4f367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId90296a25c85c4f423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId33606a25c85c4f57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId33026a25c85c4f7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId24276a25c85c4f8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId33556a25c85c4fa93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId99286a25c85c50300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId50236a25c85c505f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46326a25c85c48f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46326a25c85c48f3f.jpg"/><Relationship Id="rId33466a25c85c4ac6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33466a25c85c4ac6b.jpg"/><Relationship Id="rId75876a25c85c506df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75876a25c85c506df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386709250" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860233015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47056a4063c24260a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId49726a4063c242683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId66936a4063c242f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId67076a4063c246405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId69746a4063c2464b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId63326a4063c246777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId49096a4063c2468c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId33846a4063c246a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId90716a4063c246c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId81596a4063c246ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId94676a4063c246f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId17486a4063c247029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId55596a4063c24710e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId86076a4063c247183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId85966a4063c2471eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90296a4063c2472c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId17926a4063c24733a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId33466a4063c24751f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId17766a4063c247b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId46356a4063c247b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId89466a4063c247c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId52576a4063c247d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId76636a4063c247ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId98556a4063c24801a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId57306a4063c248187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId22346a4063c248281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId11886a4063c2484e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId29646a4063c248880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId54996a4063c248a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId96756a4063c248ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId88986a4063c248dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId52656a4063c248e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId39136a4063c248f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId16726a4063c248f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId51436a4063c2490a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId80466a4063c24915e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId74236a4063c2492b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId79226a4063c249531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId24406a4063c249605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId79716a4063c2497de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId92656a4063c24a021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId30806a4063c24a2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32266a4063c242e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32266a4063c242e20.jpg"/><Relationship Id="rId89766a4063c2447ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89766a4063c2447ac.jpg"/><Relationship Id="rId57226a4063c24a3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57226a4063c24a3dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>