--- v11 (2026-06-27)
+++ v12 (2026-07-21)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47056a4063c24260a" w:history="1">
+            <w:hyperlink r:id="rId48056a5f1b7660c17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49726a4063c242683" w:history="1">
+            <w:hyperlink r:id="rId43976a5f1b7660c83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49714635" name="name53476a4063c242e22" descr="14626.jpg"/>
+                  <wp:docPr id="97246412" name="name86756a5f1b76612eb" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32266a4063c242e20" cstate="print"/>
+                          <a:blip r:embed="rId86706a5f1b76612e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66936a4063c242f62" w:history="1">
+            <w:hyperlink r:id="rId53456a5f1b76613e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38401568" name="name31596a4063c2447b1" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="77052543" name="name20606a5f1b7662bd3" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89766a4063c2447ac" cstate="print"/>
+                    <a:blip r:embed="rId55206a5f1b7662bd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67076a4063c246405" w:history="1">
+      <w:hyperlink r:id="rId73416a5f1b7664648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69746a4063c2464b9" w:history="1">
+      <w:hyperlink r:id="rId33006a5f1b76646fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a4063c246777" w:history="1">
+      <w:hyperlink r:id="rId34916a5f1b76649df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49096a4063c2468c5" w:history="1">
+      <w:hyperlink r:id="rId49276a5f1b7664b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846a4063c246a80" w:history="1">
+      <w:hyperlink r:id="rId96136a5f1b7664c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90716a4063c246c1b" w:history="1">
+      <w:hyperlink r:id="rId63826a5f1b7664e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81596a4063c246ee7" w:history="1">
+      <w:hyperlink r:id="rId78876a5f1b76650e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676a4063c246f7b" w:history="1">
+      <w:hyperlink r:id="rId51346a5f1b7665176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17486a4063c247029" w:history="1">
+      <w:hyperlink r:id="rId22406a5f1b766521b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55596a4063c24710e" w:history="1">
+      <w:hyperlink r:id="rId55606a5f1b76652f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a4063c247183" w:history="1">
+      <w:hyperlink r:id="rId39456a5f1b766536b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85966a4063c2471eb" w:history="1">
+      <w:hyperlink r:id="rId23036a5f1b76653d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90296a4063c2472c1" w:history="1">
+      <w:hyperlink r:id="rId39476a5f1b7665475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17926a4063c24733a" w:history="1">
+      <w:hyperlink r:id="rId21596a5f1b76654e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33466a4063c24751f" w:history="1">
+      <w:hyperlink r:id="rId50886a5f1b7665685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17766a4063c247b1f" w:history="1">
+      <w:hyperlink r:id="rId90026a5f1b7665c36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46356a4063c247b75" w:history="1">
+      <w:hyperlink r:id="rId77916a5f1b7665c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89466a4063c247c16" w:history="1">
+      <w:hyperlink r:id="rId36996a5f1b7665d29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52576a4063c247d3b" w:history="1">
+      <w:hyperlink r:id="rId95676a5f1b7665e71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76636a4063c247ed4" w:history="1">
+      <w:hyperlink r:id="rId71336a5f1b7666001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98556a4063c24801a" w:history="1">
+      <w:hyperlink r:id="rId36256a5f1b7666140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57306a4063c248187" w:history="1">
+      <w:hyperlink r:id="rId36036a5f1b76662ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22346a4063c248281" w:history="1">
+      <w:hyperlink r:id="rId44476a5f1b76663a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11886a4063c2484e6" w:history="1">
+      <w:hyperlink r:id="rId54456a5f1b76665a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29646a4063c248880" w:history="1">
+      <w:hyperlink r:id="rId28116a5f1b76668df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54996a4063c248a23" w:history="1">
+      <w:hyperlink r:id="rId18206a5f1b7666a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a4063c248ad5" w:history="1">
+      <w:hyperlink r:id="rId57516a5f1b7666b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88986a4063c248dd5" w:history="1">
+      <w:hyperlink r:id="rId52056a5f1b7666e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52656a4063c248e72" w:history="1">
+      <w:hyperlink r:id="rId35756a5f1b7666ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39136a4063c248f24" w:history="1">
+      <w:hyperlink r:id="rId75766a5f1b7666f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16726a4063c248f6f" w:history="1">
+      <w:hyperlink r:id="rId51236a5f1b7666fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51436a4063c2490a2" w:history="1">
+      <w:hyperlink r:id="rId69806a5f1b76670ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80466a4063c24915e" w:history="1">
+      <w:hyperlink r:id="rId64466a5f1b76671a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74236a4063c2492b5" w:history="1">
+      <w:hyperlink r:id="rId99116a5f1b76672f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79226a4063c249531" w:history="1">
+      <w:hyperlink r:id="rId63936a5f1b7667554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406a4063c249605" w:history="1">
+      <w:hyperlink r:id="rId79126a5f1b766762c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79716a4063c2497de" w:history="1">
+      <w:hyperlink r:id="rId40316a5f1b766781d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92656a4063c24a021" w:history="1">
+      <w:hyperlink r:id="rId53766a5f1b7668067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30806a4063c24a2ff" w:history="1">
+      <w:hyperlink r:id="rId35606a5f1b766834b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61560889" name="name53246a4063c24a3de" descr="eu_funding_250.png"/>
+            <wp:docPr id="83765989" name="name21926a5f1b7668541" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57226a4063c24a3dd" cstate="print"/>
+                    <a:blip r:embed="rId15406a5f1b766853f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55148369">
+  <w:abstractNum w:abstractNumId="27825295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83538572">
+    <w:lvl w:ilvl="0" w:tplc="65725987">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83538572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65725987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55148368">
+  <w:abstractNum w:abstractNumId="27825294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29535631">
+    <w:lvl w:ilvl="0" w:tplc="99738008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55148368">
-    <w:abstractNumId w:val="55148368"/>
+  <w:num w:numId="27825294">
+    <w:abstractNumId w:val="27825294"/>
   </w:num>
-  <w:num w:numId="55148369">
-    <w:abstractNumId w:val="55148369"/>
+  <w:num w:numId="27825295">
+    <w:abstractNumId w:val="27825295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386709250" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860233015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47056a4063c24260a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId49726a4063c242683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId66936a4063c242f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId67076a4063c246405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId69746a4063c2464b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId63326a4063c246777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId49096a4063c2468c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId33846a4063c246a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId90716a4063c246c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId81596a4063c246ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId94676a4063c246f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId17486a4063c247029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId55596a4063c24710e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId86076a4063c247183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId85966a4063c2471eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90296a4063c2472c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId17926a4063c24733a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId33466a4063c24751f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId17766a4063c247b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId46356a4063c247b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId89466a4063c247c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId52576a4063c247d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId76636a4063c247ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId98556a4063c24801a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId57306a4063c248187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId22346a4063c248281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId11886a4063c2484e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId29646a4063c248880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId54996a4063c248a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId96756a4063c248ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId88986a4063c248dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId52656a4063c248e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId39136a4063c248f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId16726a4063c248f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId51436a4063c2490a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId80466a4063c24915e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId74236a4063c2492b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId79226a4063c249531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId24406a4063c249605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId79716a4063c2497de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId92656a4063c24a021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId30806a4063c24a2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32266a4063c242e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32266a4063c242e20.jpg"/><Relationship Id="rId89766a4063c2447ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89766a4063c2447ac.jpg"/><Relationship Id="rId57226a4063c24a3dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57226a4063c24a3dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698781913" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317986566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48056a5f1b7660c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId43976a5f1b7660c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId53456a5f1b76613e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId73416a5f1b7664648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId33006a5f1b76646fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId34916a5f1b76649df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId49276a5f1b7664b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId96136a5f1b7664c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId63826a5f1b7664e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId78876a5f1b76650e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId51346a5f1b7665176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId22406a5f1b766521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId55606a5f1b76652f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId39456a5f1b766536b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId23036a5f1b76653d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId39476a5f1b7665475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21596a5f1b76654e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId50886a5f1b7665685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId90026a5f1b7665c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId77916a5f1b7665c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId36996a5f1b7665d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId95676a5f1b7665e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId71336a5f1b7666001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId36256a5f1b7666140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId36036a5f1b76662ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId44476a5f1b76663a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId54456a5f1b76665a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId28116a5f1b76668df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId18206a5f1b7666a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId57516a5f1b7666b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId52056a5f1b7666e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId35756a5f1b7666ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId75766a5f1b7666f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId51236a5f1b7666fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId69806a5f1b76670ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId64466a5f1b76671a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId99116a5f1b76672f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId63936a5f1b7667554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId79126a5f1b766762c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId40316a5f1b766781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId53766a5f1b7668067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId35606a5f1b766834b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86706a5f1b76612e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86706a5f1b76612e9.jpg"/><Relationship Id="rId55206a5f1b7662bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55206a5f1b7662bd1.jpg"/><Relationship Id="rId15406a5f1b766853f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15406a5f1b766853f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>