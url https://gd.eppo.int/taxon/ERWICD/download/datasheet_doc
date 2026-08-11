--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48056a5f1b7660c17" w:history="1">
+            <w:hyperlink r:id="rId87786a7b5436054fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43976a5f1b7660c83" w:history="1">
+            <w:hyperlink r:id="rId33836a7b543605565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97246412" name="name86756a5f1b76612eb" descr="14626.jpg"/>
+                  <wp:docPr id="40317183" name="name62426a7b543605c3f" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86706a5f1b76612e9" cstate="print"/>
+                          <a:blip r:embed="rId16556a7b543605c3d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53456a5f1b76613e8" w:history="1">
+            <w:hyperlink r:id="rId90036a7b543605d91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77052543" name="name20606a5f1b7662bd3" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="42895349" name="name90566a7b5436076e8" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55206a5f1b7662bd1" cstate="print"/>
+                    <a:blip r:embed="rId88676a7b5436076e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73416a5f1b7664648" w:history="1">
+      <w:hyperlink r:id="rId10556a7b5436091e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a5f1b76646fc" w:history="1">
+      <w:hyperlink r:id="rId52966a7b543609295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a5f1b76649df" w:history="1">
+      <w:hyperlink r:id="rId79356a7b543609537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49276a5f1b7664b11" w:history="1">
+      <w:hyperlink r:id="rId32286a7b543609663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96136a5f1b7664c93" w:history="1">
+      <w:hyperlink r:id="rId26186a7b5436097f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63826a5f1b7664e1e" w:history="1">
+      <w:hyperlink r:id="rId66606a7b54360997e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78876a5f1b76650e4" w:history="1">
+      <w:hyperlink r:id="rId30136a7b543609c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51346a5f1b7665176" w:history="1">
+      <w:hyperlink r:id="rId10006a7b543609cf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a5f1b766521b" w:history="1">
+      <w:hyperlink r:id="rId60506a7b543609d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55606a5f1b76652f8" w:history="1">
+      <w:hyperlink r:id="rId34286a7b543609e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a5f1b766536b" w:history="1">
+      <w:hyperlink r:id="rId52376a7b543609ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23036a5f1b76653d2" w:history="1">
+      <w:hyperlink r:id="rId53326a7b543609f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39476a5f1b7665475" w:history="1">
+      <w:hyperlink r:id="rId68016a7b543609fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596a5f1b76654e7" w:history="1">
+      <w:hyperlink r:id="rId49326a7b54360a04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50886a5f1b7665685" w:history="1">
+      <w:hyperlink r:id="rId46716a7b54360a1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90026a5f1b7665c36" w:history="1">
+      <w:hyperlink r:id="rId88546a7b54360a743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77916a5f1b7665c8a" w:history="1">
+      <w:hyperlink r:id="rId26386a7b54360a796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36996a5f1b7665d29" w:history="1">
+      <w:hyperlink r:id="rId75936a7b54360a835" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95676a5f1b7665e71" w:history="1">
+      <w:hyperlink r:id="rId20866a7b54360a953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71336a5f1b7666001" w:history="1">
+      <w:hyperlink r:id="rId65596a7b54360aadd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36256a5f1b7666140" w:history="1">
+      <w:hyperlink r:id="rId52976a7b54360ac35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36036a5f1b76662ab" w:history="1">
+      <w:hyperlink r:id="rId68116a7b54360ada0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44476a5f1b76663a4" w:history="1">
+      <w:hyperlink r:id="rId30456a7b54360aea6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54456a5f1b76665a5" w:history="1">
+      <w:hyperlink r:id="rId98176a7b54360b0ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28116a5f1b76668df" w:history="1">
+      <w:hyperlink r:id="rId37636a7b54360b3f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a5f1b7666a8b" w:history="1">
+      <w:hyperlink r:id="rId50866a7b54360b593" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57516a5f1b7666b3d" w:history="1">
+      <w:hyperlink r:id="rId33116a7b54360b642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52056a5f1b7666e39" w:history="1">
+      <w:hyperlink r:id="rId68806a7b54360b93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35756a5f1b7666ed3" w:history="1">
+      <w:hyperlink r:id="rId77246a7b54360b9db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a5f1b7666f83" w:history="1">
+      <w:hyperlink r:id="rId52446a7b54360ba9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51236a5f1b7666fc2" w:history="1">
+      <w:hyperlink r:id="rId94796a7b54360baf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69806a5f1b76670ec" w:history="1">
+      <w:hyperlink r:id="rId54986a7b54360bc27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64466a5f1b76671a5" w:history="1">
+      <w:hyperlink r:id="rId78066a7b54360bce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99116a5f1b76672f8" w:history="1">
+      <w:hyperlink r:id="rId89186a7b54360be3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63936a5f1b7667554" w:history="1">
+      <w:hyperlink r:id="rId56846a7b54360c09d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79126a5f1b766762c" w:history="1">
+      <w:hyperlink r:id="rId58136a7b54360c16b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40316a5f1b766781d" w:history="1">
+      <w:hyperlink r:id="rId33936a7b54360c337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53766a5f1b7668067" w:history="1">
+      <w:hyperlink r:id="rId27056a7b54360cb7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35606a5f1b766834b" w:history="1">
+      <w:hyperlink r:id="rId18996a7b54360ce50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83765989" name="name21926a5f1b7668541" descr="eu_funding_250.png"/>
+            <wp:docPr id="44009751" name="name27256a7b54360cf41" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15406a5f1b766853f" cstate="print"/>
+                    <a:blip r:embed="rId81806a7b54360cf40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27825295">
+  <w:abstractNum w:abstractNumId="20133008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65725987">
+    <w:lvl w:ilvl="0" w:tplc="13942911">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65725987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13942911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27825294">
+  <w:abstractNum w:abstractNumId="20133007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99738008">
+    <w:lvl w:ilvl="0" w:tplc="39351269">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27825294">
-    <w:abstractNumId w:val="27825294"/>
+  <w:num w:numId="20133007">
+    <w:abstractNumId w:val="20133007"/>
   </w:num>
-  <w:num w:numId="27825295">
-    <w:abstractNumId w:val="27825295"/>
+  <w:num w:numId="20133008">
+    <w:abstractNumId w:val="20133008"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId698781913" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317986566" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48056a5f1b7660c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId43976a5f1b7660c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId53456a5f1b76613e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId73416a5f1b7664648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId33006a5f1b76646fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId34916a5f1b76649df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId49276a5f1b7664b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId96136a5f1b7664c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId63826a5f1b7664e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId78876a5f1b76650e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId51346a5f1b7665176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId22406a5f1b766521b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId55606a5f1b76652f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId39456a5f1b766536b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId23036a5f1b76653d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId39476a5f1b7665475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId21596a5f1b76654e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId50886a5f1b7665685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId90026a5f1b7665c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId77916a5f1b7665c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId36996a5f1b7665d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId95676a5f1b7665e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId71336a5f1b7666001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId36256a5f1b7666140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId36036a5f1b76662ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId44476a5f1b76663a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId54456a5f1b76665a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId28116a5f1b76668df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId18206a5f1b7666a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId57516a5f1b7666b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId52056a5f1b7666e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId35756a5f1b7666ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId75766a5f1b7666f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId51236a5f1b7666fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId69806a5f1b76670ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId64466a5f1b76671a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId99116a5f1b76672f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId63936a5f1b7667554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId79126a5f1b766762c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId40316a5f1b766781d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId53766a5f1b7668067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId35606a5f1b766834b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86706a5f1b76612e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86706a5f1b76612e9.jpg"/><Relationship Id="rId55206a5f1b7662bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55206a5f1b7662bd1.jpg"/><Relationship Id="rId15406a5f1b766853f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15406a5f1b766853f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894801156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387791029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87786a7b5436054fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId33836a7b543605565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId90036a7b543605d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId10556a7b5436091e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId52966a7b543609295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId79356a7b543609537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId32286a7b543609663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId26186a7b5436097f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId66606a7b54360997e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId30136a7b543609c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId10006a7b543609cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId60506a7b543609d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId34286a7b543609e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId52376a7b543609ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId53326a7b543609f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId68016a7b543609fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId49326a7b54360a04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId46716a7b54360a1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId88546a7b54360a743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId26386a7b54360a796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId75936a7b54360a835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId20866a7b54360a953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId65596a7b54360aadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId52976a7b54360ac35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId68116a7b54360ada0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId30456a7b54360aea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId98176a7b54360b0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId37636a7b54360b3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId50866a7b54360b593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId33116a7b54360b642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId68806a7b54360b93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId77246a7b54360b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId52446a7b54360ba9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId94796a7b54360baf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId54986a7b54360bc27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId78066a7b54360bce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId89186a7b54360be3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId56846a7b54360c09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId58136a7b54360c16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId33936a7b54360c337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId27056a7b54360cb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId18996a7b54360ce50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16556a7b543605c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16556a7b543605c3d.jpg"/><Relationship Id="rId88676a7b5436076e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88676a7b5436076e5.jpg"/><Relationship Id="rId81806a7b54360cf40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81806a7b54360cf40.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>