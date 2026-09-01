--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Hellmers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bacterial stunt of carnation, bacterial wilt of carnation, bacterial wilt of dahlia, blackleg of potato, slow wilt of carnation</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87786a7b5436054fa" w:history="1">
+            <w:hyperlink r:id="rId67226a96230abfea6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33836a7b543605565" w:history="1">
+            <w:hyperlink r:id="rId55046a96230abff13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWICD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40317183" name="name62426a7b543605c3f" descr="14626.jpg"/>
+                  <wp:docPr id="79464904" name="name33036a96230ac0806" descr="14626.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14626.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16556a7b543605c3d" cstate="print"/>
+                          <a:blip r:embed="rId66486a96230ac0804" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90036a7b543605d91" w:history="1">
+            <w:hyperlink r:id="rId89576a96230ac0940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2530,63 +2530,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">involved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42895349" name="name90566a7b5436076e8" descr="ERWICD_distribution_map.jpg"/>
+            <wp:docPr id="67760626" name="name32056a96230ac23e0" descr="ERWICD_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWICD_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88676a7b5436076e5" cstate="print"/>
+                    <a:blip r:embed="rId10916a96230ac23dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6421,51 +6421,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2943-2943. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10556a7b5436091e1" w:history="1">
+      <w:hyperlink r:id="rId77996a96230ac3f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/:10.1094/PDIS-11-18-2094-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6531,51 +6531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2), 275. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52966a7b543609295" w:history="1">
+      <w:hyperlink r:id="rId37656a96230ac402c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-13-0147-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6959,51 +6959,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> datasheet. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Crop Protection Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79356a7b543609537" w:history="1">
+      <w:hyperlink r:id="rId98946a96230ac42e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/datasheet/17585</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7147,51 +7147,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), e30702. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32286a7b543609663" w:history="1">
+      <w:hyperlink r:id="rId83956a96230ac4428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0030702</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7384,51 +7384,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1733. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26186a7b5436097f1" w:history="1">
+      <w:hyperlink r:id="rId16326a96230ac45bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9081733</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7632,51 +7632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 2270. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606a7b54360997e" w:history="1">
+      <w:hyperlink r:id="rId16506a96230ac4752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms9112270</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8076,51 +8076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1703-1719. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30136a7b543609c64" w:history="1">
+      <w:hyperlink r:id="rId81626a96230ac4a21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jam.14579</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8166,51 +8166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3072,  115 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10006a7b543609cf6" w:history="1">
+      <w:hyperlink r:id="rId98416a96230ac4ab5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8256,51 +8256,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 855–871. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60506a7b543609d86" w:history="1">
+      <w:hyperlink r:id="rId86076a96230ac4b48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s41348-020-00354-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 55-66. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34286a7b543609e56" w:history="1">
+      <w:hyperlink r:id="rId38246a96230ac4c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8452,51 +8452,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 253-267. Available a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52376a7b543609ece" w:history="1">
+      <w:hyperlink r:id="rId22146a96230ac4c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM4/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8513,51 +8513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53326a7b543609f36" w:history="1">
+      <w:hyperlink r:id="rId57596a96230ac4cf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8614,51 +8614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 309-353. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68016a7b543609fda" w:history="1">
+      <w:hyperlink r:id="rId44826a96230ac4d97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8684,51 +8684,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4–104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49326a7b54360a04b" w:history="1">
+      <w:hyperlink r:id="rId13876a96230ac4e09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8941,51 +8941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 423–427. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46716a7b54360a1e9" w:history="1">
+      <w:hyperlink r:id="rId66446a96230ac4fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-020-00934-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9791,101 +9791,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR (2019) Instytut Ochrony Roslin (IOR) Summary of the Express Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88546a7b54360a743" w:history="1">
+      <w:hyperlink r:id="rId16526a96230ac554c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC Pest Reports (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in western Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26386a7b54360a796" w:history="1">
+      <w:hyperlink r:id="rId71956a96230ac55a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 15.07.2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9940,51 +9940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 268-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75936a7b54360a835" w:history="1">
+      <w:hyperlink r:id="rId60886a96230ac5644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2672.2008.04000.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10119,51 +10119,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11), 2320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20866a7b54360a953" w:history="1">
+      <w:hyperlink r:id="rId41156a96230ac5769" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-15-1513-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10365,51 +10365,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5379-5383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a7b54360aadd" w:history="1">
+      <w:hyperlink r:id="rId40556a96230ac5904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/ijsem.0.001524</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10564,51 +10564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3), 182-193. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52976a7b54360ac35" w:history="1">
+      <w:hyperlink r:id="rId62116a96230ac5a47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10327-013-0440-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10790,51 +10790,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">228-231. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68116a7b54360ada0" w:history="1">
+      <w:hyperlink r:id="rId31736a96230ac5bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.1992.tb02342.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10947,51 +10947,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 1192-1192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30456a7b54360aea6" w:history="1">
+      <w:hyperlink r:id="rId12466a96230ac5ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-20-2020-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11271,51 +11271,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a7b54360b0ae" w:history="1">
+      <w:hyperlink r:id="rId69746a96230ac5efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/pathogens8010018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11782,51 +11782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), p 2121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37636a7b54360b3f5" w:history="1">
+      <w:hyperlink r:id="rId67346a96230ac6240" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-01-19-0024-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12039,51 +12039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6) e0218868. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50866a7b54360b593" w:history="1">
+      <w:hyperlink r:id="rId45646a96230ac6408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0218868</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12149,51 +12149,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1671-1672. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33116a7b54360b642" w:history="1">
+      <w:hyperlink r:id="rId79076a96230ac64bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-04-17-0548-pdn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12631,51 +12631,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 146. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68806a7b54360b93f" w:history="1">
+      <w:hyperlink r:id="rId31416a96230ac67d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-05-18-0775-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12730,51 +12730,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77246a7b54360b9db" w:history="1">
+      <w:hyperlink r:id="rId27116a96230ac687e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/microorganisms10051024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12838,92 +12838,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552– 568. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52446a7b54360ba9a" w:history="1">
+      <w:hyperlink r:id="rId53856a96230ac6933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project recommendation for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dianthicola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94796a7b54360baf0" w:history="1">
+      <w:hyperlink r:id="rId72366a96230ac6973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13067,51 +13067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 587-596. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54986a7b54360bc27" w:history="1">
+      <w:hyperlink r:id="rId66846a96230ac6aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2012.02678.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13186,51 +13186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78066a7b54360bce2" w:history="1">
+      <w:hyperlink r:id="rId94976a96230ac6b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -13403,51 +13403,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a7b54360be3b" w:history="1">
+      <w:hyperlink r:id="rId31326a96230ac6cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF01976395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13791,51 +13791,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 2027-2028. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56846a7b54360c09d" w:history="1">
+      <w:hyperlink r:id="rId32176a96230ac6f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://doi.org/10.1094/PDIS-04-18-0551-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13921,51 +13921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1492-1499. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58136a7b54360c16b" w:history="1">
+      <w:hyperlink r:id="rId71906a96230ac7010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-08-19-1743-RE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -14216,51 +14216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tennison R (2022) The rise and fall of blackleg-causing bacteria. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potatoes in Canada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33936a7b54360c337" w:history="1">
+      <w:hyperlink r:id="rId24926a96230ac71e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15529,51 +15529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e35738. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a7b54360cb7a" w:history="1">
+      <w:hyperlink r:id="rId88256a96230ac7a69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0035738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -15980,51 +15980,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dickeya dianthicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18996a7b54360ce50" w:history="1">
+      <w:hyperlink r:id="rId82916a96230ac7d48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -16037,63 +16037,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44009751" name="name27256a7b54360cf41" descr="eu_funding_250.png"/>
+            <wp:docPr id="84977702" name="name52476a96230ac7e1e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81806a7b54360cf40" cstate="print"/>
+                    <a:blip r:embed="rId37136a96230ac7e1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -16191,137 +16191,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20133008">
+  <w:abstractNum w:abstractNumId="84260992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13942911">
+    <w:lvl w:ilvl="0" w:tplc="22915683">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13942911" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22915683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20133007">
+  <w:abstractNum w:abstractNumId="84260991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39351269">
+    <w:lvl w:ilvl="0" w:tplc="37509777">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -17073,55 +17073,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20133007">
-    <w:abstractNumId w:val="20133007"/>
+  <w:num w:numId="84260991">
+    <w:abstractNumId w:val="84260991"/>
   </w:num>
-  <w:num w:numId="20133008">
-    <w:abstractNumId w:val="20133008"/>
+  <w:num w:numId="84260992">
+    <w:abstractNumId w:val="84260992"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -28671,51 +28671,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894801156" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387791029" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87786a7b5436054fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId33836a7b543605565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId90036a7b543605d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId10556a7b5436091e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId52966a7b543609295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId79356a7b543609537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId32286a7b543609663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId26186a7b5436097f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId66606a7b54360997e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId30136a7b543609c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId10006a7b543609cf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId60506a7b543609d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId34286a7b543609e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId52376a7b543609ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId53326a7b543609f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId68016a7b543609fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId49326a7b54360a04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId46716a7b54360a1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId88546a7b54360a743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId26386a7b54360a796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId75936a7b54360a835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId20866a7b54360a953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId65596a7b54360aadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId52976a7b54360ac35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId68116a7b54360ada0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId30456a7b54360aea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId98176a7b54360b0ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId37636a7b54360b3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId50866a7b54360b593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId33116a7b54360b642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId68806a7b54360b93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId77246a7b54360b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId52446a7b54360ba9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId94796a7b54360baf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId54986a7b54360bc27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId78066a7b54360bce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId89186a7b54360be3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId56846a7b54360c09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId58136a7b54360c16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId33936a7b54360c337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId27056a7b54360cb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId18996a7b54360ce50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16556a7b543605c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16556a7b543605c3d.jpg"/><Relationship Id="rId88676a7b5436076e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88676a7b5436076e5.jpg"/><Relationship Id="rId81806a7b54360cf40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81806a7b54360cf40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471723073" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId115293050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67226a96230abfea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/" TargetMode="External"/><Relationship Id="rId55046a96230abff13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/categorization" TargetMode="External"/><Relationship Id="rId89576a96230ac0940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWICD/photos" TargetMode="External"/><Relationship Id="rId77996a96230ac3f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/:10.1094/PDIS-11-18-2094-PDN" TargetMode="External"/><Relationship Id="rId37656a96230ac402c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-13-0147-PDN" TargetMode="External"/><Relationship Id="rId98946a96230ac42e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/datasheet/17585" TargetMode="External"/><Relationship Id="rId83956a96230ac4428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0030702" TargetMode="External"/><Relationship Id="rId16326a96230ac45bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9081733" TargetMode="External"/><Relationship Id="rId16506a96230ac4752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms9112270" TargetMode="External"/><Relationship Id="rId81626a96230ac4a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jam.14579" TargetMode="External"/><Relationship Id="rId98416a96230ac4ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3072" TargetMode="External"/><Relationship Id="rId86076a96230ac4b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s41348-020-00354-6" TargetMode="External"/><Relationship Id="rId38246a96230ac4c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId22146a96230ac4c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM4/" TargetMode="External"/><Relationship Id="rId57596a96230ac4cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId44826a96230ac4d97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId13876a96230ac4e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:32016R2031" TargetMode="External"/><Relationship Id="rId66446a96230ac4fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-020-00934-2" TargetMode="External"/><Relationship Id="rId16526a96230ac554c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/414fadfc-0b86-4bd6-b99e-14f1419bff39" TargetMode="External"/><Relationship Id="rId71956a96230ac55a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/countries/australia/pestreports/2017/11/dickeya-dianthicola-in-western-australia/" TargetMode="External"/><Relationship Id="rId60886a96230ac5644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2672.2008.04000.x" TargetMode="External"/><Relationship Id="rId41156a96230ac5769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-15-1513-PDN" TargetMode="External"/><Relationship Id="rId40556a96230ac5904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/ijsem.0.001524" TargetMode="External"/><Relationship Id="rId62116a96230ac5a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10327-013-0440-z" TargetMode="External"/><Relationship Id="rId31736a96230ac5bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.1992.tb02342.x" TargetMode="External"/><Relationship Id="rId12466a96230ac5ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-20-2020-PDN" TargetMode="External"/><Relationship Id="rId69746a96230ac5efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pathogens8010018" TargetMode="External"/><Relationship Id="rId67346a96230ac6240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-01-19-0024-PDN" TargetMode="External"/><Relationship Id="rId45646a96230ac6408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0218868" TargetMode="External"/><Relationship Id="rId79076a96230ac64bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-04-17-0548-pdn" TargetMode="External"/><Relationship Id="rId31416a96230ac67d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-05-18-0775-PDN" TargetMode="External"/><Relationship Id="rId27116a96230ac687e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/microorganisms10051024" TargetMode="External"/><Relationship Id="rId53856a96230ac6933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12500" TargetMode="External"/><Relationship Id="rId72366a96230ac6973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/summarysheet_pest?pest=ERWICD" TargetMode="External"/><Relationship Id="rId66846a96230ac6aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2012.02678.x" TargetMode="External"/><Relationship Id="rId94976a96230ac6b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/pdfs/033/NDR_033010.pdf" TargetMode="External"/><Relationship Id="rId31326a96230ac6cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01976395" TargetMode="External"/><Relationship Id="rId32176a96230ac6f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-04-18-0551-PDN" TargetMode="External"/><Relationship Id="rId71906a96230ac7010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-08-19-1743-RE" TargetMode="External"/><Relationship Id="rId24926a96230ac71e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.potatoesincanada.com/the-rise-and-fall-of-blackleg-causing-bacteria/" TargetMode="External"/><Relationship Id="rId88256a96230ac7a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0035738" TargetMode="External"/><Relationship Id="rId82916a96230ac7d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66486a96230ac0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66486a96230ac0804.jpg"/><Relationship Id="rId10916a96230ac23dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10916a96230ac23dd.jpg"/><Relationship Id="rId37136a96230ac7e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37136a96230ac7e1d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>