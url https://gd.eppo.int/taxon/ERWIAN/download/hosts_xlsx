--- v0 (2025-10-04)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ERWIAN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>TRCIN</t>
   </si>
   <si>
     <t>Digitaria insularis</t>
   </si>
   <si>
     <t>* Gonçalves RM, Meirelles WF, Figueiredo JEF, Balbi-Pena MI, Paccola-Meirelles LD (2015) Digitaria horizontalis and D. insularis as alternative hosts for Pantoea ananatis in Brazilian maize fields. Journal of Plant Pathology 97(1), 177-181.</t>
   </si>
   <si>
@@ -114,50 +114,59 @@
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>* Kido K, Adachi R, Hasegawa M, Yano K, Hikichi Y, Takeuchi S, Atsuchi T, Takikawa Y (2008) Internal fruit rot of netted melon caused by Pantoea ananatis (=Erwinia ananas) in Japan. Journal of General Plant Pathology 74, 302-312.</t>
   </si>
   <si>
     <t>CUMSA</t>
   </si>
   <si>
     <t>Cucumis sativus</t>
   </si>
   <si>
     <t>* Lao G, Jin P, Miao W, Liu W (2022) First report of leaf spot on cucumber caused by Pantoea ananatis in Hainan of China. Plant Disease (early view) https://doi.org/10.1094/PDIS-04-22-0819-PDN</t>
   </si>
   <si>
     <t>FRAAN</t>
   </si>
   <si>
     <t>Fragaria x ananassa</t>
   </si>
   <si>
     <t>* Song P, Li G, Zhao Q, Lu G, Zhao X, Liu L, Song Y, Niu J, Zhou H (2023) First report of a new bacterial stem rot disease of strawberry (Fragaria× ananassa) caused by Pantoea ananatis in Jiangsu, China. Plant Disease https://doi.org/10.1094/PDIS-07-22-1662-PDN
 * Sruti Bajpai, Pushp Sheel Shukla, Mohd Adil, Samuel Asiedu, Kris Pruski, Balakrishnan Prithiviraj (2020) First report of bacterial leaf blight of strawberry caused by Pantoea ananatis in Nova Scotia, Canada. Plant Disease 104(1), p 276.
 * Vicelli B, Puopolo G, Angeli G, Gualandri V (2024) First report of strawberry bacterial blight caused by Pantoea ananatis in Italy. Journal of Plant Pathology 106, 755–756.
 * Zhang GF, Ye Z, Mao BZ, Lou TL, Shen L (2023) First report of Pantoea ananatis causing crown necrobiosis on strawberry in China. Plant Disease (early view). https://doi.org/10.1094/PDIS-10-22-2333-PDN</t>
+  </si>
+  <si>
+    <t>BMCCH</t>
+  </si>
+  <si>
+    <t>Iris domestica</t>
+  </si>
+  <si>
+    <t>* Long T, Yu F, Wu W, Gao S, Wang W (2026) First report of Pantoea ananatis causing leaf blight on Belamcanda chinensis in China. Plant Disease 110(4), 1468.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Gao F, Liu Z, Anane RF, Li S, Zhou W, Zi S, Chu B, Liu J, Chen X, Chen Z, Zhao M (2024) First report of Pantoea ananatis causing leaf spot disease in tobacco (Nicotiana tabacum) in China. Plant Disease 108(7), 2214. https://doi.org/10.1094/PDIS-04-23-0690-PDN</t>
   </si>
   <si>
     <t>ORYSA</t>
   </si>
   <si>
     <t>Oryza sativa</t>
   </si>
   <si>
     <t>* Arayaskul N, Poompouang S, Lithanatudom P, Lithanatudom SK (2020) First report of a leaf blight in rice (Oryza sativa) caused by Pantoea ananatis and Pantoea stewartii in Thailand. Plant Disease 104(2), p 562.
 * Azizi MMF, Zulperi D, Rahman MAA, Abdul-Basir B, Othman NA, Ismail SI, Hata EM, Ina-Salwany MY, Abdullah MAF (2019) First report of Pantoea ananatis causing leaf blight disease of rice in peninsular Malaysia. Plant Disease 103, 2122. 
 * Luna E, Lang JM, McClung A, Wamishe Y, Jia Y, Leach JE (2023) First report of rice bacterial leaf blight disease caused by Pantoea ananatis in the United States. Plant Disease 107(early view). https://doi.org/10.1094/PDIS-08-22-2014-PDN</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
@@ -519,51 +528,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="308.925" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -755,50 +764,64 @@
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">