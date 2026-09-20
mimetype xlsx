--- v3 (2026-04-12)
+++ v4 (2026-09-20)
@@ -3341,51 +3341,51 @@
       <c r="B111" t="s">
         <v>235</v>
       </c>
       <c r="C111"/>
       <c r="D111" t="s">
         <v>236</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>195</v>
       </c>
       <c r="B112" t="s">
         <v>237</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="s">
         <v>238</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>195</v>
       </c>
       <c r="B113" t="s">
         <v>239</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="s">
         <v>240</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>195</v>
       </c>
       <c r="B114" t="s">
         <v>239</v>
       </c>