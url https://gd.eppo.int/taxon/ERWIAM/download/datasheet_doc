--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309169c152e6acf94" w:history="1">
+            <w:hyperlink r:id="rId961269dbea9906ed0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397269c152e6acffc" w:history="1">
+            <w:hyperlink r:id="rId394769dbea99070d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49060692" name="name683669c152e6ad660" descr="19506.jpg"/>
+                  <wp:docPr id="75085333" name="name544069dbea9907653" descr="19506.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19506.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId531969c152e6ad65e" cstate="print"/>
+                          <a:blip r:embed="rId869169dbea9907650" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId568169c152e6ad777" w:history="1">
+            <w:hyperlink r:id="rId510569dbea9907803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52933757" name="name630269c152e6af59d" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="78890934" name="name684169dbea9909583" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId245569c152e6af595" cstate="print"/>
+                    <a:blip r:embed="rId847969dbea990957e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2425,51 +2425,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Egypt, Morocco, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Gansu, Xinjiang), Iran, Islamic Republic of, Israel, Jordan, Kazakhstan, Korea, Republic of, Kyrgyzstan, Lebanon, Saudi Arabia, Syrian Arab Republic</w:t>
+        <w:t xml:space="preserve"> China (Gansu, Xinjiang), Iran, Islamic Republic of, Iraq, Israel, Jordan, Kazakhstan, Korea, Republic of, Kyrgyzstan, Lebanon, Saudi Arabia, Syrian Arab Republic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Nova Scotia, Ontario, Prince Edward Island, Québec, Saskatchewan), Mexico, United States of America (Alabama, Arkansas, California, Colorado, Connecticut, Delaware, Florida, Georgia, Idaho, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maine, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, New Hampshire, New Jersey, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, South Carolina, South Dakota, Tennessee, Texas, Utah, Vermont, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959069c152e6b1a0b" w:history="1">
+      <w:hyperlink r:id="rId564869dbea990b348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93399724" name="name481369c152e6b1b4e" descr="eu_funding_250.png"/>
+            <wp:docPr id="66647799" name="name357369dbea990b47f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId500169c152e6b1b4d" cstate="print"/>
+                    <a:blip r:embed="rId926469dbea990b47e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42098777">
+  <w:abstractNum w:abstractNumId="72317671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88885361">
+    <w:lvl w:ilvl="0" w:tplc="38194886">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88885361" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38194886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42098776">
+  <w:abstractNum w:abstractNumId="72317670">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44841634">
+    <w:lvl w:ilvl="0" w:tplc="66573257">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42098776">
-    <w:abstractNumId w:val="42098776"/>
+  <w:num w:numId="72317670">
+    <w:abstractNumId w:val="72317670"/>
   </w:num>
-  <w:num w:numId="42098777">
-    <w:abstractNumId w:val="42098777"/>
+  <w:num w:numId="72317671">
+    <w:abstractNumId w:val="72317671"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId239422697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356900526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId309169c152e6acf94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId397269c152e6acffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId568169c152e6ad777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId959069c152e6b1a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId531969c152e6ad65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId531969c152e6ad65e.jpg"/><Relationship Id="rId245569c152e6af595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245569c152e6af595.jpg"/><Relationship Id="rId500169c152e6b1b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId500169c152e6b1b4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190251620" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702784707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961269dbea9906ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId394769dbea99070d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId510569dbea9907803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId564869dbea990b348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId869169dbea9907650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869169dbea9907650.jpg"/><Relationship Id="rId847969dbea990957e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847969dbea990957e.jpg"/><Relationship Id="rId926469dbea990b47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926469dbea990b47e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>