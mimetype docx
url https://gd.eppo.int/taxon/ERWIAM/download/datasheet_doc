--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961269dbea9906ed0" w:history="1">
+            <w:hyperlink r:id="rId834769f65a5d4fe45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394769dbea99070d0" w:history="1">
+            <w:hyperlink r:id="rId470169f65a5d4fead" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75085333" name="name544069dbea9907653" descr="19506.jpg"/>
+                  <wp:docPr id="43274398" name="name996569f65a5d50511" descr="19506.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19506.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId869169dbea9907650" cstate="print"/>
+                          <a:blip r:embed="rId369869f65a5d5050f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId510569dbea9907803" w:history="1">
+            <w:hyperlink r:id="rId156369f65a5d5065f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78890934" name="name684169dbea9909583" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="92254739" name="name426669f65a5d51eaa" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId847969dbea990957e" cstate="print"/>
+                    <a:blip r:embed="rId819169f65a5d51ea6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564869dbea990b348" w:history="1">
+      <w:hyperlink r:id="rId909869f65a5d53d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66647799" name="name357369dbea990b47f" descr="eu_funding_250.png"/>
+            <wp:docPr id="2143423" name="name833969f65a5d5422b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId926469dbea990b47e" cstate="print"/>
+                    <a:blip r:embed="rId463769f65a5d54228" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72317671">
+  <w:abstractNum w:abstractNumId="65756149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38194886">
+    <w:lvl w:ilvl="0" w:tplc="25772895">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38194886" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25772895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72317670">
+  <w:abstractNum w:abstractNumId="65756148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66573257">
+    <w:lvl w:ilvl="0" w:tplc="33179943">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72317670">
-    <w:abstractNumId w:val="72317670"/>
+  <w:num w:numId="65756148">
+    <w:abstractNumId w:val="65756148"/>
   </w:num>
-  <w:num w:numId="72317671">
-    <w:abstractNumId w:val="72317671"/>
+  <w:num w:numId="65756149">
+    <w:abstractNumId w:val="65756149"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190251620" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702784707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961269dbea9906ed0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId394769dbea99070d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId510569dbea9907803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId564869dbea990b348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId869169dbea9907650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869169dbea9907650.jpg"/><Relationship Id="rId847969dbea990957e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847969dbea990957e.jpg"/><Relationship Id="rId926469dbea990b47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926469dbea990b47e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356140331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658687700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId834769f65a5d4fe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId470169f65a5d4fead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId156369f65a5d5065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId909869f65a5d53d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId369869f65a5d5050f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId369869f65a5d5050f.jpg"/><Relationship Id="rId819169f65a5d51ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819169f65a5d51ea6.jpg"/><Relationship Id="rId463769f65a5d54228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463769f65a5d54228.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>