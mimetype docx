--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834769f65a5d4fe45" w:history="1">
+            <w:hyperlink r:id="rId11636a10ff2c4deeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470169f65a5d4fead" w:history="1">
+            <w:hyperlink r:id="rId29686a10ff2c4df54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43274398" name="name996569f65a5d50511" descr="19506.jpg"/>
+                  <wp:docPr id="29422792" name="name96956a10ff2c4e6c2" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="19506.jpg"/>
+                          <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId369869f65a5d5050f" cstate="print"/>
+                          <a:blip r:embed="rId64736a10ff2c4e6c0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId156369f65a5d5065f" w:history="1">
+            <w:hyperlink r:id="rId95396a10ff2c4e7ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92254739" name="name426669f65a5d51eaa" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="46391905" name="name82696a10ff2c50224" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId819169f65a5d51ea6" cstate="print"/>
+                    <a:blip r:embed="rId53216a10ff2c50221" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909869f65a5d53d2b" w:history="1">
+      <w:hyperlink r:id="rId26606a10ff2c525ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2143423" name="name833969f65a5d5422b" descr="eu_funding_250.png"/>
+            <wp:docPr id="70559356" name="name83636a10ff2c5279b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId463769f65a5d54228" cstate="print"/>
+                    <a:blip r:embed="rId42986a10ff2c5279a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65756149">
+  <w:abstractNum w:abstractNumId="85136568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25772895">
+    <w:lvl w:ilvl="0" w:tplc="18927584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25772895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18927584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65756148">
+  <w:abstractNum w:abstractNumId="85136567">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33179943">
+    <w:lvl w:ilvl="0" w:tplc="53982566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65756148">
-    <w:abstractNumId w:val="65756148"/>
+  <w:num w:numId="85136567">
+    <w:abstractNumId w:val="85136567"/>
   </w:num>
-  <w:num w:numId="65756149">
-    <w:abstractNumId w:val="65756149"/>
+  <w:num w:numId="85136568">
+    <w:abstractNumId w:val="85136568"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId356140331" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658687700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId834769f65a5d4fe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId470169f65a5d4fead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId156369f65a5d5065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId909869f65a5d53d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId369869f65a5d5050f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId369869f65a5d5050f.jpg"/><Relationship Id="rId819169f65a5d51ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819169f65a5d51ea6.jpg"/><Relationship Id="rId463769f65a5d54228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463769f65a5d54228.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441238430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317362536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11636a10ff2c4deeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId29686a10ff2c4df54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId95396a10ff2c4e7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId26606a10ff2c525ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64736a10ff2c4e6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64736a10ff2c4e6c0.jpg"/><Relationship Id="rId53216a10ff2c50221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53216a10ff2c50221.jpg"/><Relationship Id="rId42986a10ff2c5279a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42986a10ff2c5279a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>