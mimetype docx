--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11636a10ff2c4deeb" w:history="1">
+            <w:hyperlink r:id="rId20026a2bb77d2e69e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29686a10ff2c4df54" w:history="1">
+            <w:hyperlink r:id="rId61426a2bb77d2e70e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29422792" name="name96956a10ff2c4e6c2" descr="20112.jpg"/>
+                  <wp:docPr id="30366822" name="name63376a2bb77d2ee61" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64736a10ff2c4e6c0" cstate="print"/>
+                          <a:blip r:embed="rId67666a2bb77d2ee5f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95396a10ff2c4e7ef" w:history="1">
+            <w:hyperlink r:id="rId63476a2bb77d2efbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46391905" name="name82696a10ff2c50224" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="70948475" name="name35086a2bb77d30c88" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53216a10ff2c50221" cstate="print"/>
+                    <a:blip r:embed="rId39176a2bb77d30c82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26606a10ff2c525ef" w:history="1">
+      <w:hyperlink r:id="rId40396a2bb77d33036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70559356" name="name83636a10ff2c5279b" descr="eu_funding_250.png"/>
+            <wp:docPr id="92181370" name="name56736a2bb77d332e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42986a10ff2c5279a" cstate="print"/>
+                    <a:blip r:embed="rId40236a2bb77d332e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85136568">
+  <w:abstractNum w:abstractNumId="87774742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18927584">
+    <w:lvl w:ilvl="0" w:tplc="89585128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18927584" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89585128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85136567">
+  <w:abstractNum w:abstractNumId="87774741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53982566">
+    <w:lvl w:ilvl="0" w:tplc="61745735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85136567">
-    <w:abstractNumId w:val="85136567"/>
+  <w:num w:numId="87774741">
+    <w:abstractNumId w:val="87774741"/>
   </w:num>
-  <w:num w:numId="85136568">
-    <w:abstractNumId w:val="85136568"/>
+  <w:num w:numId="87774742">
+    <w:abstractNumId w:val="87774742"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441238430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId317362536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11636a10ff2c4deeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId29686a10ff2c4df54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId95396a10ff2c4e7ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId26606a10ff2c525ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64736a10ff2c4e6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64736a10ff2c4e6c0.jpg"/><Relationship Id="rId53216a10ff2c50221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53216a10ff2c50221.jpg"/><Relationship Id="rId42986a10ff2c5279a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42986a10ff2c5279a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596489014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837071131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20026a2bb77d2e69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId61426a2bb77d2e70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId63476a2bb77d2efbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId40396a2bb77d33036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67666a2bb77d2ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67666a2bb77d2ee5f.jpg"/><Relationship Id="rId39176a2bb77d30c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a2bb77d30c82.jpg"/><Relationship Id="rId40236a2bb77d332e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40236a2bb77d332e7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>