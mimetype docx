--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20026a2bb77d2e69e" w:history="1">
+            <w:hyperlink r:id="rId12616a464de000b0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61426a2bb77d2e70e" w:history="1">
+            <w:hyperlink r:id="rId99516a464de000b74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30366822" name="name63376a2bb77d2ee61" descr="20112.jpg"/>
+                  <wp:docPr id="85635769" name="name53216a464de001196" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67666a2bb77d2ee5f" cstate="print"/>
+                          <a:blip r:embed="rId67906a464de001194" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63476a2bb77d2efbf" w:history="1">
+            <w:hyperlink r:id="rId59486a464de0012e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70948475" name="name35086a2bb77d30c88" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="32604350" name="name78396a464de002a5f" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39176a2bb77d30c82" cstate="print"/>
+                    <a:blip r:embed="rId67336a464de002a5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40396a2bb77d33036" w:history="1">
+      <w:hyperlink r:id="rId58536a464de004815" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92181370" name="name56736a2bb77d332e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="51983812" name="name79436a464de004db7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40236a2bb77d332e7" cstate="print"/>
+                    <a:blip r:embed="rId76886a464de004db5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87774742">
+  <w:abstractNum w:abstractNumId="22318762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89585128">
+    <w:lvl w:ilvl="0" w:tplc="37531460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89585128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37531460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87774741">
+  <w:abstractNum w:abstractNumId="22318761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61745735">
+    <w:lvl w:ilvl="0" w:tplc="40673205">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87774741">
-    <w:abstractNumId w:val="87774741"/>
+  <w:num w:numId="22318761">
+    <w:abstractNumId w:val="22318761"/>
   </w:num>
-  <w:num w:numId="87774742">
-    <w:abstractNumId w:val="87774742"/>
+  <w:num w:numId="22318762">
+    <w:abstractNumId w:val="22318762"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596489014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId837071131" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20026a2bb77d2e69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId61426a2bb77d2e70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId63476a2bb77d2efbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId40396a2bb77d33036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67666a2bb77d2ee5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67666a2bb77d2ee5f.jpg"/><Relationship Id="rId39176a2bb77d30c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39176a2bb77d30c82.jpg"/><Relationship Id="rId40236a2bb77d332e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40236a2bb77d332e7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719385999" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId757298608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12616a464de000b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId99516a464de000b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId59486a464de0012e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId58536a464de004815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67906a464de001194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67906a464de001194.jpg"/><Relationship Id="rId67336a464de002a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67336a464de002a5c.jpg"/><Relationship Id="rId76886a464de004db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76886a464de004db5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>