--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12616a464de000b0c" w:history="1">
+            <w:hyperlink r:id="rId55076a60eecc3ee7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99516a464de000b74" w:history="1">
+            <w:hyperlink r:id="rId10736a60eecc3eee7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85635769" name="name53216a464de001196" descr="20112.jpg"/>
+                  <wp:docPr id="2296098" name="name55786a60eecc3f669" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67906a464de001194" cstate="print"/>
+                          <a:blip r:embed="rId76926a60eecc3f667" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59486a464de0012e0" w:history="1">
+            <w:hyperlink r:id="rId51106a60eecc3f7d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32604350" name="name78396a464de002a5f" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="83103974" name="name29726a60eecc4128a" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67336a464de002a5c" cstate="print"/>
+                    <a:blip r:embed="rId15946a60eecc41286" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58536a464de004815" w:history="1">
+      <w:hyperlink r:id="rId91696a60eecc431a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51983812" name="name79436a464de004db7" descr="eu_funding_250.png"/>
+            <wp:docPr id="72602158" name="name57836a60eecc43325" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76886a464de004db5" cstate="print"/>
+                    <a:blip r:embed="rId75076a60eecc43323" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22318762">
+  <w:abstractNum w:abstractNumId="96565391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37531460">
+    <w:lvl w:ilvl="0" w:tplc="17990529">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37531460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17990529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22318761">
+  <w:abstractNum w:abstractNumId="96565390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40673205">
+    <w:lvl w:ilvl="0" w:tplc="48872471">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22318761">
-    <w:abstractNumId w:val="22318761"/>
+  <w:num w:numId="96565390">
+    <w:abstractNumId w:val="96565390"/>
   </w:num>
-  <w:num w:numId="22318762">
-    <w:abstractNumId w:val="22318762"/>
+  <w:num w:numId="96565391">
+    <w:abstractNumId w:val="96565391"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId719385999" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId757298608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12616a464de000b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId99516a464de000b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId59486a464de0012e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId58536a464de004815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67906a464de001194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67906a464de001194.jpg"/><Relationship Id="rId67336a464de002a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67336a464de002a5c.jpg"/><Relationship Id="rId76886a464de004db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76886a464de004db5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895488885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567595580" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55076a60eecc3ee7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId10736a60eecc3eee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId51106a60eecc3f7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId91696a60eecc431a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76926a60eecc3f667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a60eecc3f667.jpg"/><Relationship Id="rId15946a60eecc41286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15946a60eecc41286.jpg"/><Relationship Id="rId75076a60eecc43323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a60eecc43323.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>