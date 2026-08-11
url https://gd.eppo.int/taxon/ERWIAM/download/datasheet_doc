--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55076a60eecc3ee7d" w:history="1">
+            <w:hyperlink r:id="rId45446a7b7f2f76254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10736a60eecc3eee7" w:history="1">
+            <w:hyperlink r:id="rId32876a7b7f2f762be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2296098" name="name55786a60eecc3f669" descr="20112.jpg"/>
+                  <wp:docPr id="67157418" name="name14686a7b7f2f769b2" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76926a60eecc3f667" cstate="print"/>
+                          <a:blip r:embed="rId29316a7b7f2f769b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51106a60eecc3f7d9" w:history="1">
+            <w:hyperlink r:id="rId88226a7b7f2f76ae5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83103974" name="name29726a60eecc4128a" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="17855589" name="name78776a7b7f2f7822d" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15946a60eecc41286" cstate="print"/>
+                    <a:blip r:embed="rId14956a7b7f2f78229" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91696a60eecc431a0" w:history="1">
+      <w:hyperlink r:id="rId86336a7b7f2f79fa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72602158" name="name57836a60eecc43325" descr="eu_funding_250.png"/>
+            <wp:docPr id="12582262" name="name94046a7b7f2f7a305" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75076a60eecc43323" cstate="print"/>
+                    <a:blip r:embed="rId70976a7b7f2f7a303" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96565391">
+  <w:abstractNum w:abstractNumId="75028347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17990529">
+    <w:lvl w:ilvl="0" w:tplc="35394836">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17990529" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35394836" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96565390">
+  <w:abstractNum w:abstractNumId="75028346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48872471">
+    <w:lvl w:ilvl="0" w:tplc="36564701">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96565390">
-    <w:abstractNumId w:val="96565390"/>
+  <w:num w:numId="75028346">
+    <w:abstractNumId w:val="75028346"/>
   </w:num>
-  <w:num w:numId="96565391">
-    <w:abstractNumId w:val="96565391"/>
+  <w:num w:numId="75028347">
+    <w:abstractNumId w:val="75028347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895488885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567595580" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55076a60eecc3ee7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId10736a60eecc3eee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId51106a60eecc3f7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId91696a60eecc431a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76926a60eecc3f667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a60eecc3f667.jpg"/><Relationship Id="rId15946a60eecc41286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15946a60eecc41286.jpg"/><Relationship Id="rId75076a60eecc43323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75076a60eecc43323.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId250774076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176982348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45446a7b7f2f76254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId32876a7b7f2f762be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId88226a7b7f2f76ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId86336a7b7f2f79fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29316a7b7f2f769b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29316a7b7f2f769b0.jpg"/><Relationship Id="rId14956a7b7f2f78229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14956a7b7f2f78229.jpg"/><Relationship Id="rId70976a7b7f2f7a303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70976a7b7f2f7a303.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>