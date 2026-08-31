--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Burrill</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fire blight (US), fireblight (GB), twig blight of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45446a7b7f2f76254" w:history="1">
+            <w:hyperlink r:id="rId23416a95f672602f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32876a7b7f2f762be" w:history="1">
+            <w:hyperlink r:id="rId63576a95f67260362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ERWIAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67157418" name="name14686a7b7f2f769b2" descr="20112.jpg"/>
+                  <wp:docPr id="30415938" name="name18366a95f67260c06" descr="20112.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="20112.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29316a7b7f2f769b0" cstate="print"/>
+                          <a:blip r:embed="rId25446a95f67260c04" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88226a7b7f2f76ae5" w:history="1">
+            <w:hyperlink r:id="rId60096a95f67260d19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2329,63 +2329,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fireblight was first described in the USA in 1780 (Denning,1794) and has then spread throughout the North American continent, New Zealand (since 1920), and Europe where the disease was first reported in England in 1957. Since then, it rapidly spread through Western Europe and the Middle East (Van der Zwet, 2002, 2006). On the African continent, fireblight was declared to be present for the first time in 1964 in Egypt. Currently, this disease has reached many parts of the world. However major pome production areas such as Asia, in particular China, and South America have not yet been infected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17855589" name="name78776a7b7f2f7822d" descr="ERWIAM_distribution_map.jpg"/>
+            <wp:docPr id="62929498" name="name15416a95f67262510" descr="ERWIAM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ERWIAM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14956a7b7f2f78229" cstate="print"/>
+                    <a:blip r:embed="rId47586a95f6726250d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6620,51 +6620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erwinia amylovora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a7b7f2f79fa7" w:history="1">
+      <w:hyperlink r:id="rId92426a95f672643be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6764,63 +6764,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12582262" name="name94046a7b7f2f7a305" descr="eu_funding_250.png"/>
+            <wp:docPr id="99321729" name="name32306a95f6726456d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70976a7b7f2f7a303" cstate="print"/>
+                    <a:blip r:embed="rId55346a95f6726456b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6918,137 +6918,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75028347">
+  <w:abstractNum w:abstractNumId="85408356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35394836">
+    <w:lvl w:ilvl="0" w:tplc="73890978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35394836" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73890978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75028346">
+  <w:abstractNum w:abstractNumId="85408355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36564701">
+    <w:lvl w:ilvl="0" w:tplc="34671803">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7800,55 +7800,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75028346">
-    <w:abstractNumId w:val="75028346"/>
+  <w:num w:numId="85408355">
+    <w:abstractNumId w:val="85408355"/>
   </w:num>
-  <w:num w:numId="75028347">
-    <w:abstractNumId w:val="75028347"/>
+  <w:num w:numId="85408356">
+    <w:abstractNumId w:val="85408356"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19398,51 +19398,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId250774076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId176982348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45446a7b7f2f76254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId32876a7b7f2f762be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId88226a7b7f2f76ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId86336a7b7f2f79fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29316a7b7f2f769b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29316a7b7f2f769b0.jpg"/><Relationship Id="rId14956a7b7f2f78229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14956a7b7f2f78229.jpg"/><Relationship Id="rId70976a7b7f2f7a303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70976a7b7f2f7a303.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId883577582" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId532410100" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23416a95f672602f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/" TargetMode="External"/><Relationship Id="rId63576a95f67260362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/categorization" TargetMode="External"/><Relationship Id="rId60096a95f67260d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ERWIAM/photos" TargetMode="External"/><Relationship Id="rId92426a95f672643be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25446a95f67260c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25446a95f67260c04.jpg"/><Relationship Id="rId47586a95f6726250d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47586a95f6726250d.jpg"/><Relationship Id="rId55346a95f6726456b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55346a95f6726456b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>