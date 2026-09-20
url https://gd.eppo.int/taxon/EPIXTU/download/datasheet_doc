--- v13 (2026-08-30)
+++ v14 (2026-09-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24656a9471eb10fcc" w:history="1">
+            <w:hyperlink r:id="rId40266aaf5bddeac77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49456a9471eb11035" w:history="1">
+            <w:hyperlink r:id="rId40566aaf5bddeace4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8963231" name="name16596a9471eb11856" descr="719.jpg"/>
+                  <wp:docPr id="45608886" name="name39506aaf5bddeb62a" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68026a9471eb11855" cstate="print"/>
+                          <a:blip r:embed="rId20106aaf5bddeb628" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52426a9471eb11991" w:history="1">
+            <w:hyperlink r:id="rId29706aaf5bddeb778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7192611" name="name12366a9471eb1339d" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="75931402" name="name33126aaf5bdded1de" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76926a9471eb13399" cstate="print"/>
+                    <a:blip r:embed="rId96746aaf5bdded1da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89146a9471eb14281" w:history="1">
+      <w:hyperlink r:id="rId52516aaf5bddee113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a9471eb14437" w:history="1">
+      <w:hyperlink r:id="rId48946aaf5bddee2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72126a9471eb14489" w:history="1">
+      <w:hyperlink r:id="rId46966aaf5bddee321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37426a9471eb14524" w:history="1">
+      <w:hyperlink r:id="rId49216aaf5bddee3be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a9471eb145bd" w:history="1">
+      <w:hyperlink r:id="rId56786aaf5bddee46b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97686a9471eb14638" w:history="1">
+      <w:hyperlink r:id="rId94756aaf5bddee4e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75066a9471eb146b4" w:history="1">
+      <w:hyperlink r:id="rId28386aaf5bddee567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75256a9471eb1479f" w:history="1">
+      <w:hyperlink r:id="rId65426aaf5bddee641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75186a9471eb148ce" w:history="1">
+      <w:hyperlink r:id="rId18216aaf5bddee76c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29386a9471eb14a5f" w:history="1">
+      <w:hyperlink r:id="rId13816aaf5bddee913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88606a9471eb14ae6" w:history="1">
+      <w:hyperlink r:id="rId49016aaf5bddee992" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28016a9471eb14b84" w:history="1">
+      <w:hyperlink r:id="rId26966aaf5bddeea31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76686a9471eb14c90" w:history="1">
+      <w:hyperlink r:id="rId99836aaf5bddeeb3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666a9471eb14dd8" w:history="1">
+      <w:hyperlink r:id="rId81356aaf5bddeec85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31316a9471eb14ef9" w:history="1">
+      <w:hyperlink r:id="rId90456aaf5bddeedbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a9471eb1506b" w:history="1">
+      <w:hyperlink r:id="rId35676aaf5bddeef2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68731942" name="name68506a9471eb1510f" descr="eu_funding_250.png"/>
+            <wp:docPr id="9779084" name="name65316aaf5bddef3c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19356a9471eb1510e" cstate="print"/>
+                    <a:blip r:embed="rId89416aaf5bddef3c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75563260">
+  <w:abstractNum w:abstractNumId="26812006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63510891">
+    <w:lvl w:ilvl="0" w:tplc="81563852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63510891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81563852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75563259">
+  <w:abstractNum w:abstractNumId="26812005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91945786">
+    <w:lvl w:ilvl="0" w:tplc="15338517">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75563259">
-    <w:abstractNumId w:val="75563259"/>
+  <w:num w:numId="26812005">
+    <w:abstractNumId w:val="26812005"/>
   </w:num>
-  <w:num w:numId="75563260">
-    <w:abstractNumId w:val="75563260"/>
+  <w:num w:numId="26812006">
+    <w:abstractNumId w:val="26812006"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191913375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743256265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24656a9471eb10fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId49456a9471eb11035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId52426a9471eb11991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId89146a9471eb14281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId18946a9471eb14437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId72126a9471eb14489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId37426a9471eb14524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId17586a9471eb145bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId97686a9471eb14638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId75066a9471eb146b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId75256a9471eb1479f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId75186a9471eb148ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId29386a9471eb14a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId88606a9471eb14ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId28016a9471eb14b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId76686a9471eb14c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId46666a9471eb14dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId31316a9471eb14ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44036a9471eb1506b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId68026a9471eb11855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68026a9471eb11855.jpg"/><Relationship Id="rId76926a9471eb13399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a9471eb13399.jpg"/><Relationship Id="rId19356a9471eb1510e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a9471eb1510e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId556416808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211230230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40266aaf5bddeac77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId40566aaf5bddeace4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId29706aaf5bddeb778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId52516aaf5bddee113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId48946aaf5bddee2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId46966aaf5bddee321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49216aaf5bddee3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId56786aaf5bddee46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId94756aaf5bddee4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId28386aaf5bddee567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId65426aaf5bddee641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId18216aaf5bddee76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId13816aaf5bddee913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId49016aaf5bddee992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId26966aaf5bddeea31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId99836aaf5bddeeb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId81356aaf5bddeec85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId90456aaf5bddeedbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35676aaf5bddeef2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId20106aaf5bddeb628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20106aaf5bddeb628.jpg"/><Relationship Id="rId96746aaf5bdded1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96746aaf5bdded1da.jpg"/><Relationship Id="rId89416aaf5bddef3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89416aaf5bddef3c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>