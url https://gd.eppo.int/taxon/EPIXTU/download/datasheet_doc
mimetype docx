--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40266aaf5bddeac77" w:history="1">
+            <w:hyperlink r:id="rId81326aca1b471944d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40566aaf5bddeace4" w:history="1">
+            <w:hyperlink r:id="rId38676aca1b47194b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45608886" name="name39506aaf5bddeb62a" descr="719.jpg"/>
+                  <wp:docPr id="80959346" name="name81296aca1b4719bd7" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20106aaf5bddeb628" cstate="print"/>
+                          <a:blip r:embed="rId88026aca1b4719bd5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29706aaf5bddeb778" w:history="1">
+            <w:hyperlink r:id="rId28306aca1b4719d1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75931402" name="name33126aaf5bdded1de" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="59705682" name="name34426aca1b471b7e4" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96746aaf5bdded1da" cstate="print"/>
+                    <a:blip r:embed="rId97476aca1b471b7e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52516aaf5bddee113" w:history="1">
+      <w:hyperlink r:id="rId21786aca1b471eac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48946aaf5bddee2ce" w:history="1">
+      <w:hyperlink r:id="rId28696aca1b471ed2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46966aaf5bddee321" w:history="1">
+      <w:hyperlink r:id="rId79556aca1b471ed92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49216aaf5bddee3be" w:history="1">
+      <w:hyperlink r:id="rId78726aca1b471ee33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56786aaf5bddee46b" w:history="1">
+      <w:hyperlink r:id="rId95846aca1b471eed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756aaf5bddee4e9" w:history="1">
+      <w:hyperlink r:id="rId77996aca1b471ef5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28386aaf5bddee567" w:history="1">
+      <w:hyperlink r:id="rId74426aca1b471effb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426aaf5bddee641" w:history="1">
+      <w:hyperlink r:id="rId94816aca1b471f117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18216aaf5bddee76c" w:history="1">
+      <w:hyperlink r:id="rId30106aca1b471f38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13816aaf5bddee913" w:history="1">
+      <w:hyperlink r:id="rId72926aca1b471f57c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49016aaf5bddee992" w:history="1">
+      <w:hyperlink r:id="rId45036aca1b471f675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26966aaf5bddeea31" w:history="1">
+      <w:hyperlink r:id="rId98586aca1b471f78f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99836aaf5bddeeb3c" w:history="1">
+      <w:hyperlink r:id="rId30746aca1b471f8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356aaf5bddeec85" w:history="1">
+      <w:hyperlink r:id="rId83446aca1b471fa5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90456aaf5bddeedbc" w:history="1">
+      <w:hyperlink r:id="rId30516aca1b471fc81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35676aaf5bddeef2f" w:history="1">
+      <w:hyperlink r:id="rId41806aca1b471fdfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9779084" name="name65316aaf5bddef3c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="73170244" name="name18026aca1b471fe85" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89416aaf5bddef3c7" cstate="print"/>
+                    <a:blip r:embed="rId66016aca1b471fe84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26812006">
+  <w:abstractNum w:abstractNumId="44708585">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81563852">
+    <w:lvl w:ilvl="0" w:tplc="42790484">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81563852" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42790484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26812005">
+  <w:abstractNum w:abstractNumId="44708584">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15338517">
+    <w:lvl w:ilvl="0" w:tplc="46403334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26812005">
-    <w:abstractNumId w:val="26812005"/>
+  <w:num w:numId="44708584">
+    <w:abstractNumId w:val="44708584"/>
   </w:num>
-  <w:num w:numId="26812006">
-    <w:abstractNumId w:val="26812006"/>
+  <w:num w:numId="44708585">
+    <w:abstractNumId w:val="44708585"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId556416808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId211230230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40266aaf5bddeac77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId40566aaf5bddeace4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId29706aaf5bddeb778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId52516aaf5bddee113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId48946aaf5bddee2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId46966aaf5bddee321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49216aaf5bddee3be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId56786aaf5bddee46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId94756aaf5bddee4e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId28386aaf5bddee567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId65426aaf5bddee641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId18216aaf5bddee76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId13816aaf5bddee913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId49016aaf5bddee992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId26966aaf5bddeea31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId99836aaf5bddeeb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId81356aaf5bddeec85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId90456aaf5bddeedbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35676aaf5bddeef2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId20106aaf5bddeb628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20106aaf5bddeb628.jpg"/><Relationship Id="rId96746aaf5bdded1da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96746aaf5bdded1da.jpg"/><Relationship Id="rId89416aaf5bddef3c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89416aaf5bddef3c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId239834882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212210201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81326aca1b471944d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId38676aca1b47194b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId28306aca1b4719d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId21786aca1b471eac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId28696aca1b471ed2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId79556aca1b471ed92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId78726aca1b471ee33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId95846aca1b471eed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId77996aca1b471ef5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId74426aca1b471effb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId94816aca1b471f117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId30106aca1b471f38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId72926aca1b471f57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId45036aca1b471f675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId98586aca1b471f78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId30746aca1b471f8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId83446aca1b471fa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId30516aca1b471fc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41806aca1b471fdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId88026aca1b4719bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88026aca1b4719bd5.jpg"/><Relationship Id="rId97476aca1b471b7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97476aca1b471b7e0.jpg"/><Relationship Id="rId66016aca1b471fe84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66016aca1b471fe84.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>