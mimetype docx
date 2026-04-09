--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508169bc46b139efe" w:history="1">
+            <w:hyperlink r:id="rId250069d700e18eb9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155469bc46b139f67" w:history="1">
+            <w:hyperlink r:id="rId144569d700e18ec12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38123947" name="name652969bc46b13a518" descr="719.jpg"/>
+                  <wp:docPr id="96498112" name="name417569d700e18ed0c" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId280169bc46b13a516" cstate="print"/>
+                          <a:blip r:embed="rId733969d700e18ed0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId341069bc46b13a665" w:history="1">
+            <w:hyperlink r:id="rId984169d700e18ee55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48043387" name="name103069bc46b13bddd" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="80406078" name="name561469d700e190893" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId924269bc46b13bdda" cstate="print"/>
+                    <a:blip r:embed="rId196369d700e190890" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433569bc46b13cdb5" w:history="1">
+      <w:hyperlink r:id="rId919069d700e19174d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595369bc46b13cf74" w:history="1">
+      <w:hyperlink r:id="rId966169d700e19198e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569bc46b13cfc8" w:history="1">
+      <w:hyperlink r:id="rId990569d700e1919f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781069bc46b13d067" w:history="1">
+      <w:hyperlink r:id="rId137669d700e191a8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544969bc46b13d102" w:history="1">
+      <w:hyperlink r:id="rId430869d700e191b37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846169bc46b13d17f" w:history="1">
+      <w:hyperlink r:id="rId148769d700e191bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355769bc46b13d1fb" w:history="1">
+      <w:hyperlink r:id="rId462169d700e191c34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292769bc46b13d2d6" w:history="1">
+      <w:hyperlink r:id="rId454469d700e191d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516069bc46b13d3ff" w:history="1">
+      <w:hyperlink r:id="rId895769d700e191e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790969bc46b13d59d" w:history="1">
+      <w:hyperlink r:id="rId292569d700e192001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716969bc46b13d61b" w:history="1">
+      <w:hyperlink r:id="rId530069d700e19207f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134969bc46b13d6bb" w:history="1">
+      <w:hyperlink r:id="rId323669d700e19211d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873569bc46b13d7c5" w:history="1">
+      <w:hyperlink r:id="rId741169d700e192229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793069bc46b13d919" w:history="1">
+      <w:hyperlink r:id="rId220869d700e19235f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650569bc46b13da3e" w:history="1">
+      <w:hyperlink r:id="rId289169d700e1924da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960969bc46b13dbb3" w:history="1">
+      <w:hyperlink r:id="rId234469d700e192663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28877388" name="name542369bc46b13dc5e" descr="eu_funding_250.png"/>
+            <wp:docPr id="60450549" name="name941869d700e19270c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId830969bc46b13dc5d" cstate="print"/>
+                    <a:blip r:embed="rId234169d700e19270b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14808652">
+  <w:abstractNum w:abstractNumId="53575966">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20288828">
+    <w:lvl w:ilvl="0" w:tplc="52487891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20288828" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52487891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14808651">
+  <w:abstractNum w:abstractNumId="53575965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63392971">
+    <w:lvl w:ilvl="0" w:tplc="30961687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14808651">
-    <w:abstractNumId w:val="14808651"/>
+  <w:num w:numId="53575965">
+    <w:abstractNumId w:val="53575965"/>
   </w:num>
-  <w:num w:numId="14808652">
-    <w:abstractNumId w:val="14808652"/>
+  <w:num w:numId="53575966">
+    <w:abstractNumId w:val="53575966"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId431200900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910445296" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId508169bc46b139efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId155469bc46b139f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId341069bc46b13a665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId433569bc46b13cdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId595369bc46b13cf74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId443569bc46b13cfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId781069bc46b13d067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId544969bc46b13d102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId846169bc46b13d17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId355769bc46b13d1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId292769bc46b13d2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId516069bc46b13d3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId790969bc46b13d59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId716969bc46b13d61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId134969bc46b13d6bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId873569bc46b13d7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId793069bc46b13d919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId650569bc46b13da3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId960969bc46b13dbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId280169bc46b13a516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280169bc46b13a516.jpg"/><Relationship Id="rId924269bc46b13bdda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId924269bc46b13bdda.jpg"/><Relationship Id="rId830969bc46b13dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830969bc46b13dc5d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152157518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202596809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId250069d700e18eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId144569d700e18ec12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId984169d700e18ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId919069d700e19174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId966169d700e19198e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId990569d700e1919f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId137669d700e191a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId430869d700e191b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId148769d700e191bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId462169d700e191c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId454469d700e191d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId895769d700e191e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId292569d700e192001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId530069d700e19207f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId323669d700e19211d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId741169d700e192229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId220869d700e19235f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId289169d700e1924da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId234469d700e192663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId733969d700e18ed0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733969d700e18ed0a.jpg"/><Relationship Id="rId196369d700e190890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId196369d700e190890.jpg"/><Relationship Id="rId234169d700e19270b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId234169d700e19270b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>