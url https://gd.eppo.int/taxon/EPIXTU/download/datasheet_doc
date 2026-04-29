--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250069d700e18eb9e" w:history="1">
+            <w:hyperlink r:id="rId732069f18ec450a3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144569d700e18ec12" w:history="1">
+            <w:hyperlink r:id="rId890269f18ec450aa6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96498112" name="name417569d700e18ed0c" descr="719.jpg"/>
+                  <wp:docPr id="70890898" name="name353569f18ec45126c" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId733969d700e18ed0a" cstate="print"/>
+                          <a:blip r:embed="rId174069f18ec45126a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId984169d700e18ee55" w:history="1">
+            <w:hyperlink r:id="rId447069f18ec45137f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80406078" name="name561469d700e190893" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="54075744" name="name667669f18ec452d17" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId196369d700e190890" cstate="print"/>
+                    <a:blip r:embed="rId235369f18ec452d14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919069d700e19174d" w:history="1">
+      <w:hyperlink r:id="rId356669f18ec453d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966169d700e19198e" w:history="1">
+      <w:hyperlink r:id="rId694369f18ec453ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990569d700e1919f1" w:history="1">
+      <w:hyperlink r:id="rId344169f18ec453f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137669d700e191a8e" w:history="1">
+      <w:hyperlink r:id="rId623069f18ec453ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430869d700e191b37" w:history="1">
+      <w:hyperlink r:id="rId484969f18ec454097" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148769d700e191bb6" w:history="1">
+      <w:hyperlink r:id="rId957869f18ec454113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462169d700e191c34" w:history="1">
+      <w:hyperlink r:id="rId791469f18ec45418f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454469d700e191d2d" w:history="1">
+      <w:hyperlink r:id="rId161969f18ec45426a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895769d700e191e5b" w:history="1">
+      <w:hyperlink r:id="rId263369f18ec454393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292569d700e192001" w:history="1">
+      <w:hyperlink r:id="rId691369f18ec454532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530069d700e19207f" w:history="1">
+      <w:hyperlink r:id="rId752069f18ec4545af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323669d700e19211d" w:history="1">
+      <w:hyperlink r:id="rId121669f18ec45464b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741169d700e192229" w:history="1">
+      <w:hyperlink r:id="rId993869f18ec454753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220869d700e19235f" w:history="1">
+      <w:hyperlink r:id="rId430869f18ec454888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289169d700e1924da" w:history="1">
+      <w:hyperlink r:id="rId811169f18ec4549a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234469d700e192663" w:history="1">
+      <w:hyperlink r:id="rId919969f18ec454b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60450549" name="name941869d700e19270c" descr="eu_funding_250.png"/>
+            <wp:docPr id="89979128" name="name959369f18ec454e06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId234169d700e19270b" cstate="print"/>
+                    <a:blip r:embed="rId750369f18ec454e05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53575966">
+  <w:abstractNum w:abstractNumId="33855563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52487891">
+    <w:lvl w:ilvl="0" w:tplc="13022384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52487891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13022384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53575965">
+  <w:abstractNum w:abstractNumId="33855562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30961687">
+    <w:lvl w:ilvl="0" w:tplc="84066807">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53575965">
-    <w:abstractNumId w:val="53575965"/>
+  <w:num w:numId="33855562">
+    <w:abstractNumId w:val="33855562"/>
   </w:num>
-  <w:num w:numId="53575966">
-    <w:abstractNumId w:val="53575966"/>
+  <w:num w:numId="33855563">
+    <w:abstractNumId w:val="33855563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152157518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId202596809" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId250069d700e18eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId144569d700e18ec12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId984169d700e18ee55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId919069d700e19174d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId966169d700e19198e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId990569d700e1919f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId137669d700e191a8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId430869d700e191b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId148769d700e191bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId462169d700e191c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId454469d700e191d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId895769d700e191e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId292569d700e192001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId530069d700e19207f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId323669d700e19211d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId741169d700e192229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId220869d700e19235f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId289169d700e1924da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId234469d700e192663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId733969d700e18ed0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId733969d700e18ed0a.jpg"/><Relationship Id="rId196369d700e190890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId196369d700e190890.jpg"/><Relationship Id="rId234169d700e19270b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId234169d700e19270b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875569712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783801712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId732069f18ec450a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId890269f18ec450aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId447069f18ec45137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId356669f18ec453d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId694369f18ec453ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId344169f18ec453f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId623069f18ec453ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId484969f18ec454097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId957869f18ec454113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId791469f18ec45418f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId161969f18ec45426a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId263369f18ec454393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId691369f18ec454532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId752069f18ec4545af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId121669f18ec45464b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId993869f18ec454753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId430869f18ec454888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId811169f18ec4549a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId919969f18ec454b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId174069f18ec45126a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId174069f18ec45126a.jpg"/><Relationship Id="rId235369f18ec452d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235369f18ec452d14.jpg"/><Relationship Id="rId750369f18ec454e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId750369f18ec454e05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>