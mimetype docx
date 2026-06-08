--- v9 (2026-04-29)
+++ v10 (2026-06-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732069f18ec450a3d" w:history="1">
+            <w:hyperlink r:id="rId27066a27112eabe8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890269f18ec450aa6" w:history="1">
+            <w:hyperlink r:id="rId60736a27112eabf0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70890898" name="name353569f18ec45126c" descr="719.jpg"/>
+                  <wp:docPr id="39675500" name="name73906a27112eac434" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId174069f18ec45126a" cstate="print"/>
+                          <a:blip r:embed="rId49266a27112eac432" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId447069f18ec45137f" w:history="1">
+            <w:hyperlink r:id="rId63086a27112eac553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54075744" name="name667669f18ec452d17" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="20279961" name="name20036a27112eadc97" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId235369f18ec452d14" cstate="print"/>
+                    <a:blip r:embed="rId13686a27112eadc93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356669f18ec453d35" w:history="1">
+      <w:hyperlink r:id="rId64716a27112eaec26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694369f18ec453ef2" w:history="1">
+      <w:hyperlink r:id="rId78966a27112eaee2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344169f18ec453f46" w:history="1">
+      <w:hyperlink r:id="rId42616a27112eaee82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623069f18ec453ff8" w:history="1">
+      <w:hyperlink r:id="rId38816a27112eaef22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484969f18ec454097" w:history="1">
+      <w:hyperlink r:id="rId39446a27112eaefe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957869f18ec454113" w:history="1">
+      <w:hyperlink r:id="rId28106a27112eaf063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791469f18ec45418f" w:history="1">
+      <w:hyperlink r:id="rId15556a27112eaf0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161969f18ec45426a" w:history="1">
+      <w:hyperlink r:id="rId10446a27112eaf1e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263369f18ec454393" w:history="1">
+      <w:hyperlink r:id="rId46816a27112eaf33f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId691369f18ec454532" w:history="1">
+      <w:hyperlink r:id="rId99896a27112eaf535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752069f18ec4545af" w:history="1">
+      <w:hyperlink r:id="rId90426a27112eaf5b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121669f18ec45464b" w:history="1">
+      <w:hyperlink r:id="rId94636a27112eaf6ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993869f18ec454753" w:history="1">
+      <w:hyperlink r:id="rId22396a27112eaf7c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430869f18ec454888" w:history="1">
+      <w:hyperlink r:id="rId73646a27112eaf932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811169f18ec4549a5" w:history="1">
+      <w:hyperlink r:id="rId12666a27112eafa55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919969f18ec454b15" w:history="1">
+      <w:hyperlink r:id="rId86076a27112eafc1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89979128" name="name959369f18ec454e06" descr="eu_funding_250.png"/>
+            <wp:docPr id="13219541" name="name61556a27112eafd01" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId750369f18ec454e05" cstate="print"/>
+                    <a:blip r:embed="rId58676a27112eafcff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33855563">
+  <w:abstractNum w:abstractNumId="16027929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13022384">
+    <w:lvl w:ilvl="0" w:tplc="78998890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13022384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78998890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33855562">
+  <w:abstractNum w:abstractNumId="16027928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84066807">
+    <w:lvl w:ilvl="0" w:tplc="38845223">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33855562">
-    <w:abstractNumId w:val="33855562"/>
+  <w:num w:numId="16027928">
+    <w:abstractNumId w:val="16027928"/>
   </w:num>
-  <w:num w:numId="33855563">
-    <w:abstractNumId w:val="33855563"/>
+  <w:num w:numId="16027929">
+    <w:abstractNumId w:val="16027929"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875569712" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783801712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId732069f18ec450a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId890269f18ec450aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId447069f18ec45137f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId356669f18ec453d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId694369f18ec453ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId344169f18ec453f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId623069f18ec453ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId484969f18ec454097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId957869f18ec454113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId791469f18ec45418f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId161969f18ec45426a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId263369f18ec454393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId691369f18ec454532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId752069f18ec4545af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId121669f18ec45464b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId993869f18ec454753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId430869f18ec454888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId811169f18ec4549a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId919969f18ec454b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId174069f18ec45126a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId174069f18ec45126a.jpg"/><Relationship Id="rId235369f18ec452d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235369f18ec452d14.jpg"/><Relationship Id="rId750369f18ec454e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId750369f18ec454e05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId967860706" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476073360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27066a27112eabe8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId60736a27112eabf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId63086a27112eac553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId64716a27112eaec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78966a27112eaee2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId42616a27112eaee82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId38816a27112eaef22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId39446a27112eaefe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId28106a27112eaf063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId15556a27112eaf0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId10446a27112eaf1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId46816a27112eaf33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId99896a27112eaf535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId90426a27112eaf5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId94636a27112eaf6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId22396a27112eaf7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId73646a27112eaf932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId12666a27112eafa55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86076a27112eafc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId49266a27112eac432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49266a27112eac432.jpg"/><Relationship Id="rId13686a27112eadc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13686a27112eadc93.jpg"/><Relationship Id="rId58676a27112eafcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58676a27112eafcff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>