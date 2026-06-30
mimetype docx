--- v10 (2026-06-08)
+++ v11 (2026-06-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27066a27112eabe8c" w:history="1">
+            <w:hyperlink r:id="rId32976a4328ca08b63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60736a27112eabf0b" w:history="1">
+            <w:hyperlink r:id="rId31286a4328ca08bcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39675500" name="name73906a27112eac434" descr="719.jpg"/>
+                  <wp:docPr id="45281995" name="name58136a4328ca0916f" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49266a27112eac432" cstate="print"/>
+                          <a:blip r:embed="rId43536a4328ca0916d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63086a27112eac553" w:history="1">
+            <w:hyperlink r:id="rId80596a4328ca0929c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20279961" name="name20036a27112eadc97" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="13802868" name="name47216a4328ca0aa74" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13686a27112eadc93" cstate="print"/>
+                    <a:blip r:embed="rId27016a4328ca0aa72" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64716a27112eaec26" w:history="1">
+      <w:hyperlink r:id="rId46986a4328ca0b937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78966a27112eaee2c" w:history="1">
+      <w:hyperlink r:id="rId56696a4328ca0baeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a27112eaee82" w:history="1">
+      <w:hyperlink r:id="rId55246a4328ca0bb3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38816a27112eaef22" w:history="1">
+      <w:hyperlink r:id="rId66386a4328ca0bbed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446a27112eaefe2" w:history="1">
+      <w:hyperlink r:id="rId99466a4328ca0bc88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28106a27112eaf063" w:history="1">
+      <w:hyperlink r:id="rId48276a4328ca0bd03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15556a27112eaf0e0" w:history="1">
+      <w:hyperlink r:id="rId48676a4328ca0bd7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10446a27112eaf1e4" w:history="1">
+      <w:hyperlink r:id="rId17926a4328ca0be58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46816a27112eaf33f" w:history="1">
+      <w:hyperlink r:id="rId26096a4328ca0bf82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99896a27112eaf535" w:history="1">
+      <w:hyperlink r:id="rId61046a4328ca0c11d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90426a27112eaf5b7" w:history="1">
+      <w:hyperlink r:id="rId21236a4328ca0c19a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94636a27112eaf6ab" w:history="1">
+      <w:hyperlink r:id="rId27636a4328ca0c236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22396a27112eaf7c2" w:history="1">
+      <w:hyperlink r:id="rId27316a4328ca0c340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73646a27112eaf932" w:history="1">
+      <w:hyperlink r:id="rId52906a4328ca0c4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12666a27112eafa55" w:history="1">
+      <w:hyperlink r:id="rId49566a4328ca0c5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86076a27112eafc1e" w:history="1">
+      <w:hyperlink r:id="rId62136a4328ca0c76a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13219541" name="name61556a27112eafd01" descr="eu_funding_250.png"/>
+            <wp:docPr id="92373050" name="name84116a4328ca0c80a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58676a27112eafcff" cstate="print"/>
+                    <a:blip r:embed="rId63476a4328ca0c808" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16027929">
+  <w:abstractNum w:abstractNumId="86323453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78998890">
+    <w:lvl w:ilvl="0" w:tplc="17867822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78998890" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17867822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16027928">
+  <w:abstractNum w:abstractNumId="86323452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38845223">
+    <w:lvl w:ilvl="0" w:tplc="15683566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16027928">
-    <w:abstractNumId w:val="16027928"/>
+  <w:num w:numId="86323452">
+    <w:abstractNumId w:val="86323452"/>
   </w:num>
-  <w:num w:numId="16027929">
-    <w:abstractNumId w:val="16027929"/>
+  <w:num w:numId="86323453">
+    <w:abstractNumId w:val="86323453"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId967860706" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476073360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27066a27112eabe8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId60736a27112eabf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId63086a27112eac553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId64716a27112eaec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78966a27112eaee2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId42616a27112eaee82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId38816a27112eaef22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId39446a27112eaefe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId28106a27112eaf063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId15556a27112eaf0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId10446a27112eaf1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId46816a27112eaf33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId99896a27112eaf535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId90426a27112eaf5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId94636a27112eaf6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId22396a27112eaf7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId73646a27112eaf932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId12666a27112eafa55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86076a27112eafc1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId49266a27112eac432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49266a27112eac432.jpg"/><Relationship Id="rId13686a27112eadc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13686a27112eadc93.jpg"/><Relationship Id="rId58676a27112eafcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58676a27112eafcff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327548570" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420593250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32976a4328ca08b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId31286a4328ca08bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId80596a4328ca0929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId46986a4328ca0b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId56696a4328ca0baeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId55246a4328ca0bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId66386a4328ca0bbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId99466a4328ca0bc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId48276a4328ca0bd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48676a4328ca0bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId17926a4328ca0be58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId26096a4328ca0bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId61046a4328ca0c11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId21236a4328ca0c19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId27636a4328ca0c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27316a4328ca0c340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId52906a4328ca0c4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId49566a4328ca0c5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62136a4328ca0c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId43536a4328ca0916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43536a4328ca0916d.jpg"/><Relationship Id="rId27016a4328ca0aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27016a4328ca0aa72.jpg"/><Relationship Id="rId63476a4328ca0c808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63476a4328ca0c808.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>