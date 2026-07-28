--- v11 (2026-06-30)
+++ v12 (2026-07-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32976a4328ca08b63" w:history="1">
+            <w:hyperlink r:id="rId51596a68585c170d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31286a4328ca08bcc" w:history="1">
+            <w:hyperlink r:id="rId38806a68585c17143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45281995" name="name58136a4328ca0916f" descr="719.jpg"/>
+                  <wp:docPr id="9087716" name="name16996a68585c1727e" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43536a4328ca0916d" cstate="print"/>
+                          <a:blip r:embed="rId10866a68585c1727d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80596a4328ca0929c" w:history="1">
+            <w:hyperlink r:id="rId93176a68585c173ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13802868" name="name47216a4328ca0aa74" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="82902610" name="name57886a68585c190e2" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27016a4328ca0aa72" cstate="print"/>
+                    <a:blip r:embed="rId72816a68585c190dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46986a4328ca0b937" w:history="1">
+      <w:hyperlink r:id="rId97426a68585c1a048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56696a4328ca0baeb" w:history="1">
+      <w:hyperlink r:id="rId78466a68585c1a204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55246a4328ca0bb3e" w:history="1">
+      <w:hyperlink r:id="rId26016a68585c1a257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66386a4328ca0bbed" w:history="1">
+      <w:hyperlink r:id="rId49846a68585c1a2f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99466a4328ca0bc88" w:history="1">
+      <w:hyperlink r:id="rId87576a68585c1a38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48276a4328ca0bd03" w:history="1">
+      <w:hyperlink r:id="rId18956a68585c1a40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48676a4328ca0bd7f" w:history="1">
+      <w:hyperlink r:id="rId99486a68585c1a486" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17926a4328ca0be58" w:history="1">
+      <w:hyperlink r:id="rId47586a68585c1a562" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26096a4328ca0bf82" w:history="1">
+      <w:hyperlink r:id="rId13026a68585c1a6a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61046a4328ca0c11d" w:history="1">
+      <w:hyperlink r:id="rId98566a68585c1a83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21236a4328ca0c19a" w:history="1">
+      <w:hyperlink r:id="rId87106a68585c1a8b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27636a4328ca0c236" w:history="1">
+      <w:hyperlink r:id="rId65576a68585c1a957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27316a4328ca0c340" w:history="1">
+      <w:hyperlink r:id="rId39096a68585c1aa63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52906a4328ca0c4d5" w:history="1">
+      <w:hyperlink r:id="rId11846a68585c1abc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a4328ca0c5f6" w:history="1">
+      <w:hyperlink r:id="rId61436a68585c1ace1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62136a4328ca0c76a" w:history="1">
+      <w:hyperlink r:id="rId67046a68585c1ae57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92373050" name="name84116a4328ca0c80a" descr="eu_funding_250.png"/>
+            <wp:docPr id="44446732" name="name51846a68585c1aedc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63476a4328ca0c808" cstate="print"/>
+                    <a:blip r:embed="rId71976a68585c1aedb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86323453">
+  <w:abstractNum w:abstractNumId="49345288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17867822">
+    <w:lvl w:ilvl="0" w:tplc="90458128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17867822" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90458128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86323452">
+  <w:abstractNum w:abstractNumId="49345287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15683566">
+    <w:lvl w:ilvl="0" w:tplc="93818809">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86323452">
-    <w:abstractNumId w:val="86323452"/>
+  <w:num w:numId="49345287">
+    <w:abstractNumId w:val="49345287"/>
   </w:num>
-  <w:num w:numId="86323453">
-    <w:abstractNumId w:val="86323453"/>
+  <w:num w:numId="49345288">
+    <w:abstractNumId w:val="49345288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327548570" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420593250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32976a4328ca08b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId31286a4328ca08bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId80596a4328ca0929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId46986a4328ca0b937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId56696a4328ca0baeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId55246a4328ca0bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId66386a4328ca0bbed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId99466a4328ca0bc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId48276a4328ca0bd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48676a4328ca0bd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId17926a4328ca0be58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId26096a4328ca0bf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId61046a4328ca0c11d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId21236a4328ca0c19a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId27636a4328ca0c236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27316a4328ca0c340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId52906a4328ca0c4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId49566a4328ca0c5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62136a4328ca0c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId43536a4328ca0916d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43536a4328ca0916d.jpg"/><Relationship Id="rId27016a4328ca0aa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27016a4328ca0aa72.jpg"/><Relationship Id="rId63476a4328ca0c808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63476a4328ca0c808.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185138852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372463340" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51596a68585c170d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId38806a68585c17143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId93176a68585c173ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId97426a68585c1a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78466a68585c1a204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId26016a68585c1a257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49846a68585c1a2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId87576a68585c1a38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId18956a68585c1a40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId99486a68585c1a486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId47586a68585c1a562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId13026a68585c1a6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId98566a68585c1a83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId87106a68585c1a8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId65576a68585c1a957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId39096a68585c1aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId11846a68585c1abc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId61436a68585c1ace1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67046a68585c1ae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId10866a68585c1727d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10866a68585c1727d.jpg"/><Relationship Id="rId72816a68585c190dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72816a68585c190dd.jpg"/><Relationship Id="rId71976a68585c1aedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71976a68585c1aedb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>