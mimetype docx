--- v12 (2026-07-28)
+++ v13 (2026-08-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> tuber flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51596a68585c170d6" w:history="1">
+            <w:hyperlink r:id="rId24656a9471eb10fcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38806a68585c17143" w:history="1">
+            <w:hyperlink r:id="rId49456a9471eb11035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXTU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9087716" name="name16996a68585c1727e" descr="719.jpg"/>
+                  <wp:docPr id="8963231" name="name16596a9471eb11856" descr="719.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="719.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10866a68585c1727d" cstate="print"/>
+                          <a:blip r:embed="rId68026a9471eb11855" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93176a68585c173ba" w:history="1">
+            <w:hyperlink r:id="rId52426a9471eb11991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2237,63 +2237,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1967). The species is also reported in Costa Rica and Ecuador.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82902610" name="name57886a68585c190e2" descr="EPIXTU_distribution_map.jpg"/>
+            <wp:docPr id="7192611" name="name12366a9471eb1339d" descr="EPIXTU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXTU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72816a68585c190dd" cstate="print"/>
+                    <a:blip r:embed="rId76926a9471eb13399" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4263,51 +4263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97426a68585c1a048" w:history="1">
+      <w:hyperlink r:id="rId89146a9471eb14281" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4536,101 +4536,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78466a68585c1a204" w:history="1">
+      <w:hyperlink r:id="rId18946a9471eb14437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26016a68585c1a257" w:history="1">
+      <w:hyperlink r:id="rId72126a9471eb14489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4685,51 +4685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846a68585c1a2f3" w:history="1">
+      <w:hyperlink r:id="rId37426a9471eb14524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4784,51 +4784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a68585c1a38e" w:history="1">
+      <w:hyperlink r:id="rId17586a9471eb145bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4863,51 +4863,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a68585c1a40a" w:history="1">
+      <w:hyperlink r:id="rId97686a9471eb14638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99486a68585c1a486" w:history="1">
+      <w:hyperlink r:id="rId75066a9471eb146b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5077,51 +5077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47586a68585c1a562" w:history="1">
+      <w:hyperlink r:id="rId75256a9471eb1479f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5265,51 +5265,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13026a68585c1a6a4" w:history="1">
+      <w:hyperlink r:id="rId75186a9471eb148ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98566a68585c1a83c" w:history="1">
+      <w:hyperlink r:id="rId29386a9471eb14a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5597,51 +5597,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87106a68585c1a8b9" w:history="1">
+      <w:hyperlink r:id="rId88606a9471eb14ae6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65576a68585c1a957" w:history="1">
+      <w:hyperlink r:id="rId28016a9471eb14b84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5864,51 +5864,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39096a68585c1aa63" w:history="1">
+      <w:hyperlink r:id="rId76686a9471eb14c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6059,51 +6059,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11846a68585c1abc0" w:history="1">
+      <w:hyperlink r:id="rId46666a9471eb14dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6236,51 +6236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a68585c1ace1" w:history="1">
+      <w:hyperlink r:id="rId31316a9471eb14ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6471,99 +6471,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 671-676. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046a68585c1ae57" w:history="1">
+      <w:hyperlink r:id="rId44036a9471eb1506b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44446732" name="name51846a68585c1aedc" descr="eu_funding_250.png"/>
+            <wp:docPr id="68731942" name="name68506a9471eb1510f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71976a68585c1aedb" cstate="print"/>
+                    <a:blip r:embed="rId19356a9471eb1510e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -6662,137 +6662,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49345288">
+  <w:abstractNum w:abstractNumId="75563260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90458128">
+    <w:lvl w:ilvl="0" w:tplc="63510891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90458128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63510891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49345287">
+  <w:abstractNum w:abstractNumId="75563259">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93818809">
+    <w:lvl w:ilvl="0" w:tplc="91945786">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,55 +7544,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49345287">
-    <w:abstractNumId w:val="49345287"/>
+  <w:num w:numId="75563259">
+    <w:abstractNumId w:val="75563259"/>
   </w:num>
-  <w:num w:numId="49345288">
-    <w:abstractNumId w:val="49345288"/>
+  <w:num w:numId="75563260">
+    <w:abstractNumId w:val="75563260"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19142,51 +19142,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185138852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId372463340" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51596a68585c170d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId38806a68585c17143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId93176a68585c173ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId97426a68585c1a048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78466a68585c1a204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId26016a68585c1a257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId49846a68585c1a2f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId87576a68585c1a38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId18956a68585c1a40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId99486a68585c1a486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId47586a68585c1a562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId13026a68585c1a6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId98566a68585c1a83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId87106a68585c1a8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId65576a68585c1a957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId39096a68585c1aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId11846a68585c1abc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId61436a68585c1ace1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67046a68585c1ae57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId10866a68585c1727d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10866a68585c1727d.jpg"/><Relationship Id="rId72816a68585c190dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72816a68585c190dd.jpg"/><Relationship Id="rId71976a68585c1aedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71976a68585c1aedb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191913375" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743256265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24656a9471eb10fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/" TargetMode="External"/><Relationship Id="rId49456a9471eb11035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/categorization" TargetMode="External"/><Relationship Id="rId52426a9471eb11991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXTU/photos" TargetMode="External"/><Relationship Id="rId89146a9471eb14281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId18946a9471eb14437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId72126a9471eb14489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId37426a9471eb14524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId17586a9471eb145bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId97686a9471eb14638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId75066a9471eb146b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId75256a9471eb1479f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId75186a9471eb148ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId29386a9471eb14a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId88606a9471eb14ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId28016a9471eb14b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId76686a9471eb14c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId46666a9471eb14dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId31316a9471eb14ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44036a9471eb1506b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1989.tb01158.x" TargetMode="External"/><Relationship Id="rId68026a9471eb11855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68026a9471eb11855.jpg"/><Relationship Id="rId76926a9471eb13399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a9471eb13399.jpg"/><Relationship Id="rId19356a9471eb1510e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19356a9471eb1510e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>