--- v14 (2026-09-13)
+++ v15 (2026-10-06)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28486aa69e46a1194" w:history="1">
+            <w:hyperlink r:id="rId35796ac447e523674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37306aa69e46a11ff" w:history="1">
+            <w:hyperlink r:id="rId90566ac447e5236e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61873098" name="name46606aa69e46a1875" descr="11155.jpg"/>
+                  <wp:docPr id="79569851" name="name36146ac447e5254f2" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69946aa69e46a1874" cstate="print"/>
+                          <a:blip r:embed="rId80626ac447e5254ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84206aa69e46a194f" w:history="1">
+            <w:hyperlink r:id="rId29226ac447e525762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17389714" name="name40196aa69e46a26fc" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="34125153" name="name78596ac447e528f8f" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13396aa69e46a26f9" cstate="print"/>
+                    <a:blip r:embed="rId52996ac447e528f8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396aa69e46a39fd" w:history="1">
+      <w:hyperlink r:id="rId32476ac447e52b190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58556aa69e46a3a5e" w:history="1">
+      <w:hyperlink r:id="rId36556ac447e52b20f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17716aa69e46a3ae8" w:history="1">
+      <w:hyperlink r:id="rId77376ac447e52b29f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296aa69e46a3b81" w:history="1">
+      <w:hyperlink r:id="rId54486ac447e52b33d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13966aa69e46a3c20" w:history="1">
+      <w:hyperlink r:id="rId52746ac447e52b3e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21676aa69e46a3c9e" w:history="1">
+      <w:hyperlink r:id="rId21356ac447e52b479" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27206aa69e46a3d1c" w:history="1">
+      <w:hyperlink r:id="rId72136ac447e52b505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25996aa69e46a3f8e" w:history="1">
+      <w:hyperlink r:id="rId50066ac447e52b79d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99146aa69e46a424b" w:history="1">
+      <w:hyperlink r:id="rId33066ac447e52ba8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116aa69e46a42dc" w:history="1">
+      <w:hyperlink r:id="rId17846ac447e52bb29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40616aa69e46a48fd" w:history="1">
+      <w:hyperlink r:id="rId54186ac447e52bdb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49755821" name="name84476aa69e46a49bf" descr="eu_funding_250.png"/>
+            <wp:docPr id="73580652" name="name30756ac447e52bea7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28816aa69e46a49be" cstate="print"/>
+                    <a:blip r:embed="rId61756ac447e52bea6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55549641">
+  <w:abstractNum w:abstractNumId="44947693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72561767">
+    <w:lvl w:ilvl="0" w:tplc="20331963">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72561767" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20331963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55549640">
+  <w:abstractNum w:abstractNumId="44947692">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83307448">
+    <w:lvl w:ilvl="0" w:tplc="93267803">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55549640">
-    <w:abstractNumId w:val="55549640"/>
+  <w:num w:numId="44947692">
+    <w:abstractNumId w:val="44947692"/>
   </w:num>
-  <w:num w:numId="55549641">
-    <w:abstractNumId w:val="55549641"/>
+  <w:num w:numId="44947693">
+    <w:abstractNumId w:val="44947693"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401371523" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId522127522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28486aa69e46a1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId37306aa69e46a11ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId84206aa69e46a194f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId26396aa69e46a39fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId58556aa69e46a3a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17716aa69e46a3ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId38296aa69e46a3b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId13966aa69e46a3c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId21676aa69e46a3c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId27206aa69e46a3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId25996aa69e46a3f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId99146aa69e46a424b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId88116aa69e46a42dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId40616aa69e46a48fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69946aa69e46a1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69946aa69e46a1874.jpg"/><Relationship Id="rId13396aa69e46a26f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13396aa69e46a26f9.jpg"/><Relationship Id="rId28816aa69e46a49be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28816aa69e46a49be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId353048945" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739409989" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35796ac447e523674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId90566ac447e5236e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId29226ac447e525762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId32476ac447e52b190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId36556ac447e52b20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77376ac447e52b29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId54486ac447e52b33d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId52746ac447e52b3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId21356ac447e52b479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId72136ac447e52b505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId50066ac447e52b79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId33066ac447e52ba8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId17846ac447e52bb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId54186ac447e52bdb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80626ac447e5254ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80626ac447e5254ef.jpg"/><Relationship Id="rId52996ac447e528f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52996ac447e528f8c.jpg"/><Relationship Id="rId61756ac447e52bea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61756ac447e52bea6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>