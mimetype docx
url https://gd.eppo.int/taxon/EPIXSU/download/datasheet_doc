--- v5 (2026-03-10)
+++ v6 (2026-04-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883969afde412fb44" w:history="1">
+            <w:hyperlink r:id="rId978569cdf7c339ce4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331569afde412fbb1" w:history="1">
+            <w:hyperlink r:id="rId154369cdf7c339d4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1031052" name="name673469afde4130279" descr="11155.jpg"/>
+                  <wp:docPr id="23153691" name="name414269cdf7c33a4b4" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId465069afde4130276" cstate="print"/>
+                          <a:blip r:embed="rId660469cdf7c33a4b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId920269afde41303b7" w:history="1">
+            <w:hyperlink r:id="rId889769cdf7c33a60b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79342237" name="name206069afde4131472" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="75600244" name="name838469cdf7c33bc3f" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId993369afde413146e" cstate="print"/>
+                    <a:blip r:embed="rId160669cdf7c33bc3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160069afde413285c" w:history="1">
+      <w:hyperlink r:id="rId637169cdf7c33d036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553069afde41328c1" w:history="1">
+      <w:hyperlink r:id="rId169269cdf7c33d09b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId647469afde413293f" w:history="1">
+      <w:hyperlink r:id="rId134669cdf7c33d11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228769afde41329d0" w:history="1">
+      <w:hyperlink r:id="rId208869cdf7c33d1b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552269afde4132a6b" w:history="1">
+      <w:hyperlink r:id="rId979569cdf7c33d259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102369afde4132ae6" w:history="1">
+      <w:hyperlink r:id="rId767969cdf7c33d2d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210069afde4132b6f" w:history="1">
+      <w:hyperlink r:id="rId974069cdf7c33d356" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309369afde4132dfd" w:history="1">
+      <w:hyperlink r:id="rId560169cdf7c33d5bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753669afde41330b5" w:history="1">
+      <w:hyperlink r:id="rId678069cdf7c33d88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559169afde4133145" w:history="1">
+      <w:hyperlink r:id="rId403869cdf7c33d922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510569afde41333c8" w:history="1">
+      <w:hyperlink r:id="rId484869cdf7c33db9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82586239" name="name744269afde4133482" descr="eu_funding_250.png"/>
+            <wp:docPr id="8475643" name="name520769cdf7c33dc40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId885969afde4133480" cstate="print"/>
+                    <a:blip r:embed="rId270769cdf7c33dc3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66401064">
+  <w:abstractNum w:abstractNumId="42331263">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27960715">
+    <w:lvl w:ilvl="0" w:tplc="25558332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27960715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25558332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66401063">
+  <w:abstractNum w:abstractNumId="42331262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72023627">
+    <w:lvl w:ilvl="0" w:tplc="40819284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66401063">
-    <w:abstractNumId w:val="66401063"/>
+  <w:num w:numId="42331262">
+    <w:abstractNumId w:val="42331262"/>
   </w:num>
-  <w:num w:numId="66401064">
-    <w:abstractNumId w:val="66401064"/>
+  <w:num w:numId="42331263">
+    <w:abstractNumId w:val="42331263"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668298225" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977778694" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId883969afde412fb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId331569afde412fbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId920269afde41303b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId160069afde413285c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId553069afde41328c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId647469afde413293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId228769afde41329d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId552269afde4132a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId102369afde4132ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId210069afde4132b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId309369afde4132dfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId753669afde41330b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId559169afde4133145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId510569afde41333c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId465069afde4130276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId465069afde4130276.jpg"/><Relationship Id="rId993369afde413146e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993369afde413146e.jpg"/><Relationship Id="rId885969afde4133480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId885969afde4133480.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312226884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496929638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId978569cdf7c339ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId154369cdf7c339d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId889769cdf7c33a60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId637169cdf7c33d036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId169269cdf7c33d09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId134669cdf7c33d11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId208869cdf7c33d1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId979569cdf7c33d259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId767969cdf7c33d2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId974069cdf7c33d356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId560169cdf7c33d5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId678069cdf7c33d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId403869cdf7c33d922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId484869cdf7c33db9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId660469cdf7c33a4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId660469cdf7c33a4b3.jpg"/><Relationship Id="rId160669cdf7c33bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160669cdf7c33bc3b.jpg"/><Relationship Id="rId270769cdf7c33dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270769cdf7c33dc3f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>