--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978569cdf7c339ce4" w:history="1">
+            <w:hyperlink r:id="rId846169e8c5db4168d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154369cdf7c339d4f" w:history="1">
+            <w:hyperlink r:id="rId713869e8c5db4170b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23153691" name="name414269cdf7c33a4b4" descr="11155.jpg"/>
+                  <wp:docPr id="18805639" name="name615369e8c5db41b93" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId660469cdf7c33a4b3" cstate="print"/>
+                          <a:blip r:embed="rId184569e8c5db41b91" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId889769cdf7c33a60b" w:history="1">
+            <w:hyperlink r:id="rId857669e8c5db41cbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75600244" name="name838469cdf7c33bc3f" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="22930140" name="name898369e8c5db42f20" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160669cdf7c33bc3b" cstate="print"/>
+                    <a:blip r:embed="rId231369e8c5db42f1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId637169cdf7c33d036" w:history="1">
+      <w:hyperlink r:id="rId185769e8c5db4427e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269cdf7c33d09b" w:history="1">
+      <w:hyperlink r:id="rId566269e8c5db442e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134669cdf7c33d11c" w:history="1">
+      <w:hyperlink r:id="rId781469e8c5db4435f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208869cdf7c33d1b7" w:history="1">
+      <w:hyperlink r:id="rId202769e8c5db443ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979569cdf7c33d259" w:history="1">
+      <w:hyperlink r:id="rId101469e8c5db44488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767969cdf7c33d2d6" w:history="1">
+      <w:hyperlink r:id="rId135669e8c5db44502" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974069cdf7c33d356" w:history="1">
+      <w:hyperlink r:id="rId204069e8c5db4457d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560169cdf7c33d5bf" w:history="1">
+      <w:hyperlink r:id="rId529969e8c5db44801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678069cdf7c33d88d" w:history="1">
+      <w:hyperlink r:id="rId643669e8c5db44aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403869cdf7c33d922" w:history="1">
+      <w:hyperlink r:id="rId670569e8c5db44b37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484869cdf7c33db9d" w:history="1">
+      <w:hyperlink r:id="rId892569e8c5db44db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8475643" name="name520769cdf7c33dc40" descr="eu_funding_250.png"/>
+            <wp:docPr id="83609247" name="name399669e8c5db44e88" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId270769cdf7c33dc3f" cstate="print"/>
+                    <a:blip r:embed="rId404269e8c5db44e86" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42331263">
+  <w:abstractNum w:abstractNumId="97353939">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25558332">
+    <w:lvl w:ilvl="0" w:tplc="47356108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25558332" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47356108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42331262">
+  <w:abstractNum w:abstractNumId="97353938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40819284">
+    <w:lvl w:ilvl="0" w:tplc="64443413">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42331262">
-    <w:abstractNumId w:val="42331262"/>
+  <w:num w:numId="97353938">
+    <w:abstractNumId w:val="97353938"/>
   </w:num>
-  <w:num w:numId="42331263">
-    <w:abstractNumId w:val="42331263"/>
+  <w:num w:numId="97353939">
+    <w:abstractNumId w:val="97353939"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312226884" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId496929638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId978569cdf7c339ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId154369cdf7c339d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId889769cdf7c33a60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId637169cdf7c33d036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId169269cdf7c33d09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId134669cdf7c33d11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId208869cdf7c33d1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId979569cdf7c33d259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId767969cdf7c33d2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId974069cdf7c33d356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId560169cdf7c33d5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId678069cdf7c33d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId403869cdf7c33d922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId484869cdf7c33db9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId660469cdf7c33a4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId660469cdf7c33a4b3.jpg"/><Relationship Id="rId160669cdf7c33bc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId160669cdf7c33bc3b.jpg"/><Relationship Id="rId270769cdf7c33dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270769cdf7c33dc3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522240773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828987856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId846169e8c5db4168d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId713869e8c5db4170b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId857669e8c5db41cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId185769e8c5db4427e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId566269e8c5db442e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId781469e8c5db4435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId202769e8c5db443ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId101469e8c5db44488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId135669e8c5db44502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId204069e8c5db4457d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId529969e8c5db44801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId643669e8c5db44aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId670569e8c5db44b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId892569e8c5db44db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId184569e8c5db41b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184569e8c5db41b91.jpg"/><Relationship Id="rId231369e8c5db42f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231369e8c5db42f1d.jpg"/><Relationship Id="rId404269e8c5db44e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404269e8c5db44e86.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>