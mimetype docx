--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846169e8c5db4168d" w:history="1">
+            <w:hyperlink r:id="rId56916a03efbc5eab9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713869e8c5db4170b" w:history="1">
+            <w:hyperlink r:id="rId72606a03efbc5eb26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18805639" name="name615369e8c5db41b93" descr="11155.jpg"/>
+                  <wp:docPr id="33331828" name="name93586a03efbc5f256" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId184569e8c5db41b91" cstate="print"/>
+                          <a:blip r:embed="rId96666a03efbc5f254" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId857669e8c5db41cbf" w:history="1">
+            <w:hyperlink r:id="rId75136a03efbc5f3b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22930140" name="name898369e8c5db42f20" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="47630689" name="name86216a03efbc60345" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId231369e8c5db42f1d" cstate="print"/>
+                    <a:blip r:embed="rId98566a03efbc60342" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185769e8c5db4427e" w:history="1">
+      <w:hyperlink r:id="rId96206a03efbc616c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566269e8c5db442e1" w:history="1">
+      <w:hyperlink r:id="rId70346a03efbc6172b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781469e8c5db4435f" w:history="1">
+      <w:hyperlink r:id="rId77316a03efbc617b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202769e8c5db443ee" w:history="1">
+      <w:hyperlink r:id="rId33046a03efbc6184b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101469e8c5db44488" w:history="1">
+      <w:hyperlink r:id="rId61536a03efbc618e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135669e8c5db44502" w:history="1">
+      <w:hyperlink r:id="rId55116a03efbc61963" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204069e8c5db4457d" w:history="1">
+      <w:hyperlink r:id="rId77706a03efbc619e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529969e8c5db44801" w:history="1">
+      <w:hyperlink r:id="rId78776a03efbc61c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643669e8c5db44aa8" w:history="1">
+      <w:hyperlink r:id="rId71746a03efbc61f1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670569e8c5db44b37" w:history="1">
+      <w:hyperlink r:id="rId29326a03efbc61fad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892569e8c5db44db5" w:history="1">
+      <w:hyperlink r:id="rId35386a03efbc6221f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83609247" name="name399669e8c5db44e88" descr="eu_funding_250.png"/>
+            <wp:docPr id="32353841" name="name94646a03efbc622e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId404269e8c5db44e86" cstate="print"/>
+                    <a:blip r:embed="rId37356a03efbc622de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97353939">
+  <w:abstractNum w:abstractNumId="95363504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47356108">
+    <w:lvl w:ilvl="0" w:tplc="16349029">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47356108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16349029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97353938">
+  <w:abstractNum w:abstractNumId="95363503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64443413">
+    <w:lvl w:ilvl="0" w:tplc="41209268">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97353938">
-    <w:abstractNumId w:val="97353938"/>
+  <w:num w:numId="95363503">
+    <w:abstractNumId w:val="95363503"/>
   </w:num>
-  <w:num w:numId="97353939">
-    <w:abstractNumId w:val="97353939"/>
+  <w:num w:numId="95363504">
+    <w:abstractNumId w:val="95363504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522240773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId828987856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId846169e8c5db4168d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId713869e8c5db4170b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId857669e8c5db41cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId185769e8c5db4427e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId566269e8c5db442e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId781469e8c5db4435f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId202769e8c5db443ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId101469e8c5db44488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId135669e8c5db44502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId204069e8c5db4457d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId529969e8c5db44801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId643669e8c5db44aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId670569e8c5db44b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId892569e8c5db44db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId184569e8c5db41b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId184569e8c5db41b91.jpg"/><Relationship Id="rId231369e8c5db42f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231369e8c5db42f1d.jpg"/><Relationship Id="rId404269e8c5db44e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404269e8c5db44e86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518020785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546811915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56916a03efbc5eab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId72606a03efbc5eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId75136a03efbc5f3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId96206a03efbc616c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId70346a03efbc6172b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77316a03efbc617b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId33046a03efbc6184b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId61536a03efbc618e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId55116a03efbc61963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId77706a03efbc619e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId78776a03efbc61c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId71746a03efbc61f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId29326a03efbc61fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId35386a03efbc6221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96666a03efbc5f254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a03efbc5f254.jpg"/><Relationship Id="rId98566a03efbc60342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98566a03efbc60342.jpg"/><Relationship Id="rId37356a03efbc622de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37356a03efbc622de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>