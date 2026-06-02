--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56916a03efbc5eab9" w:history="1">
+            <w:hyperlink r:id="rId96136a1ea3e7af8e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72606a03efbc5eb26" w:history="1">
+            <w:hyperlink r:id="rId35926a1ea3e7af948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33331828" name="name93586a03efbc5f256" descr="11155.jpg"/>
+                  <wp:docPr id="70750960" name="name54676a1ea3e7b0109" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96666a03efbc5f254" cstate="print"/>
+                          <a:blip r:embed="rId84916a1ea3e7b0107" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75136a03efbc5f3b8" w:history="1">
+            <w:hyperlink r:id="rId21416a1ea3e7b0263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47630689" name="name86216a03efbc60345" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="38113752" name="name70266a1ea3e7b13ad" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98566a03efbc60342" cstate="print"/>
+                    <a:blip r:embed="rId86756a1ea3e7b13aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96206a03efbc616c3" w:history="1">
+      <w:hyperlink r:id="rId45146a1ea3e7b278c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70346a03efbc6172b" w:history="1">
+      <w:hyperlink r:id="rId52136a1ea3e7b27f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77316a03efbc617b9" w:history="1">
+      <w:hyperlink r:id="rId86346a1ea3e7b2870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33046a03efbc6184b" w:history="1">
+      <w:hyperlink r:id="rId16776a1ea3e7b2901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61536a03efbc618e7" w:history="1">
+      <w:hyperlink r:id="rId31836a1ea3e7b299e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55116a03efbc61963" w:history="1">
+      <w:hyperlink r:id="rId18466a1ea3e7b2a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77706a03efbc619e0" w:history="1">
+      <w:hyperlink r:id="rId17726a1ea3e7b2a99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78776a03efbc61c65" w:history="1">
+      <w:hyperlink r:id="rId96416a1ea3e7b2d28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71746a03efbc61f1a" w:history="1">
+      <w:hyperlink r:id="rId30376a1ea3e7b302b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29326a03efbc61fad" w:history="1">
+      <w:hyperlink r:id="rId23256a1ea3e7b30bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35386a03efbc6221f" w:history="1">
+      <w:hyperlink r:id="rId55716a1ea3e7b3358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32353841" name="name94646a03efbc622e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="15971577" name="name83096a1ea3e7b371e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37356a03efbc622de" cstate="print"/>
+                    <a:blip r:embed="rId11306a1ea3e7b371c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95363504">
+  <w:abstractNum w:abstractNumId="67396933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16349029">
+    <w:lvl w:ilvl="0" w:tplc="26136282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16349029" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26136282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95363503">
+  <w:abstractNum w:abstractNumId="67396932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41209268">
+    <w:lvl w:ilvl="0" w:tplc="16941913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95363503">
-    <w:abstractNumId w:val="95363503"/>
+  <w:num w:numId="67396932">
+    <w:abstractNumId w:val="67396932"/>
   </w:num>
-  <w:num w:numId="95363504">
-    <w:abstractNumId w:val="95363504"/>
+  <w:num w:numId="67396933">
+    <w:abstractNumId w:val="67396933"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518020785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId546811915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56916a03efbc5eab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId72606a03efbc5eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId75136a03efbc5f3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId96206a03efbc616c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId70346a03efbc6172b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77316a03efbc617b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId33046a03efbc6184b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId61536a03efbc618e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId55116a03efbc61963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId77706a03efbc619e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId78776a03efbc61c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId71746a03efbc61f1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId29326a03efbc61fad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId35386a03efbc6221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96666a03efbc5f254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96666a03efbc5f254.jpg"/><Relationship Id="rId98566a03efbc60342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98566a03efbc60342.jpg"/><Relationship Id="rId37356a03efbc622de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37356a03efbc622de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622720316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240155722" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96136a1ea3e7af8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId35926a1ea3e7af948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId21416a1ea3e7b0263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId45146a1ea3e7b278c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId52136a1ea3e7b27f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId86346a1ea3e7b2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId16776a1ea3e7b2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId31836a1ea3e7b299e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId18466a1ea3e7b2a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId17726a1ea3e7b2a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId96416a1ea3e7b2d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId30376a1ea3e7b302b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId23256a1ea3e7b30bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId55716a1ea3e7b3358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84916a1ea3e7b0107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84916a1ea3e7b0107.jpg"/><Relationship Id="rId86756a1ea3e7b13aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86756a1ea3e7b13aa.jpg"/><Relationship Id="rId11306a1ea3e7b371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11306a1ea3e7b371c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>