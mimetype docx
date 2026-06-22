--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96136a1ea3e7af8e0" w:history="1">
+            <w:hyperlink r:id="rId83266a3937cfbe2dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35926a1ea3e7af948" w:history="1">
+            <w:hyperlink r:id="rId36456a3937cfbe35a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70750960" name="name54676a1ea3e7b0109" descr="11155.jpg"/>
+                  <wp:docPr id="6823320" name="name56346a3937cfbe9b0" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84916a1ea3e7b0107" cstate="print"/>
+                          <a:blip r:embed="rId41816a3937cfbe9ad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21416a1ea3e7b0263" w:history="1">
+            <w:hyperlink r:id="rId41946a3937cfbeb27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38113752" name="name70266a1ea3e7b13ad" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="67713673" name="name63116a3937cfc09e2" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86756a1ea3e7b13aa" cstate="print"/>
+                    <a:blip r:embed="rId26986a3937cfc09de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45146a1ea3e7b278c" w:history="1">
+      <w:hyperlink r:id="rId28256a3937cfc1f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52136a1ea3e7b27f0" w:history="1">
+      <w:hyperlink r:id="rId38686a3937cfc1f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86346a1ea3e7b2870" w:history="1">
+      <w:hyperlink r:id="rId88706a3937cfc2019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16776a1ea3e7b2901" w:history="1">
+      <w:hyperlink r:id="rId41896a3937cfc20aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31836a1ea3e7b299e" w:history="1">
+      <w:hyperlink r:id="rId95296a3937cfc2146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18466a1ea3e7b2a1a" w:history="1">
+      <w:hyperlink r:id="rId29206a3937cfc21c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17726a1ea3e7b2a99" w:history="1">
+      <w:hyperlink r:id="rId89256a3937cfc2241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96416a1ea3e7b2d28" w:history="1">
+      <w:hyperlink r:id="rId23916a3937cfc24eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30376a1ea3e7b302b" w:history="1">
+      <w:hyperlink r:id="rId21746a3937cfc27f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23256a1ea3e7b30bf" w:history="1">
+      <w:hyperlink r:id="rId52476a3937cfc288e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55716a1ea3e7b3358" w:history="1">
+      <w:hyperlink r:id="rId89276a3937cfc2b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15971577" name="name83096a1ea3e7b371e" descr="eu_funding_250.png"/>
+            <wp:docPr id="30201987" name="name82696a3937cfc2bbc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11306a1ea3e7b371c" cstate="print"/>
+                    <a:blip r:embed="rId74476a3937cfc2bbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67396933">
+  <w:abstractNum w:abstractNumId="71591734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26136282">
+    <w:lvl w:ilvl="0" w:tplc="89763918">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26136282" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89763918" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67396932">
+  <w:abstractNum w:abstractNumId="71591733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16941913">
+    <w:lvl w:ilvl="0" w:tplc="96348156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67396932">
-    <w:abstractNumId w:val="67396932"/>
+  <w:num w:numId="71591733">
+    <w:abstractNumId w:val="71591733"/>
   </w:num>
-  <w:num w:numId="67396933">
-    <w:abstractNumId w:val="67396933"/>
+  <w:num w:numId="71591734">
+    <w:abstractNumId w:val="71591734"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622720316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240155722" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96136a1ea3e7af8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId35926a1ea3e7af948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId21416a1ea3e7b0263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId45146a1ea3e7b278c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId52136a1ea3e7b27f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId86346a1ea3e7b2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId16776a1ea3e7b2901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId31836a1ea3e7b299e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId18466a1ea3e7b2a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId17726a1ea3e7b2a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId96416a1ea3e7b2d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId30376a1ea3e7b302b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId23256a1ea3e7b30bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId55716a1ea3e7b3358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84916a1ea3e7b0107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84916a1ea3e7b0107.jpg"/><Relationship Id="rId86756a1ea3e7b13aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86756a1ea3e7b13aa.jpg"/><Relationship Id="rId11306a1ea3e7b371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11306a1ea3e7b371c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545927182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676488240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83266a3937cfbe2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId36456a3937cfbe35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId41946a3937cfbeb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId28256a3937cfc1f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId38686a3937cfc1f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId88706a3937cfc2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId41896a3937cfc20aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId95296a3937cfc2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId29206a3937cfc21c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId89256a3937cfc2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId23916a3937cfc24eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId21746a3937cfc27f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId52476a3937cfc288e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId89276a3937cfc2b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41816a3937cfbe9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41816a3937cfbe9ad.jpg"/><Relationship Id="rId26986a3937cfc09de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26986a3937cfc09de.jpg"/><Relationship Id="rId74476a3937cfc2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74476a3937cfc2bbb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>