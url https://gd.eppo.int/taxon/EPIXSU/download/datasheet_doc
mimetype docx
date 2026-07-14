--- v10 (2026-06-22)
+++ v11 (2026-07-14)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83266a3937cfbe2dd" w:history="1">
+            <w:hyperlink r:id="rId80666a55b502b121f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36456a3937cfbe35a" w:history="1">
+            <w:hyperlink r:id="rId42846a55b502b128a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6823320" name="name56346a3937cfbe9b0" descr="11155.jpg"/>
+                  <wp:docPr id="68035153" name="name22176a55b502b2adc" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41816a3937cfbe9ad" cstate="print"/>
+                          <a:blip r:embed="rId34016a55b502b2ad9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41946a3937cfbeb27" w:history="1">
+            <w:hyperlink r:id="rId32306a55b502b2c2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67713673" name="name63116a3937cfc09e2" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="16755813" name="name65636a55b502b4045" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26986a3937cfc09de" cstate="print"/>
+                    <a:blip r:embed="rId99436a55b502b4042" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28256a3937cfc1f2e" w:history="1">
+      <w:hyperlink r:id="rId85796a55b502b9d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38686a3937cfc1f96" w:history="1">
+      <w:hyperlink r:id="rId92616a55b502b9dea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88706a3937cfc2019" w:history="1">
+      <w:hyperlink r:id="rId42586a55b502b9e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41896a3937cfc20aa" w:history="1">
+      <w:hyperlink r:id="rId43576a55b502b9f36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95296a3937cfc2146" w:history="1">
+      <w:hyperlink r:id="rId57666a55b502ba038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29206a3937cfc21c3" w:history="1">
+      <w:hyperlink r:id="rId91946a55b502ba2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89256a3937cfc2241" w:history="1">
+      <w:hyperlink r:id="rId48306a55b502ba361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23916a3937cfc24eb" w:history="1">
+      <w:hyperlink r:id="rId75536a55b502bae1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21746a3937cfc27f9" w:history="1">
+      <w:hyperlink r:id="rId16086a55b502bba3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52476a3937cfc288e" w:history="1">
+      <w:hyperlink r:id="rId27836a55b502bbad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89276a3937cfc2b0b" w:history="1">
+      <w:hyperlink r:id="rId84716a55b502bbf8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30201987" name="name82696a3937cfc2bbc" descr="eu_funding_250.png"/>
+            <wp:docPr id="33326654" name="name25666a55b502bc1a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74476a3937cfc2bbb" cstate="print"/>
+                    <a:blip r:embed="rId44846a55b502bc1a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71591734">
+  <w:abstractNum w:abstractNumId="54901218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89763918">
+    <w:lvl w:ilvl="0" w:tplc="41541879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89763918" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41541879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71591733">
+  <w:abstractNum w:abstractNumId="54901217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96348156">
+    <w:lvl w:ilvl="0" w:tplc="30104278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71591733">
-    <w:abstractNumId w:val="71591733"/>
+  <w:num w:numId="54901217">
+    <w:abstractNumId w:val="54901217"/>
   </w:num>
-  <w:num w:numId="71591734">
-    <w:abstractNumId w:val="71591734"/>
+  <w:num w:numId="54901218">
+    <w:abstractNumId w:val="54901218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId545927182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676488240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83266a3937cfbe2dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId36456a3937cfbe35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId41946a3937cfbeb27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId28256a3937cfc1f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId38686a3937cfc1f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId88706a3937cfc2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId41896a3937cfc20aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId95296a3937cfc2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId29206a3937cfc21c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId89256a3937cfc2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId23916a3937cfc24eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId21746a3937cfc27f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId52476a3937cfc288e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId89276a3937cfc2b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41816a3937cfbe9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41816a3937cfbe9ad.jpg"/><Relationship Id="rId26986a3937cfc09de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26986a3937cfc09de.jpg"/><Relationship Id="rId74476a3937cfc2bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74476a3937cfc2bbb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId248878316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId821486671" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80666a55b502b121f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId42846a55b502b128a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId32306a55b502b2c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId85796a55b502b9d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92616a55b502b9dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId42586a55b502b9e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId43576a55b502b9f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId57666a55b502ba038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId91946a55b502ba2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48306a55b502ba361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId75536a55b502bae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId16086a55b502bba3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27836a55b502bbad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId84716a55b502bbf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34016a55b502b2ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a55b502b2ad9.jpg"/><Relationship Id="rId99436a55b502b4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99436a55b502b4042.jpg"/><Relationship Id="rId44846a55b502bc1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44846a55b502bc1a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>