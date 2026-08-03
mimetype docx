--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80666a55b502b121f" w:history="1">
+            <w:hyperlink r:id="rId50906a702798ce3a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42846a55b502b128a" w:history="1">
+            <w:hyperlink r:id="rId41246a702798ce40f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68035153" name="name22176a55b502b2adc" descr="11155.jpg"/>
+                  <wp:docPr id="110838" name="name13076a702798ceb68" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34016a55b502b2ad9" cstate="print"/>
+                          <a:blip r:embed="rId38926a702798ceb66" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32306a55b502b2c2b" w:history="1">
+            <w:hyperlink r:id="rId33186a702798cec97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16755813" name="name65636a55b502b4045" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="67131255" name="name34976a702798cf951" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99436a55b502b4042" cstate="print"/>
+                    <a:blip r:embed="rId59256a702798cf94e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85796a55b502b9d81" w:history="1">
+      <w:hyperlink r:id="rId94896a702798d0cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92616a55b502b9dea" w:history="1">
+      <w:hyperlink r:id="rId10726a702798d0d22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42586a55b502b9e6d" w:history="1">
+      <w:hyperlink r:id="rId17686a702798d0d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43576a55b502b9f36" w:history="1">
+      <w:hyperlink r:id="rId58326a702798d0e3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57666a55b502ba038" w:history="1">
+      <w:hyperlink r:id="rId95126a702798d0edc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91946a55b502ba2d5" w:history="1">
+      <w:hyperlink r:id="rId59116a702798d0f74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48306a55b502ba361" w:history="1">
+      <w:hyperlink r:id="rId14226a702798d0ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75536a55b502bae1c" w:history="1">
+      <w:hyperlink r:id="rId37146a702798d1261" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16086a55b502bba3a" w:history="1">
+      <w:hyperlink r:id="rId24046a702798d1514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a55b502bbad5" w:history="1">
+      <w:hyperlink r:id="rId80476a702798d15a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84716a55b502bbf8a" w:history="1">
+      <w:hyperlink r:id="rId41656a702798d1820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33326654" name="name25666a55b502bc1a3" descr="eu_funding_250.png"/>
+            <wp:docPr id="65164773" name="name53466a702798d18bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44846a55b502bc1a1" cstate="print"/>
+                    <a:blip r:embed="rId86556a702798d18bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54901218">
+  <w:abstractNum w:abstractNumId="20897597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41541879">
+    <w:lvl w:ilvl="0" w:tplc="51503975">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41541879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51503975" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54901217">
+  <w:abstractNum w:abstractNumId="20897596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30104278">
+    <w:lvl w:ilvl="0" w:tplc="55719804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54901217">
-    <w:abstractNumId w:val="54901217"/>
+  <w:num w:numId="20897596">
+    <w:abstractNumId w:val="20897596"/>
   </w:num>
-  <w:num w:numId="54901218">
-    <w:abstractNumId w:val="54901218"/>
+  <w:num w:numId="20897597">
+    <w:abstractNumId w:val="20897597"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId248878316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId821486671" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80666a55b502b121f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId42846a55b502b128a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId32306a55b502b2c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId85796a55b502b9d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92616a55b502b9dea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId42586a55b502b9e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId43576a55b502b9f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId57666a55b502ba038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId91946a55b502ba2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48306a55b502ba361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId75536a55b502bae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId16086a55b502bba3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27836a55b502bbad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId84716a55b502bbf8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34016a55b502b2ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34016a55b502b2ad9.jpg"/><Relationship Id="rId99436a55b502b4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99436a55b502b4042.jpg"/><Relationship Id="rId44846a55b502bc1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44846a55b502bc1a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279166355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417330095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50906a702798ce3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId41246a702798ce40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId33186a702798cec97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId94896a702798d0cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId10726a702798d0d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17686a702798d0d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId58326a702798d0e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId95126a702798d0edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId59116a702798d0f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId14226a702798d0ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId37146a702798d1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId24046a702798d1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId80476a702798d15a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId41656a702798d1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38926a702798ceb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38926a702798ceb66.jpg"/><Relationship Id="rId59256a702798cf94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59256a702798cf94e.jpg"/><Relationship Id="rId86556a702798d18bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86556a702798d18bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>