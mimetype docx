--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50906a702798ce3a4" w:history="1">
+            <w:hyperlink r:id="rId87246a8affc1732c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41246a702798ce40f" w:history="1">
+            <w:hyperlink r:id="rId16016a8affc1733e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="110838" name="name13076a702798ceb68" descr="11155.jpg"/>
+                  <wp:docPr id="71722913" name="name61496a8affc173a54" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38926a702798ceb66" cstate="print"/>
+                          <a:blip r:embed="rId68506a8affc173a52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33186a702798cec97" w:history="1">
+            <w:hyperlink r:id="rId23046a8affc173bc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67131255" name="name34976a702798cf951" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="78123792" name="name76296a8affc174bb0" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59256a702798cf94e" cstate="print"/>
+                    <a:blip r:embed="rId41896a8affc174bae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a702798d0cbe" w:history="1">
+      <w:hyperlink r:id="rId40346a8affc1780e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10726a702798d0d22" w:history="1">
+      <w:hyperlink r:id="rId90126a8affc178168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17686a702798d0d9f" w:history="1">
+      <w:hyperlink r:id="rId63336a8affc1781ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58326a702798d0e3e" w:history="1">
+      <w:hyperlink r:id="rId10266a8affc17829f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a702798d0edc" w:history="1">
+      <w:hyperlink r:id="rId61806a8affc17835f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59116a702798d0f74" w:history="1">
+      <w:hyperlink r:id="rId68156a8affc1783f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14226a702798d0ff6" w:history="1">
+      <w:hyperlink r:id="rId83966a8affc17848e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a702798d1261" w:history="1">
+      <w:hyperlink r:id="rId12306a8affc178772" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24046a702798d1514" w:history="1">
+      <w:hyperlink r:id="rId14186a8affc178a7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80476a702798d15a7" w:history="1">
+      <w:hyperlink r:id="rId62336a8affc178b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41656a702798d1820" w:history="1">
+      <w:hyperlink r:id="rId84536a8affc178dd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65164773" name="name53466a702798d18bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="11660294" name="name47486a8affc178ea5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86556a702798d18bb" cstate="print"/>
+                    <a:blip r:embed="rId34056a8affc178ea4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20897597">
+  <w:abstractNum w:abstractNumId="57228709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51503975">
+    <w:lvl w:ilvl="0" w:tplc="95738957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51503975" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95738957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20897596">
+  <w:abstractNum w:abstractNumId="57228708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55719804">
+    <w:lvl w:ilvl="0" w:tplc="81401719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20897596">
-    <w:abstractNumId w:val="20897596"/>
+  <w:num w:numId="57228708">
+    <w:abstractNumId w:val="57228708"/>
   </w:num>
-  <w:num w:numId="20897597">
-    <w:abstractNumId w:val="20897597"/>
+  <w:num w:numId="57228709">
+    <w:abstractNumId w:val="57228709"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279166355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417330095" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50906a702798ce3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId41246a702798ce40f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId33186a702798cec97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId94896a702798d0cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId10726a702798d0d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17686a702798d0d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId58326a702798d0e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId95126a702798d0edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId59116a702798d0f74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId14226a702798d0ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId37146a702798d1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId24046a702798d1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId80476a702798d15a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId41656a702798d1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38926a702798ceb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38926a702798ceb66.jpg"/><Relationship Id="rId59256a702798cf94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59256a702798cf94e.jpg"/><Relationship Id="rId86556a702798d18bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86556a702798d18bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId276983118" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId810558768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87246a8affc1732c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId16016a8affc1733e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId23046a8affc173bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId40346a8affc1780e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId90126a8affc178168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId63336a8affc1781ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId10266a8affc17829f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId61806a8affc17835f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId68156a8affc1783f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId83966a8affc17848e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId12306a8affc178772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId14186a8affc178a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId62336a8affc178b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId84536a8affc178dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68506a8affc173a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68506a8affc173a52.jpg"/><Relationship Id="rId41896a8affc174bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41896a8affc174bae.jpg"/><Relationship Id="rId34056a8affc178ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34056a8affc178ea4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>