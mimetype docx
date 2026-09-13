--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Crotch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87246a8affc1732c0" w:history="1">
+            <w:hyperlink r:id="rId28486aa69e46a1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16016a8affc1733e5" w:history="1">
+            <w:hyperlink r:id="rId37306aa69e46a11ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71722913" name="name61496a8affc173a54" descr="11155.jpg"/>
+                  <wp:docPr id="61873098" name="name46606aa69e46a1875" descr="11155.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11155.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68506a8affc173a52" cstate="print"/>
+                          <a:blip r:embed="rId69946aa69e46a1874" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23046a8affc173bc7" w:history="1">
+            <w:hyperlink r:id="rId84206aa69e46a194f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1315,63 +1315,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78123792" name="name76296a8affc174bb0" descr="EPIXSU_distribution_map.jpg"/>
+            <wp:docPr id="17389714" name="name40196aa69e46a26fc" descr="EPIXSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41896a8affc174bae" cstate="print"/>
+                    <a:blip r:embed="rId13396aa69e46a26f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4055,51 +4055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40346a8affc1780e2" w:history="1">
+      <w:hyperlink r:id="rId26396aa69e46a39fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4114,51 +4114,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a8affc178168" w:history="1">
+      <w:hyperlink r:id="rId58556aa69e46a3a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4193,51 +4193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63336a8affc1781ec" w:history="1">
+      <w:hyperlink r:id="rId17716aa69e46a3ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4283,51 +4283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10266a8affc17829f" w:history="1">
+      <w:hyperlink r:id="rId38296aa69e46a3b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4382,51 +4382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a8affc17835f" w:history="1">
+      <w:hyperlink r:id="rId13966aa69e46a3c20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a8affc1783f5" w:history="1">
+      <w:hyperlink r:id="rId21676aa69e46a3c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4540,51 +4540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83966a8affc17848e" w:history="1">
+      <w:hyperlink r:id="rId27206aa69e46a3d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4922,51 +4922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12306a8affc178772" w:history="1">
+      <w:hyperlink r:id="rId25996aa69e46a3f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5351,51 +5351,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14186a8affc178a7c" w:history="1">
+      <w:hyperlink r:id="rId99146aa69e46a424b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5441,51 +5441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 53-61. Retrieved May 22, 2020, from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62336a8affc178b36" w:history="1">
+      <w:hyperlink r:id="rId88116aa69e46a42dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.jstor.org/stable/3999405</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5832,51 +5832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix subcrinita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84536a8affc178dd3" w:history="1">
+      <w:hyperlink r:id="rId40616aa69e46a48fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5889,63 +5889,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11660294" name="name47486a8affc178ea5" descr="eu_funding_250.png"/>
+            <wp:docPr id="49755821" name="name84476aa69e46a49bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34056a8affc178ea4" cstate="print"/>
+                    <a:blip r:embed="rId28816aa69e46a49be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6043,137 +6043,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57228709">
+  <w:abstractNum w:abstractNumId="55549641">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95738957">
+    <w:lvl w:ilvl="0" w:tplc="72561767">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95738957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72561767" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57228708">
+  <w:abstractNum w:abstractNumId="55549640">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81401719">
+    <w:lvl w:ilvl="0" w:tplc="83307448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6925,55 +6925,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57228708">
-    <w:abstractNumId w:val="57228708"/>
+  <w:num w:numId="55549640">
+    <w:abstractNumId w:val="55549640"/>
   </w:num>
-  <w:num w:numId="57228709">
-    <w:abstractNumId w:val="57228709"/>
+  <w:num w:numId="55549641">
+    <w:abstractNumId w:val="55549641"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18523,51 +18523,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId276983118" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId810558768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87246a8affc1732c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId16016a8affc1733e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId23046a8affc173bc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId40346a8affc1780e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId90126a8affc178168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId63336a8affc1781ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId10266a8affc17829f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId61806a8affc17835f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId68156a8affc1783f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId83966a8affc17848e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId12306a8affc178772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId14186a8affc178a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId62336a8affc178b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId84536a8affc178dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68506a8affc173a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68506a8affc173a52.jpg"/><Relationship Id="rId41896a8affc174bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41896a8affc174bae.jpg"/><Relationship Id="rId34056a8affc178ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34056a8affc178ea4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401371523" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId522127522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28486aa69e46a1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/" TargetMode="External"/><Relationship Id="rId37306aa69e46a11ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/categorization" TargetMode="External"/><Relationship Id="rId84206aa69e46a194f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXSU/photos" TargetMode="External"/><Relationship Id="rId26396aa69e46a39fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId58556aa69e46a3a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId17716aa69e46a3ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId38296aa69e46a3b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId13966aa69e46a3c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId21676aa69e46a3c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId27206aa69e46a3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId25996aa69e46a3f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId99146aa69e46a424b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId88116aa69e46a42dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3999405" TargetMode="External"/><Relationship Id="rId40616aa69e46a48fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69946aa69e46a1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69946aa69e46a1874.jpg"/><Relationship Id="rId13396aa69e46a26f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13396aa69e46a26f9.jpg"/><Relationship Id="rId28816aa69e46a49be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28816aa69e46a49be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>