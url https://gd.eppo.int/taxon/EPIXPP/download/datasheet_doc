--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99896a95f56e3c95f" w:history="1">
+            <w:hyperlink r:id="rId92926ab06e084eb81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81556a95f56e3c9c8" w:history="1">
+            <w:hyperlink r:id="rId45506ab06e084ebec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38235483" name="name89096a95f56e3d0f6" descr="11157.jpg"/>
+                  <wp:docPr id="84356278" name="name80796ab06e084f66d" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92156a95f56e3d0f4" cstate="print"/>
+                          <a:blip r:embed="rId39786ab06e084f66b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13216a95f56e3d1e5" w:history="1">
+            <w:hyperlink r:id="rId39036ab06e084f773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61025228" name="name65376a95f56e3e4e5" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="29513499" name="name21256ab06e0851283" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83066a95f56e3e4e2" cstate="print"/>
+                    <a:blip r:embed="rId41196ab06e085127a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72236a95f56e3fa89" w:history="1">
+      <w:hyperlink r:id="rId65306ab06e0853379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96206a95f56e3fb7e" w:history="1">
+      <w:hyperlink r:id="rId59596ab06e0853435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66906a95f56e3fd22" w:history="1">
+      <w:hyperlink r:id="rId90656ab06e08535e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70366a95f56e3fd7d" w:history="1">
+      <w:hyperlink r:id="rId90186ab06e085363e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43276a95f56e40632" w:history="1">
+      <w:hyperlink r:id="rId59346ab06e0853854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a95f56e40693" w:history="1">
+      <w:hyperlink r:id="rId92686ab06e08538aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72166a95f56e4073f" w:history="1">
+      <w:hyperlink r:id="rId48576ab06e085390b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48436a95f56e40760" w:history="1">
+      <w:hyperlink r:id="rId73916ab06e0853986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38686a95f56e40801" w:history="1">
+      <w:hyperlink r:id="rId15746ab06e0853a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446a95f56e40893" w:history="1">
+      <w:hyperlink r:id="rId70996ab06e0853ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70096a95f56e40907" w:history="1">
+      <w:hyperlink r:id="rId16556ab06e0853b4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56216a95f56e40939" w:history="1">
+      <w:hyperlink r:id="rId40326ab06e0853b7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a95f56e40958" w:history="1">
+      <w:hyperlink r:id="rId63516ab06e0853b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47176a95f56e409c9" w:history="1">
+      <w:hyperlink r:id="rId75246ab06e0853c0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836a95f56e40cfb" w:history="1">
+      <w:hyperlink r:id="rId55096ab06e0853faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73006a95f56e40e10" w:history="1">
+      <w:hyperlink r:id="rId45196ab06e08540b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44476a95f56e40ec8" w:history="1">
+      <w:hyperlink r:id="rId18886ab06e085417f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52386a95f56e40efe" w:history="1">
+      <w:hyperlink r:id="rId87186ab06e08541b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79906a95f56e40fb5" w:history="1">
+      <w:hyperlink r:id="rId89316ab06e085422c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33066a95f56e410a4" w:history="1">
+      <w:hyperlink r:id="rId54316ab06e0854309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66086a95f56e41307" w:history="1">
+      <w:hyperlink r:id="rId93476ab06e08545c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61166a95f56e4141a" w:history="1">
+      <w:hyperlink r:id="rId33686ab06e0854725" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18547786" name="name86996a95f56e41470" descr="eu_funding_250.png"/>
+            <wp:docPr id="47147512" name="name57656ab06e085478c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56576a95f56e4146f" cstate="print"/>
+                    <a:blip r:embed="rId60536ab06e085478b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33452776">
+  <w:abstractNum w:abstractNumId="20531514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76019209">
+    <w:lvl w:ilvl="0" w:tplc="21899095">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76019209" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21899095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33452775">
+  <w:abstractNum w:abstractNumId="20531513">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76807181">
+    <w:lvl w:ilvl="0" w:tplc="71081838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33452775">
-    <w:abstractNumId w:val="33452775"/>
+  <w:num w:numId="20531513">
+    <w:abstractNumId w:val="20531513"/>
   </w:num>
-  <w:num w:numId="33452776">
-    <w:abstractNumId w:val="33452776"/>
+  <w:num w:numId="20531514">
+    <w:abstractNumId w:val="20531514"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId217985266" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264762022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99896a95f56e3c95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId81556a95f56e3c9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId13216a95f56e3d1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId72236a95f56e3fa89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId96206a95f56e3fb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId66906a95f56e3fd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId70366a95f56e3fd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId43276a95f56e40632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId80256a95f56e40693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId72166a95f56e4073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId48436a95f56e40760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId38686a95f56e40801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId39446a95f56e40893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId70096a95f56e40907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId56216a95f56e40939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId66346a95f56e40958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId47176a95f56e409c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId32836a95f56e40cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId73006a95f56e40e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId44476a95f56e40ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId52386a95f56e40efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId79906a95f56e40fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId33066a95f56e410a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId66086a95f56e41307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId61166a95f56e4141a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92156a95f56e3d0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92156a95f56e3d0f4.jpg"/><Relationship Id="rId83066a95f56e3e4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83066a95f56e3e4e2.jpg"/><Relationship Id="rId56576a95f56e4146f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56576a95f56e4146f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749172724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId129681890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92926ab06e084eb81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId45506ab06e084ebec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId39036ab06e084f773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId65306ab06e0853379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId59596ab06e0853435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId90656ab06e08535e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId90186ab06e085363e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId59346ab06e0853854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92686ab06e08538aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId48576ab06e085390b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId73916ab06e0853986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId15746ab06e0853a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId70996ab06e0853ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId16556ab06e0853b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId40326ab06e0853b7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId63516ab06e0853b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId75246ab06e0853c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId55096ab06e0853faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId45196ab06e08540b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId18886ab06e085417f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId87186ab06e08541b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId89316ab06e085422c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId54316ab06e0854309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId93476ab06e08545c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId33686ab06e0854725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39786ab06e084f66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39786ab06e084f66b.jpg"/><Relationship Id="rId41196ab06e085127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41196ab06e085127a.jpg"/><Relationship Id="rId60536ab06e085478b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60536ab06e085478b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>