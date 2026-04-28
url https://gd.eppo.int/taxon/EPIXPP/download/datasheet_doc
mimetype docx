--- v6 (2026-03-15)
+++ v7 (2026-04-28)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124069b65b85e3073" w:history="1">
+            <w:hyperlink r:id="rId142369f11a491d3e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962369b65b85e30dc" w:history="1">
+            <w:hyperlink r:id="rId862369f11a491d450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20924726" name="name812469b65b85e31e5" descr="11157.jpg"/>
+                  <wp:docPr id="73073369" name="name709869f11a491da48" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId341569b65b85e31e4" cstate="print"/>
+                          <a:blip r:embed="rId588769f11a491da46" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId474569b65b85e32fc" w:history="1">
+            <w:hyperlink r:id="rId824669f11a491db29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90472596" name="name768769b65b85e4d33" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="16763597" name="name279969f11a491eb99" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId298769b65b85e4d30" cstate="print"/>
+                    <a:blip r:embed="rId827269f11a491eb97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504469b65b85e62fb" w:history="1">
+      <w:hyperlink r:id="rId342469f11a491fc48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568569b65b85e63ba" w:history="1">
+      <w:hyperlink r:id="rId345269f11a491fcdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235169b65b85e6527" w:history="1">
+      <w:hyperlink r:id="rId867969f11a491fe45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729069b65b85e657d" w:history="1">
+      <w:hyperlink r:id="rId576369f11a491fe99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872069b65b85e683f" w:history="1">
+      <w:hyperlink r:id="rId841269f11a4920061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368669b65b85e6899" w:history="1">
+      <w:hyperlink r:id="rId783269f11a49200b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284369b65b85e68fa" w:history="1">
+      <w:hyperlink r:id="rId563569f11a4920111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953269b65b85e693e" w:history="1">
+      <w:hyperlink r:id="rId261269f11a4920130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696569b65b85e69dd" w:history="1">
+      <w:hyperlink r:id="rId618569f11a49201c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841069b65b85e6aa5" w:history="1">
+      <w:hyperlink r:id="rId988369f11a4920257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204969b65b85e6b1e" w:history="1">
+      <w:hyperlink r:id="rId102269f11a49202c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192669b65b85e6b51" w:history="1">
+      <w:hyperlink r:id="rId273569f11a49202f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773769b65b85e6ba7" w:history="1">
+      <w:hyperlink r:id="rId348469f11a492031f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696669b65b85e6c20" w:history="1">
+      <w:hyperlink r:id="rId168869f11a49203a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964469b65b85e6e95" w:history="1">
+      <w:hyperlink r:id="rId445269f11a4920882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786869b65b85e6f76" w:history="1">
+      <w:hyperlink r:id="rId245169f11a492099f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981469b65b85e7026" w:history="1">
+      <w:hyperlink r:id="rId964569f11a4920a90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397969b65b85e705b" w:history="1">
+      <w:hyperlink r:id="rId580669f11a4920ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237169b65b85e70cd" w:history="1">
+      <w:hyperlink r:id="rId200769f11a4920b3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910469b65b85e7168" w:history="1">
+      <w:hyperlink r:id="rId100869f11a4920cad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850169b65b85e7383" w:history="1">
+      <w:hyperlink r:id="rId221769f11a4920f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344269b65b85e7488" w:history="1">
+      <w:hyperlink r:id="rId478469f11a4921058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91161538" name="name875269b65b85e751a" descr="eu_funding_250.png"/>
+            <wp:docPr id="64380432" name="name100969f11a49210ac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId903669b65b85e7519" cstate="print"/>
+                    <a:blip r:embed="rId588169f11a49210ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43349704">
+  <w:abstractNum w:abstractNumId="66694372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78155151">
+    <w:lvl w:ilvl="0" w:tplc="92466755">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78155151" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92466755" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43349703">
+  <w:abstractNum w:abstractNumId="66694371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89205370">
+    <w:lvl w:ilvl="0" w:tplc="87935554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43349703">
-    <w:abstractNumId w:val="43349703"/>
+  <w:num w:numId="66694371">
+    <w:abstractNumId w:val="66694371"/>
   </w:num>
-  <w:num w:numId="43349704">
-    <w:abstractNumId w:val="43349704"/>
+  <w:num w:numId="66694372">
+    <w:abstractNumId w:val="66694372"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709165490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId263729009" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId124069b65b85e3073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId962369b65b85e30dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId474569b65b85e32fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId504469b65b85e62fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId568569b65b85e63ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId235169b65b85e6527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId729069b65b85e657d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId872069b65b85e683f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId368669b65b85e6899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId284369b65b85e68fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId953269b65b85e693e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId696569b65b85e69dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId841069b65b85e6aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId204969b65b85e6b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId192669b65b85e6b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId773769b65b85e6ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId696669b65b85e6c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId964469b65b85e6e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId786869b65b85e6f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId981469b65b85e7026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId397969b65b85e705b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId237169b65b85e70cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId910469b65b85e7168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId850169b65b85e7383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId344269b65b85e7488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId341569b65b85e31e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId341569b65b85e31e4.jpg"/><Relationship Id="rId298769b65b85e4d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId298769b65b85e4d30.jpg"/><Relationship Id="rId903669b65b85e7519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903669b65b85e7519.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549701734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954045261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142369f11a491d3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId862369f11a491d450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId824669f11a491db29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId342469f11a491fc48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId345269f11a491fcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId867969f11a491fe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId576369f11a491fe99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId841269f11a4920061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId783269f11a49200b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId563569f11a4920111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId261269f11a4920130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId618569f11a49201c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId988369f11a4920257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId102269f11a49202c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId273569f11a49202f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId348469f11a492031f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId168869f11a49203a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId445269f11a4920882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId245169f11a492099f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId964569f11a4920a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId580669f11a4920ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId200769f11a4920b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId100869f11a4920cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId221769f11a4920f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId478469f11a4921058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588769f11a491da46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588769f11a491da46.jpg"/><Relationship Id="rId827269f11a491eb97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827269f11a491eb97.jpg"/><Relationship Id="rId588169f11a49210ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169f11a49210ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>