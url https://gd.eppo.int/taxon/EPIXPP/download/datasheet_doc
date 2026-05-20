--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142369f11a491d3e9" w:history="1">
+            <w:hyperlink r:id="rId75456a0dc0306293f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862369f11a491d450" w:history="1">
+            <w:hyperlink r:id="rId56346a0dc030629a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73073369" name="name709869f11a491da48" descr="11157.jpg"/>
+                  <wp:docPr id="12196720" name="name13376a0dc0306325e" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId588769f11a491da46" cstate="print"/>
+                          <a:blip r:embed="rId23106a0dc03063256" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId824669f11a491db29" w:history="1">
+            <w:hyperlink r:id="rId66806a0dc030634d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16763597" name="name279969f11a491eb99" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="90084221" name="name81426a0dc03065315" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId827269f11a491eb97" cstate="print"/>
+                    <a:blip r:embed="rId53256a0dc03065313" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342469f11a491fc48" w:history="1">
+      <w:hyperlink r:id="rId82486a0dc03066464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345269f11a491fcdc" w:history="1">
+      <w:hyperlink r:id="rId48216a0dc030664fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867969f11a491fe45" w:history="1">
+      <w:hyperlink r:id="rId10326a0dc03066666" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576369f11a491fe99" w:history="1">
+      <w:hyperlink r:id="rId13396a0dc030666bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841269f11a4920061" w:history="1">
+      <w:hyperlink r:id="rId26956a0dc030668a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783269f11a49200b3" w:history="1">
+      <w:hyperlink r:id="rId38066a0dc030668fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563569f11a4920111" w:history="1">
+      <w:hyperlink r:id="rId15716a0dc0306695f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261269f11a4920130" w:history="1">
+      <w:hyperlink r:id="rId63296a0dc0306697e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618569f11a49201c9" w:history="1">
+      <w:hyperlink r:id="rId83626a0dc03066a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988369f11a4920257" w:history="1">
+      <w:hyperlink r:id="rId92526a0dc03066ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102269f11a49202c6" w:history="1">
+      <w:hyperlink r:id="rId71536a0dc03066b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273569f11a49202f7" w:history="1">
+      <w:hyperlink r:id="rId57346a0dc03066b5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348469f11a492031f" w:history="1">
+      <w:hyperlink r:id="rId13206a0dc03066b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168869f11a49203a6" w:history="1">
+      <w:hyperlink r:id="rId66346a0dc03066beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445269f11a4920882" w:history="1">
+      <w:hyperlink r:id="rId87556a0dc03066e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245169f11a492099f" w:history="1">
+      <w:hyperlink r:id="rId95096a0dc03066f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964569f11a4920a90" w:history="1">
+      <w:hyperlink r:id="rId25166a0dc03066fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669f11a4920ac7" w:history="1">
+      <w:hyperlink r:id="rId87376a0dc03066ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200769f11a4920b3a" w:history="1">
+      <w:hyperlink r:id="rId47806a0dc03067069" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100869f11a4920cad" w:history="1">
+      <w:hyperlink r:id="rId94616a0dc03067106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221769f11a4920f47" w:history="1">
+      <w:hyperlink r:id="rId44626a0dc0306733b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478469f11a4921058" w:history="1">
+      <w:hyperlink r:id="rId79186a0dc03067445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64380432" name="name100969f11a49210ac" descr="eu_funding_250.png"/>
+            <wp:docPr id="35817879" name="name69426a0dc030674f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId588169f11a49210ab" cstate="print"/>
+                    <a:blip r:embed="rId67676a0dc030674f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66694372">
+  <w:abstractNum w:abstractNumId="72470339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92466755">
+    <w:lvl w:ilvl="0" w:tplc="86809508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92466755" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86809508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66694371">
+  <w:abstractNum w:abstractNumId="72470338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87935554">
+    <w:lvl w:ilvl="0" w:tplc="92177195">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66694371">
-    <w:abstractNumId w:val="66694371"/>
+  <w:num w:numId="72470338">
+    <w:abstractNumId w:val="72470338"/>
   </w:num>
-  <w:num w:numId="66694372">
-    <w:abstractNumId w:val="66694372"/>
+  <w:num w:numId="72470339">
+    <w:abstractNumId w:val="72470339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549701734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954045261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142369f11a491d3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId862369f11a491d450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId824669f11a491db29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId342469f11a491fc48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId345269f11a491fcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId867969f11a491fe45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId576369f11a491fe99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId841269f11a4920061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId783269f11a49200b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId563569f11a4920111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId261269f11a4920130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId618569f11a49201c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId988369f11a4920257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId102269f11a49202c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId273569f11a49202f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId348469f11a492031f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId168869f11a49203a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId445269f11a4920882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId245169f11a492099f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId964569f11a4920a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId580669f11a4920ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId200769f11a4920b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId100869f11a4920cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId221769f11a4920f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId478469f11a4921058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId588769f11a491da46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588769f11a491da46.jpg"/><Relationship Id="rId827269f11a491eb97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827269f11a491eb97.jpg"/><Relationship Id="rId588169f11a49210ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588169f11a49210ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575027931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560073262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75456a0dc0306293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId56346a0dc030629a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId66806a0dc030634d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId82486a0dc03066464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId48216a0dc030664fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId10326a0dc03066666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId13396a0dc030666bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId26956a0dc030668a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId38066a0dc030668fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId15716a0dc0306695f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId63296a0dc0306697e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId83626a0dc03066a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId92526a0dc03066ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId71536a0dc03066b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId57346a0dc03066b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId13206a0dc03066b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId66346a0dc03066beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId87556a0dc03066e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId95096a0dc03066f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId25166a0dc03066fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId87376a0dc03066ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId47806a0dc03067069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId94616a0dc03067106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId44626a0dc0306733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId79186a0dc03067445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23106a0dc03063256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a0dc03063256.jpg"/><Relationship Id="rId53256a0dc03065313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53256a0dc03065313.jpg"/><Relationship Id="rId67676a0dc030674f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67676a0dc030674f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>