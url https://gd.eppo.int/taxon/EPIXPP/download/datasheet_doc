--- v8 (2026-05-20)
+++ v9 (2026-06-12)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75456a0dc0306293f" w:history="1">
+            <w:hyperlink r:id="rId81536a2b61c84ce58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56346a0dc030629a9" w:history="1">
+            <w:hyperlink r:id="rId73666a2b61c84cec4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12196720" name="name13376a0dc0306325e" descr="11157.jpg"/>
+                  <wp:docPr id="43044444" name="name31046a2b61c84d87b" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23106a0dc03063256" cstate="print"/>
+                          <a:blip r:embed="rId14616a2b61c84d879" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66806a0dc030634d6" w:history="1">
+            <w:hyperlink r:id="rId32566a2b61c84d9a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90084221" name="name81426a0dc03065315" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="40586934" name="name25396a2b61c84f2f4" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53256a0dc03065313" cstate="print"/>
+                    <a:blip r:embed="rId64646a2b61c84f2ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a0dc03066464" w:history="1">
+      <w:hyperlink r:id="rId28316a2b61c8506dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a0dc030664fc" w:history="1">
+      <w:hyperlink r:id="rId90156a2b61c850774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10326a0dc03066666" w:history="1">
+      <w:hyperlink r:id="rId78846a2b61c8508eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13396a0dc030666bd" w:history="1">
+      <w:hyperlink r:id="rId13606a2b61c850940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26956a0dc030668a6" w:history="1">
+      <w:hyperlink r:id="rId79896a2b61c850b0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38066a0dc030668fe" w:history="1">
+      <w:hyperlink r:id="rId83776a2b61c850b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15716a0dc0306695f" w:history="1">
+      <w:hyperlink r:id="rId46586a2b61c850bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a0dc0306697e" w:history="1">
+      <w:hyperlink r:id="rId25626a2b61c850bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626a0dc03066a28" w:history="1">
+      <w:hyperlink r:id="rId63036a2b61c850c71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92526a0dc03066ab9" w:history="1">
+      <w:hyperlink r:id="rId27026a2b61c850cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71536a0dc03066b2c" w:history="1">
+      <w:hyperlink r:id="rId50976a2b61c850d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57346a0dc03066b5d" w:history="1">
+      <w:hyperlink r:id="rId30916a2b61c850da1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a0dc03066b7b" w:history="1">
+      <w:hyperlink r:id="rId39926a2b61c850dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a0dc03066beb" w:history="1">
+      <w:hyperlink r:id="rId35366a2b61c850e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556a0dc03066e33" w:history="1">
+      <w:hyperlink r:id="rId44446a2b61c851071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95096a0dc03066f11" w:history="1">
+      <w:hyperlink r:id="rId52276a2b61c851169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25166a0dc03066fc2" w:history="1">
+      <w:hyperlink r:id="rId40336a2b61c851219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87376a0dc03066ff6" w:history="1">
+      <w:hyperlink r:id="rId10246a2b61c85124e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47806a0dc03067069" w:history="1">
+      <w:hyperlink r:id="rId71086a2b61c8512bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94616a0dc03067106" w:history="1">
+      <w:hyperlink r:id="rId57176a2b61c85135b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44626a0dc0306733b" w:history="1">
+      <w:hyperlink r:id="rId72086a2b61c8515a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79186a0dc03067445" w:history="1">
+      <w:hyperlink r:id="rId74636a2b61c8516b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35817879" name="name69426a0dc030674f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="84557781" name="name36566a2b61c851a66" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67676a0dc030674f4" cstate="print"/>
+                    <a:blip r:embed="rId86466a2b61c851a65" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72470339">
+  <w:abstractNum w:abstractNumId="88255015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86809508">
+    <w:lvl w:ilvl="0" w:tplc="74934890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86809508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74934890" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72470338">
+  <w:abstractNum w:abstractNumId="88255014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92177195">
+    <w:lvl w:ilvl="0" w:tplc="11849016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72470338">
-    <w:abstractNumId w:val="72470338"/>
+  <w:num w:numId="88255014">
+    <w:abstractNumId w:val="88255014"/>
   </w:num>
-  <w:num w:numId="72470339">
-    <w:abstractNumId w:val="72470339"/>
+  <w:num w:numId="88255015">
+    <w:abstractNumId w:val="88255015"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId575027931" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560073262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75456a0dc0306293f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId56346a0dc030629a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId66806a0dc030634d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId82486a0dc03066464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId48216a0dc030664fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId10326a0dc03066666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId13396a0dc030666bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId26956a0dc030668a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId38066a0dc030668fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId15716a0dc0306695f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId63296a0dc0306697e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId83626a0dc03066a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId92526a0dc03066ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId71536a0dc03066b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId57346a0dc03066b5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId13206a0dc03066b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId66346a0dc03066beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId87556a0dc03066e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId95096a0dc03066f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId25166a0dc03066fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId87376a0dc03066ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId47806a0dc03067069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId94616a0dc03067106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId44626a0dc0306733b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId79186a0dc03067445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23106a0dc03063256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a0dc03063256.jpg"/><Relationship Id="rId53256a0dc03065313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53256a0dc03065313.jpg"/><Relationship Id="rId67676a0dc030674f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67676a0dc030674f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261024133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491794608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81536a2b61c84ce58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId73666a2b61c84cec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId32566a2b61c84d9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId28316a2b61c8506dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId90156a2b61c850774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78846a2b61c8508eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId13606a2b61c850940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId79896a2b61c850b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId83776a2b61c850b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId46586a2b61c850bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId25626a2b61c850bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId63036a2b61c850c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId27026a2b61c850cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId50976a2b61c850d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId30916a2b61c850da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId39926a2b61c850dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId35366a2b61c850e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId44446a2b61c851071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId52276a2b61c851169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId40336a2b61c851219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId10246a2b61c85124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId71086a2b61c8512bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId57176a2b61c85135b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId72086a2b61c8515a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId74636a2b61c8516b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14616a2b61c84d879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14616a2b61c84d879.jpg"/><Relationship Id="rId64646a2b61c84f2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64646a2b61c84f2ef.jpg"/><Relationship Id="rId86466a2b61c851a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86466a2b61c851a65.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>