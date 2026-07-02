--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81536a2b61c84ce58" w:history="1">
+            <w:hyperlink r:id="rId96586a462df01b5b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73666a2b61c84cec4" w:history="1">
+            <w:hyperlink r:id="rId18486a462df01b622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43044444" name="name31046a2b61c84d87b" descr="11157.jpg"/>
+                  <wp:docPr id="62248299" name="name93556a462df01c15c" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14616a2b61c84d879" cstate="print"/>
+                          <a:blip r:embed="rId32156a462df01c15a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32566a2b61c84d9a8" w:history="1">
+            <w:hyperlink r:id="rId83586a462df01c295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40586934" name="name25396a2b61c84f2f4" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="8709624" name="name88176a462df01d88e" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64646a2b61c84f2ef" cstate="print"/>
+                    <a:blip r:embed="rId86596a462df01d88b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28316a2b61c8506dc" w:history="1">
+      <w:hyperlink r:id="rId97406a462df01ec4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90156a2b61c850774" w:history="1">
+      <w:hyperlink r:id="rId98846a462df01ece5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a2b61c8508eb" w:history="1">
+      <w:hyperlink r:id="rId46616a462df01ee4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13606a2b61c850940" w:history="1">
+      <w:hyperlink r:id="rId86306a462df01eea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79896a2b61c850b0b" w:history="1">
+      <w:hyperlink r:id="rId77466a462df01f079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a2b61c850b5b" w:history="1">
+      <w:hyperlink r:id="rId92586a462df01f0cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a2b61c850bb9" w:history="1">
+      <w:hyperlink r:id="rId40056a462df01f129" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25626a2b61c850bd8" w:history="1">
+      <w:hyperlink r:id="rId37896a462df01f148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63036a2b61c850c71" w:history="1">
+      <w:hyperlink r:id="rId83306a462df01f1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026a2b61c850cff" w:history="1">
+      <w:hyperlink r:id="rId96446a462df01f26f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50976a2b61c850d6f" w:history="1">
+      <w:hyperlink r:id="rId35176a462df01f2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30916a2b61c850da1" w:history="1">
+      <w:hyperlink r:id="rId99956a462df01f311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39926a2b61c850dc0" w:history="1">
+      <w:hyperlink r:id="rId58606a462df01f330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366a2b61c850e30" w:history="1">
+      <w:hyperlink r:id="rId55466a462df01f39f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446a2b61c851071" w:history="1">
+      <w:hyperlink r:id="rId39906a462df01f605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52276a2b61c851169" w:history="1">
+      <w:hyperlink r:id="rId24256a462df01f6e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40336a2b61c851219" w:history="1">
+      <w:hyperlink r:id="rId94056a462df01f790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a2b61c85124e" w:history="1">
+      <w:hyperlink r:id="rId80526a462df01f7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71086a2b61c8512bf" w:history="1">
+      <w:hyperlink r:id="rId32836a462df01f833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57176a2b61c85135b" w:history="1">
+      <w:hyperlink r:id="rId90756a462df01f8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72086a2b61c8515a8" w:history="1">
+      <w:hyperlink r:id="rId88336a462df01faea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74636a2b61c8516b7" w:history="1">
+      <w:hyperlink r:id="rId90966a462df01fbf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84557781" name="name36566a2b61c851a66" descr="eu_funding_250.png"/>
+            <wp:docPr id="29881350" name="name98676a462df01fc80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86466a2b61c851a65" cstate="print"/>
+                    <a:blip r:embed="rId89076a462df01fc7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88255015">
+  <w:abstractNum w:abstractNumId="43245056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74934890">
+    <w:lvl w:ilvl="0" w:tplc="92371782">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74934890" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92371782" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88255014">
+  <w:abstractNum w:abstractNumId="43245055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11849016">
+    <w:lvl w:ilvl="0" w:tplc="64350041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88255014">
-    <w:abstractNumId w:val="88255014"/>
+  <w:num w:numId="43245055">
+    <w:abstractNumId w:val="43245055"/>
   </w:num>
-  <w:num w:numId="88255015">
-    <w:abstractNumId w:val="88255015"/>
+  <w:num w:numId="43245056">
+    <w:abstractNumId w:val="43245056"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261024133" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491794608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81536a2b61c84ce58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId73666a2b61c84cec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId32566a2b61c84d9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId28316a2b61c8506dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId90156a2b61c850774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId78846a2b61c8508eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId13606a2b61c850940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId79896a2b61c850b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId83776a2b61c850b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId46586a2b61c850bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId25626a2b61c850bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId63036a2b61c850c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId27026a2b61c850cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId50976a2b61c850d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId30916a2b61c850da1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId39926a2b61c850dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId35366a2b61c850e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId44446a2b61c851071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId52276a2b61c851169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId40336a2b61c851219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId10246a2b61c85124e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId71086a2b61c8512bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId57176a2b61c85135b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId72086a2b61c8515a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId74636a2b61c8516b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14616a2b61c84d879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14616a2b61c84d879.jpg"/><Relationship Id="rId64646a2b61c84f2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64646a2b61c84f2ef.jpg"/><Relationship Id="rId86466a2b61c851a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86466a2b61c851a65.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId684354846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId465666045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96586a462df01b5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId18486a462df01b622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId83586a462df01c295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId97406a462df01ec4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId98846a462df01ece5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId46616a462df01ee4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId86306a462df01eea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId77466a462df01f079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92586a462df01f0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId40056a462df01f129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId37896a462df01f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId83306a462df01f1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId96446a462df01f26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId35176a462df01f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId99956a462df01f311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId58606a462df01f330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId55466a462df01f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId39906a462df01f605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId24256a462df01f6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId94056a462df01f790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId80526a462df01f7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId32836a462df01f833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId90756a462df01f8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId88336a462df01faea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId90966a462df01fbf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a462df01c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32156a462df01c15a.jpg"/><Relationship Id="rId86596a462df01d88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a462df01d88b.jpg"/><Relationship Id="rId89076a462df01fc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89076a462df01fc7f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>