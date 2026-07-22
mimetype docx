--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96586a462df01b5b7" w:history="1">
+            <w:hyperlink r:id="rId93036a60cbc78a4f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18486a462df01b622" w:history="1">
+            <w:hyperlink r:id="rId72466a60cbc78a55e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62248299" name="name93556a462df01c15c" descr="11157.jpg"/>
+                  <wp:docPr id="21919935" name="name78916a60cbc78aba8" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32156a462df01c15a" cstate="print"/>
+                          <a:blip r:embed="rId70616a60cbc78aba6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83586a462df01c295" w:history="1">
+            <w:hyperlink r:id="rId63786a60cbc78ad09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8709624" name="name88176a462df01d88e" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="70913542" name="name71896a60cbc78bfda" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86596a462df01d88b" cstate="print"/>
+                    <a:blip r:embed="rId15086a60cbc78bfd7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97406a462df01ec4d" w:history="1">
+      <w:hyperlink r:id="rId35646a60cbc78d498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a462df01ece5" w:history="1">
+      <w:hyperlink r:id="rId45006a60cbc78d532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46616a462df01ee4d" w:history="1">
+      <w:hyperlink r:id="rId19146a60cbc78d6aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86306a462df01eea2" w:history="1">
+      <w:hyperlink r:id="rId48496a60cbc78d700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77466a462df01f079" w:history="1">
+      <w:hyperlink r:id="rId66976a60cbc78d8dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92586a462df01f0cb" w:history="1">
+      <w:hyperlink r:id="rId71356a60cbc78d930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40056a462df01f129" w:history="1">
+      <w:hyperlink r:id="rId18786a60cbc78d9a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37896a462df01f148" w:history="1">
+      <w:hyperlink r:id="rId11886a60cbc78d9c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83306a462df01f1e2" w:history="1">
+      <w:hyperlink r:id="rId39426a60cbc78dc0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96446a462df01f26f" w:history="1">
+      <w:hyperlink r:id="rId97376a60cbc78dca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a462df01f2df" w:history="1">
+      <w:hyperlink r:id="rId11616a60cbc78dd14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99956a462df01f311" w:history="1">
+      <w:hyperlink r:id="rId95896a60cbc78dd45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58606a462df01f330" w:history="1">
+      <w:hyperlink r:id="rId88696a60cbc78dd64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a462df01f39f" w:history="1">
+      <w:hyperlink r:id="rId75066a60cbc78dde2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39906a462df01f605" w:history="1">
+      <w:hyperlink r:id="rId92506a60cbc78e029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24256a462df01f6e2" w:history="1">
+      <w:hyperlink r:id="rId38246a60cbc78e109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056a462df01f790" w:history="1">
+      <w:hyperlink r:id="rId20626a60cbc78e1c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80526a462df01f7c4" w:history="1">
+      <w:hyperlink r:id="rId24946a60cbc78e1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32836a462df01f833" w:history="1">
+      <w:hyperlink r:id="rId46586a60cbc78e269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756a462df01f8ce" w:history="1">
+      <w:hyperlink r:id="rId59926a60cbc78e306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88336a462df01faea" w:history="1">
+      <w:hyperlink r:id="rId27506a60cbc78e539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90966a462df01fbf8" w:history="1">
+      <w:hyperlink r:id="rId35886a60cbc78e675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29881350" name="name98676a462df01fc80" descr="eu_funding_250.png"/>
+            <wp:docPr id="25135299" name="name70526a60cbc78e956" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89076a462df01fc7f" cstate="print"/>
+                    <a:blip r:embed="rId22076a60cbc78e955" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43245056">
+  <w:abstractNum w:abstractNumId="54635250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92371782">
+    <w:lvl w:ilvl="0" w:tplc="56566033">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92371782" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56566033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43245055">
+  <w:abstractNum w:abstractNumId="54635249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64350041">
+    <w:lvl w:ilvl="0" w:tplc="38787889">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43245055">
-    <w:abstractNumId w:val="43245055"/>
+  <w:num w:numId="54635249">
+    <w:abstractNumId w:val="54635249"/>
   </w:num>
-  <w:num w:numId="43245056">
-    <w:abstractNumId w:val="43245056"/>
+  <w:num w:numId="54635250">
+    <w:abstractNumId w:val="54635250"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId684354846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId465666045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96586a462df01b5b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId18486a462df01b622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId83586a462df01c295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId97406a462df01ec4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId98846a462df01ece5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId46616a462df01ee4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId86306a462df01eea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId77466a462df01f079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92586a462df01f0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId40056a462df01f129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId37896a462df01f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId83306a462df01f1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId96446a462df01f26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId35176a462df01f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId99956a462df01f311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId58606a462df01f330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId55466a462df01f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId39906a462df01f605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId24256a462df01f6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId94056a462df01f790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId80526a462df01f7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId32836a462df01f833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId90756a462df01f8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId88336a462df01faea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId90966a462df01fbf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32156a462df01c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32156a462df01c15a.jpg"/><Relationship Id="rId86596a462df01d88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86596a462df01d88b.jpg"/><Relationship Id="rId89076a462df01fc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89076a462df01fc7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749348955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId923246787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93036a60cbc78a4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId72466a60cbc78a55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId63786a60cbc78ad09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId35646a60cbc78d498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId45006a60cbc78d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId19146a60cbc78d6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId48496a60cbc78d700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId66976a60cbc78d8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId71356a60cbc78d930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId18786a60cbc78d9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId11886a60cbc78d9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId39426a60cbc78dc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId97376a60cbc78dca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId11616a60cbc78dd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId95896a60cbc78dd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId88696a60cbc78dd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId75066a60cbc78dde2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId92506a60cbc78e029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId38246a60cbc78e109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId20626a60cbc78e1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId24946a60cbc78e1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId46586a60cbc78e269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId59926a60cbc78e306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27506a60cbc78e539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId35886a60cbc78e675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70616a60cbc78aba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70616a60cbc78aba6.jpg"/><Relationship Id="rId15086a60cbc78bfd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15086a60cbc78bfd7.jpg"/><Relationship Id="rId22076a60cbc78e955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a60cbc78e955.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>