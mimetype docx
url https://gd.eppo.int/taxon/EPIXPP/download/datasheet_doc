--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93036a60cbc78a4f3" w:history="1">
+            <w:hyperlink r:id="rId57686a7b60c1c14b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72466a60cbc78a55e" w:history="1">
+            <w:hyperlink r:id="rId62856a7b60c1c1533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21919935" name="name78916a60cbc78aba8" descr="11157.jpg"/>
+                  <wp:docPr id="94137148" name="name54326a7b60c1c1c9f" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70616a60cbc78aba6" cstate="print"/>
+                          <a:blip r:embed="rId71476a7b60c1c1c9d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63786a60cbc78ad09" w:history="1">
+            <w:hyperlink r:id="rId81716a7b60c1c1da7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70913542" name="name71896a60cbc78bfda" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="69558302" name="name89746a7b60c1c2f65" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15086a60cbc78bfd7" cstate="print"/>
+                    <a:blip r:embed="rId32786a7b60c1c2f62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35646a60cbc78d498" w:history="1">
+      <w:hyperlink r:id="rId63676a7b60c1c432f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45006a60cbc78d532" w:history="1">
+      <w:hyperlink r:id="rId55236a7b60c1c43e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19146a60cbc78d6aa" w:history="1">
+      <w:hyperlink r:id="rId11476a7b60c1c45f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48496a60cbc78d700" w:history="1">
+      <w:hyperlink r:id="rId32036a7b60c1c4650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66976a60cbc78d8dc" w:history="1">
+      <w:hyperlink r:id="rId38076a7b60c1c481b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71356a60cbc78d930" w:history="1">
+      <w:hyperlink r:id="rId27306a7b60c1c486e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a60cbc78d9a6" w:history="1">
+      <w:hyperlink r:id="rId85836a7b60c1c48cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11886a60cbc78d9c7" w:history="1">
+      <w:hyperlink r:id="rId12006a7b60c1c48ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39426a60cbc78dc0d" w:history="1">
+      <w:hyperlink r:id="rId90936a7b60c1c4988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97376a60cbc78dca2" w:history="1">
+      <w:hyperlink r:id="rId51726a7b60c1c4a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11616a60cbc78dd14" w:history="1">
+      <w:hyperlink r:id="rId27996a7b60c1c4a88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a60cbc78dd45" w:history="1">
+      <w:hyperlink r:id="rId48426a7b60c1c4ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88696a60cbc78dd64" w:history="1">
+      <w:hyperlink r:id="rId36336a7b60c1c4ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75066a60cbc78dde2" w:history="1">
+      <w:hyperlink r:id="rId77506a7b60c1c4b49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92506a60cbc78e029" w:history="1">
+      <w:hyperlink r:id="rId29836a7b60c1c4d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38246a60cbc78e109" w:history="1">
+      <w:hyperlink r:id="rId59936a7b60c1c4e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20626a60cbc78e1c1" w:history="1">
+      <w:hyperlink r:id="rId80246a7b60c1c4f28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24946a60cbc78e1f7" w:history="1">
+      <w:hyperlink r:id="rId12736a7b60c1c4f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586a60cbc78e269" w:history="1">
+      <w:hyperlink r:id="rId13826a7b60c1c4fd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59926a60cbc78e306" w:history="1">
+      <w:hyperlink r:id="rId56916a7b60c1c5070" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a60cbc78e539" w:history="1">
+      <w:hyperlink r:id="rId32486a7b60c1c5292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35886a60cbc78e675" w:history="1">
+      <w:hyperlink r:id="rId94256a7b60c1c53a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25135299" name="name70526a60cbc78e956" descr="eu_funding_250.png"/>
+            <wp:docPr id="66551354" name="name64326a7b60c1c5441" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22076a60cbc78e955" cstate="print"/>
+                    <a:blip r:embed="rId16116a7b60c1c5440" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54635250">
+  <w:abstractNum w:abstractNumId="48548284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56566033">
+    <w:lvl w:ilvl="0" w:tplc="79159072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56566033" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79159072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54635249">
+  <w:abstractNum w:abstractNumId="48548283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38787889">
+    <w:lvl w:ilvl="0" w:tplc="94270394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54635249">
-    <w:abstractNumId w:val="54635249"/>
+  <w:num w:numId="48548283">
+    <w:abstractNumId w:val="48548283"/>
   </w:num>
-  <w:num w:numId="54635250">
-    <w:abstractNumId w:val="54635250"/>
+  <w:num w:numId="48548284">
+    <w:abstractNumId w:val="48548284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId749348955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId923246787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93036a60cbc78a4f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId72466a60cbc78a55e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId63786a60cbc78ad09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId35646a60cbc78d498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId45006a60cbc78d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId19146a60cbc78d6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId48496a60cbc78d700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId66976a60cbc78d8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId71356a60cbc78d930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId18786a60cbc78d9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId11886a60cbc78d9c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId39426a60cbc78dc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId97376a60cbc78dca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId11616a60cbc78dd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId95896a60cbc78dd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId88696a60cbc78dd64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId75066a60cbc78dde2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId92506a60cbc78e029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId38246a60cbc78e109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId20626a60cbc78e1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId24946a60cbc78e1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId46586a60cbc78e269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId59926a60cbc78e306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId27506a60cbc78e539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId35886a60cbc78e675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70616a60cbc78aba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70616a60cbc78aba6.jpg"/><Relationship Id="rId15086a60cbc78bfd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15086a60cbc78bfd7.jpg"/><Relationship Id="rId22076a60cbc78e955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22076a60cbc78e955.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId436640922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928756980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57686a7b60c1c14b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId62856a7b60c1c1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId81716a7b60c1c1da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId63676a7b60c1c432f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId55236a7b60c1c43e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId11476a7b60c1c45f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId32036a7b60c1c4650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId38076a7b60c1c481b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId27306a7b60c1c486e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId85836a7b60c1c48cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId12006a7b60c1c48ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId90936a7b60c1c4988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId51726a7b60c1c4a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId27996a7b60c1c4a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48426a7b60c1c4ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId36336a7b60c1c4ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId77506a7b60c1c4b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId29836a7b60c1c4d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId59936a7b60c1c4e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId80246a7b60c1c4f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId12736a7b60c1c4f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId13826a7b60c1c4fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId56916a7b60c1c5070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId32486a7b60c1c5292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId94256a7b60c1c53a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71476a7b60c1c1c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a7b60c1c1c9d.jpg"/><Relationship Id="rId32786a7b60c1c2f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32786a7b60c1c2f62.jpg"/><Relationship Id="rId16116a7b60c1c5440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a7b60c1c5440.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>