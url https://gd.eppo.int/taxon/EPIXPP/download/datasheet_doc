--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Orlova-Bienkowskaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57686a7b60c1c14b5" w:history="1">
+            <w:hyperlink r:id="rId99896a95f56e3c95f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62856a7b60c1c1533" w:history="1">
+            <w:hyperlink r:id="rId81556a95f56e3c9c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94137148" name="name54326a7b60c1c1c9f" descr="11157.jpg"/>
+                  <wp:docPr id="38235483" name="name89096a95f56e3d0f6" descr="11157.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11157.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71476a7b60c1c1c9d" cstate="print"/>
+                          <a:blip r:embed="rId92156a95f56e3d0f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81716a7b60c1c1da7" w:history="1">
+            <w:hyperlink r:id="rId13216a95f56e3d1e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1570,63 +1570,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first detected in 2008 in Galicia, close to the Portuguese border (Boavida &amp; Germain, 2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69558302" name="name89746a7b60c1c2f65" descr="EPIXPP_distribution_map.jpg"/>
+            <wp:docPr id="61025228" name="name65376a95f56e3e4e5" descr="EPIXPP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXPP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32786a7b60c1c2f62" cstate="print"/>
+                    <a:blip r:embed="rId83066a95f56e3e4e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3939,51 +3939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 379-387. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63676a7b60c1c432f" w:history="1">
+      <w:hyperlink r:id="rId72236a95f56e3fa89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12344</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4029,51 +4029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55236a7b60c1c43e5" w:history="1">
+      <w:hyperlink r:id="rId96206a95f56e3fb7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4255,101 +4255,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11476a7b60c1c45f9" w:history="1">
+      <w:hyperlink r:id="rId66906a95f56e3fd22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. [WWW document] URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32036a7b60c1c4650" w:history="1">
+      <w:hyperlink r:id="rId70366a95f56e3fd7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4591,101 +4591,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a7b60c1c481b" w:history="1">
+      <w:hyperlink r:id="rId43276a95f56e40632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a7b60c1c486e" w:history="1">
+      <w:hyperlink r:id="rId80256a95f56e40693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 February 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4700,72 +4700,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix similaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85836a7b60c1c48cd" w:history="1">
+      <w:hyperlink r:id="rId72166a95f56e4073f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2014/068)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12006a7b60c1c48ed" w:history="1">
+      <w:hyperlink r:id="rId48436a95f56e40760" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2788</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4820,51 +4820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a7b60c1c4988" w:history="1">
+      <w:hyperlink r:id="rId38686a95f56e40801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51726a7b60c1c4a18" w:history="1">
+      <w:hyperlink r:id="rId39446a95f56e40893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4980,102 +4980,102 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27996a7b60c1c4a88" w:history="1">
+      <w:hyperlink r:id="rId70096a95f56e40907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) New data on quarantine pests and pests of the EPPO Alert List. Detailed Records. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48426a7b60c1c4ab9" w:history="1">
+      <w:hyperlink r:id="rId56216a95f56e40939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Reporting Service (2018/024)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36336a7b60c1c4ad9" w:history="1">
+      <w:hyperlink r:id="rId66346a95f56e40958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77506a7b60c1c4b49" w:history="1">
+      <w:hyperlink r:id="rId47176a95f56e409c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5465,51 +5465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29836a7b60c1c4d8b" w:history="1">
+      <w:hyperlink r:id="rId32836a95f56e40cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5604,51 +5604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 20 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59936a7b60c1c4e69" w:history="1">
+      <w:hyperlink r:id="rId73006a95f56e40e10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5714,81 +5714,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lec. y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix tuberis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gentner. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 80p </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80246a7b60c1c4f28" w:history="1">
+      <w:hyperlink r:id="rId44476a95f56e40ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12736a7b60c1c4f61" w:history="1">
+      <w:hyperlink r:id="rId52386a95f56e40efe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13826a7b60c1c4fd3" w:history="1">
+      <w:hyperlink r:id="rId79906a95f56e40fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5913,51 +5913,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56916a7b60c1c5070" w:history="1">
+      <w:hyperlink r:id="rId33066a95f56e410a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6255,51 +6255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 269-285. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32486a7b60c1c5292" w:history="1">
+      <w:hyperlink r:id="rId66086a95f56e41307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11540-018-9355-6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 16 August 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6412,81 +6412,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix papa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94256a7b60c1c53a3" w:history="1">
+      <w:hyperlink r:id="rId61166a95f56e4141a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66551354" name="name64326a7b60c1c5441" descr="eu_funding_250.png"/>
+            <wp:docPr id="18547786" name="name86996a95f56e41470" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16116a7b60c1c5440" cstate="print"/>
+                    <a:blip r:embed="rId56576a95f56e4146f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6584,137 +6584,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48548284">
+  <w:abstractNum w:abstractNumId="33452776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79159072">
+    <w:lvl w:ilvl="0" w:tplc="76019209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79159072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76019209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48548283">
+  <w:abstractNum w:abstractNumId="33452775">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94270394">
+    <w:lvl w:ilvl="0" w:tplc="76807181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7466,55 +7466,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48548283">
-    <w:abstractNumId w:val="48548283"/>
+  <w:num w:numId="33452775">
+    <w:abstractNumId w:val="33452775"/>
   </w:num>
-  <w:num w:numId="48548284">
-    <w:abstractNumId w:val="48548284"/>
+  <w:num w:numId="33452776">
+    <w:abstractNumId w:val="33452776"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19064,51 +19064,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId436640922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928756980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57686a7b60c1c14b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId62856a7b60c1c1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId81716a7b60c1c1da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId63676a7b60c1c432f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId55236a7b60c1c43e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId11476a7b60c1c45f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId32036a7b60c1c4650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId38076a7b60c1c481b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId27306a7b60c1c486e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId85836a7b60c1c48cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId12006a7b60c1c48ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId90936a7b60c1c4988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId51726a7b60c1c4a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId27996a7b60c1c4a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId48426a7b60c1c4ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId36336a7b60c1c4ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId77506a7b60c1c4b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId29836a7b60c1c4d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId59936a7b60c1c4e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId80246a7b60c1c4f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId12736a7b60c1c4f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId13826a7b60c1c4fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId56916a7b60c1c5070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId32486a7b60c1c5292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId94256a7b60c1c53a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71476a7b60c1c1c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a7b60c1c1c9d.jpg"/><Relationship Id="rId32786a7b60c1c2f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32786a7b60c1c2f62.jpg"/><Relationship Id="rId16116a7b60c1c5440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a7b60c1c5440.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId217985266" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId264762022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99896a95f56e3c95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/" TargetMode="External"/><Relationship Id="rId81556a95f56e3c9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/categorization" TargetMode="External"/><Relationship Id="rId13216a95f56e3d1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXPP/photos" TargetMode="External"/><Relationship Id="rId72236a95f56e3fa89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12344" TargetMode="External"/><Relationship Id="rId96206a95f56e3fb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId66906a95f56e3fd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId70366a95f56e3fd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId43276a95f56e40632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId80256a95f56e40693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId72166a95f56e4073f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId48436a95f56e40760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2788" TargetMode="External"/><Relationship Id="rId38686a95f56e40801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId39446a95f56e40893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId70096a95f56e40907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId56216a95f56e40939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6218" TargetMode="External"/><Relationship Id="rId66346a95f56e40958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2018-02-en.pdf" TargetMode="External"/><Relationship Id="rId47176a95f56e409c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId32836a95f56e40cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId73006a95f56e40e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mountainscholar.org/bitstream/handle/10217/5111/COAB_21767862.pdf?sequence=1" TargetMode="External"/><Relationship Id="rId44476a95f56e40ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/epitrix-plandecontingenciaabril2017_tcm30-381572.pdf" TargetMode="External"/><Relationship Id="rId52386a95f56e40efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://preservicio.mapama.gob.es/es/agricultura/temas/sanidadvegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId79906a95f56e40fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId33066a95f56e410a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId66086a95f56e41307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11540-018-9355-6" TargetMode="External"/><Relationship Id="rId61166a95f56e4141a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92156a95f56e3d0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92156a95f56e3d0f4.jpg"/><Relationship Id="rId83066a95f56e3e4e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83066a95f56e3e4e2.jpg"/><Relationship Id="rId56576a95f56e4146f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56576a95f56e4146f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>