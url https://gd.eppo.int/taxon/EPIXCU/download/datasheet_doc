--- v15 (2026-08-31)
+++ v16 (2026-09-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56356a9604bbb95c4" w:history="1">
+            <w:hyperlink r:id="rId30316ab0bb89557ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39446a9604bbb962d" w:history="1">
+            <w:hyperlink r:id="rId23356ab0bb8955816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84154033" name="name85056a9604bbb9deb" descr="11159.jpg"/>
+                  <wp:docPr id="82318348" name="name10976ab0bb89560b4" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15296a9604bbb9de9" cstate="print"/>
+                          <a:blip r:embed="rId69816ab0bb89560b2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88306a9604bbb9f24" w:history="1">
+            <w:hyperlink r:id="rId19526ab0bb89561f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51378331" name="name91266a9604bbbb5f4" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="55636902" name="name21276ab0bb89578f6" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25936a9604bbbb5f0" cstate="print"/>
+                    <a:blip r:embed="rId40536ab0bb89578f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15296a9604bbbc724" w:history="1">
+      <w:hyperlink r:id="rId75126ab0bb89589bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69196a9604bbbc7a9" w:history="1">
+      <w:hyperlink r:id="rId24366ab0bb8958a41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42226a9604bbbc84b" w:history="1">
+      <w:hyperlink r:id="rId99196ab0bb8958add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11776a9604bbbcc96" w:history="1">
+      <w:hyperlink r:id="rId56106ab0bb8958f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87406a9604bbbcceb" w:history="1">
+      <w:hyperlink r:id="rId83026ab0bb8958fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83456a9604bbbced3" w:history="1">
+      <w:hyperlink r:id="rId22376ab0bb89591d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88366a9604bbbcf32" w:history="1">
+      <w:hyperlink r:id="rId88026ab0bb895922f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a9604bbbcfb1" w:history="1">
+      <w:hyperlink r:id="rId32086ab0bb89592ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91296a9604bbbd04c" w:history="1">
+      <w:hyperlink r:id="rId11106ab0bb8959347" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91626a9604bbbd0e8" w:history="1">
+      <w:hyperlink r:id="rId80816ab0bb89593e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26806a9604bbbd164" w:history="1">
+      <w:hyperlink r:id="rId23426ab0bb895945d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43226a9604bbbd1e1" w:history="1">
+      <w:hyperlink r:id="rId15046ab0bb89594d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12226a9604bbbd33e" w:history="1">
+      <w:hyperlink r:id="rId14716ab0bb8959630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38546a9604bbbd391" w:history="1">
+      <w:hyperlink r:id="rId47296ab0bb8959683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91196a9604bbbd4ca" w:history="1">
+      <w:hyperlink r:id="rId39616ab0bb89597b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85866a9604bbbd661" w:history="1">
+      <w:hyperlink r:id="rId35656ab0bb8959957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94966a9604bbbd6e7" w:history="1">
+      <w:hyperlink r:id="rId83326ab0bb89599c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14106a9604bbbd756" w:history="1">
+      <w:hyperlink r:id="rId69846ab0bb8959a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29346a9604bbbd79f" w:history="1">
+      <w:hyperlink r:id="rId59096ab0bb8959a67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50446a9604bbbd81f" w:history="1">
+      <w:hyperlink r:id="rId18446ab0bb8959ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81136a9604bbbd8c1" w:history="1">
+      <w:hyperlink r:id="rId58136ab0bb8959b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89056a9604bbbda78" w:history="1">
+      <w:hyperlink r:id="rId24906ab0bb8959d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57256a9604bbbdb45" w:history="1">
+      <w:hyperlink r:id="rId81846ab0bb8959e2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14442213" name="name26146a9604bbbdba4" descr="eu_funding_250.png"/>
+            <wp:docPr id="28177873" name="name89916ab0bb8959eb9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17266a9604bbbdba3" cstate="print"/>
+                    <a:blip r:embed="rId27196ab0bb8959eb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65111389">
+  <w:abstractNum w:abstractNumId="20183806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14275561">
+    <w:lvl w:ilvl="0" w:tplc="20897266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14275561" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20897266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65111388">
+  <w:abstractNum w:abstractNumId="20183805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41246623">
+    <w:lvl w:ilvl="0" w:tplc="20250895">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65111388">
-    <w:abstractNumId w:val="65111388"/>
+  <w:num w:numId="20183805">
+    <w:abstractNumId w:val="20183805"/>
   </w:num>
-  <w:num w:numId="65111389">
-    <w:abstractNumId w:val="65111389"/>
+  <w:num w:numId="20183806">
+    <w:abstractNumId w:val="20183806"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758139887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977319423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56356a9604bbb95c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId39446a9604bbb962d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId88306a9604bbb9f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId15296a9604bbbc724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId69196a9604bbbc7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId42226a9604bbbc84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId11776a9604bbbcc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId87406a9604bbbcceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId83456a9604bbbced3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88366a9604bbbcf32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId50236a9604bbbcfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId91296a9604bbbd04c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId91626a9604bbbd0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId26806a9604bbbd164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId43226a9604bbbd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId12226a9604bbbd33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId38546a9604bbbd391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId91196a9604bbbd4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId85866a9604bbbd661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId94966a9604bbbd6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId14106a9604bbbd756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId29346a9604bbbd79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId50446a9604bbbd81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId81136a9604bbbd8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId89056a9604bbbda78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57256a9604bbbdb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId15296a9604bbb9de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a9604bbb9de9.jpg"/><Relationship Id="rId25936a9604bbbb5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25936a9604bbbb5f0.jpg"/><Relationship Id="rId17266a9604bbbdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17266a9604bbbdba3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283881322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751209576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30316ab0bb89557ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId23356ab0bb8955816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId19526ab0bb89561f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId75126ab0bb89589bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId24366ab0bb8958a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId99196ab0bb8958add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId56106ab0bb8958f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId83026ab0bb8958fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId22376ab0bb89591d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88026ab0bb895922f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId32086ab0bb89592ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId11106ab0bb8959347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId80816ab0bb89593e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId23426ab0bb895945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId15046ab0bb89594d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId14716ab0bb8959630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId47296ab0bb8959683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId39616ab0bb89597b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId35656ab0bb8959957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId83326ab0bb89599c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId69846ab0bb8959a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId59096ab0bb8959a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId18446ab0bb8959ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId58136ab0bb8959b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId24906ab0bb8959d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81846ab0bb8959e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId69816ab0bb89560b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69816ab0bb89560b2.jpg"/><Relationship Id="rId40536ab0bb89578f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40536ab0bb89578f3.jpg"/><Relationship Id="rId27196ab0bb8959eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27196ab0bb8959eb8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>