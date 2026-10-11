--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30316ab0bb89557ab" w:history="1">
+            <w:hyperlink r:id="rId50186acb83e541ede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23356ab0bb8955816" w:history="1">
+            <w:hyperlink r:id="rId52816acb83e541f52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82318348" name="name10976ab0bb89560b4" descr="11159.jpg"/>
+                  <wp:docPr id="38071569" name="name83996acb83e542662" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69816ab0bb89560b2" cstate="print"/>
+                          <a:blip r:embed="rId28036acb83e542660" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19526ab0bb89561f3" w:history="1">
+            <w:hyperlink r:id="rId14126acb83e542787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55636902" name="name21276ab0bb89578f6" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="43340474" name="name81036acb83e544122" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40536ab0bb89578f3" cstate="print"/>
+                    <a:blip r:embed="rId23226acb83e54411f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2143,51 +2143,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portugal (mainland, Azores, Madeira), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Nunavut, Ontario, Prince Edward Island, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Arizona, Arkansas, California, Colorado, Connecticut, Delaware, District of Columbia, Florida, Georgia, Idaho, Illinois, Indiana, Iowa, Kansas, Kentucky, Maine, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, New Hampshire, New Jersey, New Mexico, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Vermont, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
+        <w:t xml:space="preserve"> Canada (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Nunavut, Ontario, Prince Edward Island, Québec, Saskatchewan, Yukon Territory), Mexico, United States of America (Alabama, Arizona, Arkansas, Colorado, Connecticut, Delaware, District of Columbia, Florida, Georgia, Idaho, Illinois, Indiana, Iowa, Kansas, Kentucky, Maine, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Montana, Nebraska, New Hampshire, New Jersey, New Mexico, New York, North Carolina, North Dakota, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Vermont, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica, Dominican Republic, Guadeloupe, Guatemala, Jamaica, Nicaragua, Puerto Rico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126ab0bb89589bf" w:history="1">
+      <w:hyperlink r:id="rId14936acb83e545269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24366ab0bb8958a41" w:history="1">
+      <w:hyperlink r:id="rId41346acb83e5452f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99196ab0bb8958add" w:history="1">
+      <w:hyperlink r:id="rId40266acb83e545396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56106ab0bb8958f83" w:history="1">
+      <w:hyperlink r:id="rId70706acb83e545ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83026ab0bb8958fe8" w:history="1">
+      <w:hyperlink r:id="rId92886acb83e545b14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22376ab0bb89591d0" w:history="1">
+      <w:hyperlink r:id="rId83696acb83e545cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88026ab0bb895922f" w:history="1">
+      <w:hyperlink r:id="rId86496acb83e545d5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32086ab0bb89592ac" w:history="1">
+      <w:hyperlink r:id="rId34466acb83e545dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11106ab0bb8959347" w:history="1">
+      <w:hyperlink r:id="rId28916acb83e545e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816ab0bb89593e1" w:history="1">
+      <w:hyperlink r:id="rId56276acb83e545f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426ab0bb895945d" w:history="1">
+      <w:hyperlink r:id="rId55526acb83e545fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15046ab0bb89594d9" w:history="1">
+      <w:hyperlink r:id="rId52106acb83e546048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14716ab0bb8959630" w:history="1">
+      <w:hyperlink r:id="rId13106acb83e5461a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47296ab0bb8959683" w:history="1">
+      <w:hyperlink r:id="rId28966acb83e5461f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616ab0bb89597b3" w:history="1">
+      <w:hyperlink r:id="rId62736acb83e546321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35656ab0bb8959957" w:history="1">
+      <w:hyperlink r:id="rId97366acb83e5464d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83326ab0bb89599c8" w:history="1">
+      <w:hyperlink r:id="rId70096acb83e54654a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69846ab0bb8959a26" w:history="1">
+      <w:hyperlink r:id="rId50006acb83e5465a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096ab0bb8959a67" w:history="1">
+      <w:hyperlink r:id="rId95106acb83e5465e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18446ab0bb8959ae4" w:history="1">
+      <w:hyperlink r:id="rId39966acb83e546665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58136ab0bb8959b8c" w:history="1">
+      <w:hyperlink r:id="rId54056acb83e546701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24906ab0bb8959d60" w:history="1">
+      <w:hyperlink r:id="rId16126acb83e5468b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81846ab0bb8959e2c" w:history="1">
+      <w:hyperlink r:id="rId53966acb83e54697d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28177873" name="name89916ab0bb8959eb9" descr="eu_funding_250.png"/>
+            <wp:docPr id="1001754" name="name42936acb83e546c4c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27196ab0bb8959eb8" cstate="print"/>
+                    <a:blip r:embed="rId73736acb83e546c4a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20183806">
+  <w:abstractNum w:abstractNumId="18219453">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20897266">
+    <w:lvl w:ilvl="0" w:tplc="63504361">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20897266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63504361" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20183805">
+  <w:abstractNum w:abstractNumId="18219452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20250895">
+    <w:lvl w:ilvl="0" w:tplc="54704654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20183805">
-    <w:abstractNumId w:val="20183805"/>
+  <w:num w:numId="18219452">
+    <w:abstractNumId w:val="18219452"/>
   </w:num>
-  <w:num w:numId="20183806">
-    <w:abstractNumId w:val="20183806"/>
+  <w:num w:numId="18219453">
+    <w:abstractNumId w:val="18219453"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283881322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId751209576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30316ab0bb89557ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId23356ab0bb8955816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId19526ab0bb89561f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId75126ab0bb89589bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId24366ab0bb8958a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId99196ab0bb8958add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId56106ab0bb8958f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId83026ab0bb8958fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId22376ab0bb89591d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88026ab0bb895922f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId32086ab0bb89592ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId11106ab0bb8959347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId80816ab0bb89593e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId23426ab0bb895945d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId15046ab0bb89594d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId14716ab0bb8959630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId47296ab0bb8959683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId39616ab0bb89597b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId35656ab0bb8959957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId83326ab0bb89599c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId69846ab0bb8959a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId59096ab0bb8959a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId18446ab0bb8959ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId58136ab0bb8959b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId24906ab0bb8959d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81846ab0bb8959e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId69816ab0bb89560b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69816ab0bb89560b2.jpg"/><Relationship Id="rId40536ab0bb89578f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40536ab0bb89578f3.jpg"/><Relationship Id="rId27196ab0bb8959eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27196ab0bb8959eb8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309396515" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId322914475" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50186acb83e541ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId52816acb83e541f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId14126acb83e542787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId14936acb83e545269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId41346acb83e5452f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId40266acb83e545396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId70706acb83e545ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId92886acb83e545b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId83696acb83e545cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId86496acb83e545d5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId34466acb83e545dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId28916acb83e545e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId56276acb83e545f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId55526acb83e545fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId52106acb83e546048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId13106acb83e5461a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId28966acb83e5461f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId62736acb83e546321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId97366acb83e5464d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId70096acb83e54654a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId50006acb83e5465a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId95106acb83e5465e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId39966acb83e546665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId54056acb83e546701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId16126acb83e5468b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53966acb83e54697d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId28036acb83e542660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036acb83e542660.jpg"/><Relationship Id="rId23226acb83e54411f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23226acb83e54411f.jpg"/><Relationship Id="rId73736acb83e546c4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73736acb83e546c4a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>