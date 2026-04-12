--- v8 (2026-03-22)
+++ v9 (2026-04-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329669c05332b2697" w:history="1">
+            <w:hyperlink r:id="rId904169dbfc10762e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908869c05332b2701" w:history="1">
+            <w:hyperlink r:id="rId219069dbfc1076353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80593322" name="name909969c05332b2d30" descr="11159.jpg"/>
+                  <wp:docPr id="38073898" name="name893869dbfc1076a2e" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId944869c05332b2d2e" cstate="print"/>
+                          <a:blip r:embed="rId247269dbfc1076a2c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId345269c05332b2ebb" w:history="1">
+            <w:hyperlink r:id="rId709969dbfc1076b4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29304390" name="name377969c05332b44f5" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="86824599" name="name923369dbfc10784c7" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId297869c05332b44f2" cstate="print"/>
+                    <a:blip r:embed="rId135269dbfc10784c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563469c05332b55d9" w:history="1">
+      <w:hyperlink r:id="rId922369dbfc10795f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402369c05332b565b" w:history="1">
+      <w:hyperlink r:id="rId772669dbfc1079688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230869c05332b56f6" w:history="1">
+      <w:hyperlink r:id="rId731469dbfc1079749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844269c05332b5b35" w:history="1">
+      <w:hyperlink r:id="rId765269dbfc1079b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506169c05332b5b8a" w:history="1">
+      <w:hyperlink r:id="rId493769dbfc1079beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975069c05332b5d68" w:history="1">
+      <w:hyperlink r:id="rId957669dbfc1079dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463069c05332b5dc7" w:history="1">
+      <w:hyperlink r:id="rId486669dbfc1079e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205169c05332b5e43" w:history="1">
+      <w:hyperlink r:id="rId490169dbfc1079eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370869c05332b5edc" w:history="1">
+      <w:hyperlink r:id="rId823569dbfc1079f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360369c05332b5f76" w:history="1">
+      <w:hyperlink r:id="rId694469dbfc1079fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646569c05332b5ffa" w:history="1">
+      <w:hyperlink r:id="rId465769dbfc107a064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969569c05332b60d5" w:history="1">
+      <w:hyperlink r:id="rId720869dbfc107a15c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514569c05332b622e" w:history="1">
+      <w:hyperlink r:id="rId155569dbfc107a2bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275269c05332b6283" w:history="1">
+      <w:hyperlink r:id="rId271969dbfc107a310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476969c05332b63ac" w:history="1">
+      <w:hyperlink r:id="rId195069dbfc107a43d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899669c05332b653b" w:history="1">
+      <w:hyperlink r:id="rId771269dbfc107a5e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666269c05332b65ad" w:history="1">
+      <w:hyperlink r:id="rId547569dbfc107a655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915669c05332b660b" w:history="1">
+      <w:hyperlink r:id="rId753369dbfc107a6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203469c05332b664e" w:history="1">
+      <w:hyperlink r:id="rId390669dbfc107a6f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674669c05332b66cb" w:history="1">
+      <w:hyperlink r:id="rId396369dbfc107a774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276269c05332b6768" w:history="1">
+      <w:hyperlink r:id="rId795569dbfc107a812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133369c05332b6917" w:history="1">
+      <w:hyperlink r:id="rId175169dbfc107a9c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187669c05332b6a0f" w:history="1">
+      <w:hyperlink r:id="rId141269dbfc107aa8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24883940" name="name378369c05332b6d0d" descr="eu_funding_250.png"/>
+            <wp:docPr id="67261381" name="name262569dbfc107ab28" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId449769c05332b6d0c" cstate="print"/>
+                    <a:blip r:embed="rId408169dbfc107ab27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93889672">
+  <w:abstractNum w:abstractNumId="26363014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28215862">
+    <w:lvl w:ilvl="0" w:tplc="55231122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28215862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55231122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93889671">
+  <w:abstractNum w:abstractNumId="26363013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15308564">
+    <w:lvl w:ilvl="0" w:tplc="13473434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93889671">
-    <w:abstractNumId w:val="93889671"/>
+  <w:num w:numId="26363013">
+    <w:abstractNumId w:val="26363013"/>
   </w:num>
-  <w:num w:numId="93889672">
-    <w:abstractNumId w:val="93889672"/>
+  <w:num w:numId="26363014">
+    <w:abstractNumId w:val="26363014"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId908190147" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId520265184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId329669c05332b2697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId908869c05332b2701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId345269c05332b2ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId563469c05332b55d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId402369c05332b565b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId230869c05332b56f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId844269c05332b5b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId506169c05332b5b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId975069c05332b5d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId463069c05332b5dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId205169c05332b5e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId370869c05332b5edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId360369c05332b5f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId646569c05332b5ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId969569c05332b60d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId514569c05332b622e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId275269c05332b6283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId476969c05332b63ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId899669c05332b653b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId666269c05332b65ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId915669c05332b660b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId203469c05332b664e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId674669c05332b66cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId276269c05332b6768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId133369c05332b6917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187669c05332b6a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId944869c05332b2d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId944869c05332b2d2e.jpg"/><Relationship Id="rId297869c05332b44f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297869c05332b44f2.jpg"/><Relationship Id="rId449769c05332b6d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId449769c05332b6d0c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976943726" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318301163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId904169dbfc10762e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId219069dbfc1076353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId709969dbfc1076b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId922369dbfc10795f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId772669dbfc1079688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId731469dbfc1079749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId765269dbfc1079b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId493769dbfc1079beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId957669dbfc1079dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId486669dbfc1079e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId490169dbfc1079eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId823569dbfc1079f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId694469dbfc1079fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId465769dbfc107a064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId720869dbfc107a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId155569dbfc107a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId271969dbfc107a310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId195069dbfc107a43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId771269dbfc107a5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId547569dbfc107a655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId753369dbfc107a6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId390669dbfc107a6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId396369dbfc107a774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId795569dbfc107a812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId175169dbfc107a9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId141269dbfc107aa8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId247269dbfc1076a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247269dbfc1076a2c.jpg"/><Relationship Id="rId135269dbfc10784c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135269dbfc10784c4.jpg"/><Relationship Id="rId408169dbfc107ab27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId408169dbfc107ab27.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>