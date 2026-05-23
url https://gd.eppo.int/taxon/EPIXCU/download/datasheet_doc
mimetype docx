--- v9 (2026-04-12)
+++ v10 (2026-05-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904169dbfc10762e9" w:history="1">
+            <w:hyperlink r:id="rId96546a10ff0d5ed22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219069dbfc1076353" w:history="1">
+            <w:hyperlink r:id="rId82776a10ff0d5ed8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38073898" name="name893869dbfc1076a2e" descr="11159.jpg"/>
+                  <wp:docPr id="62208185" name="name86886a10ff0d5f5af" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId247269dbfc1076a2c" cstate="print"/>
+                          <a:blip r:embed="rId43356a10ff0d5f5ad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId709969dbfc1076b4a" w:history="1">
+            <w:hyperlink r:id="rId72616a10ff0d5fa92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86824599" name="name923369dbfc10784c7" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="46909121" name="name87866a10ff0d614af" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135269dbfc10784c4" cstate="print"/>
+                    <a:blip r:embed="rId66786a10ff0d614aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922369dbfc10795f7" w:history="1">
+      <w:hyperlink r:id="rId74076a10ff0d62911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772669dbfc1079688" w:history="1">
+      <w:hyperlink r:id="rId79196a10ff0d629c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731469dbfc1079749" w:history="1">
+      <w:hyperlink r:id="rId35326a10ff0d62a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765269dbfc1079b94" w:history="1">
+      <w:hyperlink r:id="rId29756a10ff0d62f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493769dbfc1079beb" w:history="1">
+      <w:hyperlink r:id="rId16586a10ff0d62fa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957669dbfc1079dd5" w:history="1">
+      <w:hyperlink r:id="rId23816a10ff0d631cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486669dbfc1079e34" w:history="1">
+      <w:hyperlink r:id="rId82766a10ff0d6322c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490169dbfc1079eb2" w:history="1">
+      <w:hyperlink r:id="rId56096a10ff0d632ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823569dbfc1079f4d" w:history="1">
+      <w:hyperlink r:id="rId74546a10ff0d63348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694469dbfc1079fe8" w:history="1">
+      <w:hyperlink r:id="rId40606a10ff0d633f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465769dbfc107a064" w:history="1">
+      <w:hyperlink r:id="rId95496a10ff0d6348d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720869dbfc107a15c" w:history="1">
+      <w:hyperlink r:id="rId31336a10ff0d6350e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155569dbfc107a2bb" w:history="1">
+      <w:hyperlink r:id="rId97586a10ff0d636a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271969dbfc107a310" w:history="1">
+      <w:hyperlink r:id="rId89066a10ff0d63704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195069dbfc107a43d" w:history="1">
+      <w:hyperlink r:id="rId30976a10ff0d63849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771269dbfc107a5e2" w:history="1">
+      <w:hyperlink r:id="rId27876a10ff0d63a00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547569dbfc107a655" w:history="1">
+      <w:hyperlink r:id="rId78746a10ff0d63a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753369dbfc107a6b3" w:history="1">
+      <w:hyperlink r:id="rId56306a10ff0d63ad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390669dbfc107a6f6" w:history="1">
+      <w:hyperlink r:id="rId70276a10ff0d63b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396369dbfc107a774" w:history="1">
+      <w:hyperlink r:id="rId77446a10ff0d63ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId795569dbfc107a812" w:history="1">
+      <w:hyperlink r:id="rId62876a10ff0d63c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175169dbfc107a9c6" w:history="1">
+      <w:hyperlink r:id="rId91446a10ff0d63e02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141269dbfc107aa8e" w:history="1">
+      <w:hyperlink r:id="rId84046a10ff0d63ecc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67261381" name="name262569dbfc107ab28" descr="eu_funding_250.png"/>
+            <wp:docPr id="33217644" name="name53386a10ff0d640d2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId408169dbfc107ab27" cstate="print"/>
+                    <a:blip r:embed="rId85956a10ff0d640d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26363014">
+  <w:abstractNum w:abstractNumId="41534446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55231122">
+    <w:lvl w:ilvl="0" w:tplc="30819339">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55231122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30819339" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26363013">
+  <w:abstractNum w:abstractNumId="41534445">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13473434">
+    <w:lvl w:ilvl="0" w:tplc="34786344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26363013">
-    <w:abstractNumId w:val="26363013"/>
+  <w:num w:numId="41534445">
+    <w:abstractNumId w:val="41534445"/>
   </w:num>
-  <w:num w:numId="26363014">
-    <w:abstractNumId w:val="26363014"/>
+  <w:num w:numId="41534446">
+    <w:abstractNumId w:val="41534446"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976943726" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318301163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId904169dbfc10762e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId219069dbfc1076353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId709969dbfc1076b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId922369dbfc10795f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId772669dbfc1079688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId731469dbfc1079749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId765269dbfc1079b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId493769dbfc1079beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId957669dbfc1079dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId486669dbfc1079e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId490169dbfc1079eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId823569dbfc1079f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId694469dbfc1079fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId465769dbfc107a064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId720869dbfc107a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId155569dbfc107a2bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId271969dbfc107a310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId195069dbfc107a43d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId771269dbfc107a5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId547569dbfc107a655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId753369dbfc107a6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId390669dbfc107a6f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId396369dbfc107a774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId795569dbfc107a812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId175169dbfc107a9c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId141269dbfc107aa8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId247269dbfc1076a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247269dbfc1076a2c.jpg"/><Relationship Id="rId135269dbfc10784c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135269dbfc10784c4.jpg"/><Relationship Id="rId408169dbfc107ab27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId408169dbfc107ab27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814261225" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844063924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96546a10ff0d5ed22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId82776a10ff0d5ed8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId72616a10ff0d5fa92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId74076a10ff0d62911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId79196a10ff0d629c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId35326a10ff0d62a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId29756a10ff0d62f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId16586a10ff0d62fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId23816a10ff0d631cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId82766a10ff0d6322c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId56096a10ff0d632ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId74546a10ff0d63348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId40606a10ff0d633f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId95496a10ff0d6348d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId31336a10ff0d6350e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId97586a10ff0d636a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId89066a10ff0d63704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId30976a10ff0d63849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId27876a10ff0d63a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId78746a10ff0d63a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId56306a10ff0d63ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId70276a10ff0d63b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId77446a10ff0d63ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId62876a10ff0d63c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId91446a10ff0d63e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84046a10ff0d63ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId43356a10ff0d5f5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43356a10ff0d5f5ad.jpg"/><Relationship Id="rId66786a10ff0d614aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66786a10ff0d614aa.jpg"/><Relationship Id="rId85956a10ff0d640d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a10ff0d640d0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>