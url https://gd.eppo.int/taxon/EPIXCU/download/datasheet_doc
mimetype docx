--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96546a10ff0d5ed22" w:history="1">
+            <w:hyperlink r:id="rId12446a2b9e38cf97e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82776a10ff0d5ed8d" w:history="1">
+            <w:hyperlink r:id="rId26036a2b9e38cf9e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62208185" name="name86886a10ff0d5f5af" descr="11159.jpg"/>
+                  <wp:docPr id="76457504" name="name36966a2b9e38d003f" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43356a10ff0d5f5ad" cstate="print"/>
+                          <a:blip r:embed="rId79896a2b9e38d003d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72616a10ff0d5fa92" w:history="1">
+            <w:hyperlink r:id="rId99466a2b9e38d0483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46909121" name="name87866a10ff0d614af" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="51990806" name="name31266a2b9e38d1d33" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66786a10ff0d614aa" cstate="print"/>
+                    <a:blip r:embed="rId89286a2b9e38d1d2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74076a10ff0d62911" w:history="1">
+      <w:hyperlink r:id="rId90326a2b9e38d30e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79196a10ff0d629c5" w:history="1">
+      <w:hyperlink r:id="rId60786a2b9e38d31c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35326a10ff0d62a86" w:history="1">
+      <w:hyperlink r:id="rId53346a2b9e38d32b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29756a10ff0d62f4e" w:history="1">
+      <w:hyperlink r:id="rId57796a2b9e38d3782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586a10ff0d62fa7" w:history="1">
+      <w:hyperlink r:id="rId12806a2b9e38d37ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23816a10ff0d631cb" w:history="1">
+      <w:hyperlink r:id="rId36356a2b9e38d3a48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82766a10ff0d6322c" w:history="1">
+      <w:hyperlink r:id="rId74466a2b9e38d3aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56096a10ff0d632ac" w:history="1">
+      <w:hyperlink r:id="rId54686a2b9e38d3b2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74546a10ff0d63348" w:history="1">
+      <w:hyperlink r:id="rId50376a2b9e38d3bd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40606a10ff0d633f8" w:history="1">
+      <w:hyperlink r:id="rId54906a2b9e38d3c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95496a10ff0d6348d" w:history="1">
+      <w:hyperlink r:id="rId32826a2b9e38d3d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a10ff0d6350e" w:history="1">
+      <w:hyperlink r:id="rId19246a2b9e38d3d9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586a10ff0d636a8" w:history="1">
+      <w:hyperlink r:id="rId24826a2b9e38d3f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a10ff0d63704" w:history="1">
+      <w:hyperlink r:id="rId60396a2b9e38d3f6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30976a10ff0d63849" w:history="1">
+      <w:hyperlink r:id="rId90936a2b9e38d4098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27876a10ff0d63a00" w:history="1">
+      <w:hyperlink r:id="rId28876a2b9e38d422d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a10ff0d63a76" w:history="1">
+      <w:hyperlink r:id="rId54696a2b9e38d42a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56306a10ff0d63ad6" w:history="1">
+      <w:hyperlink r:id="rId76716a2b9e38d4317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a10ff0d63b23" w:history="1">
+      <w:hyperlink r:id="rId19756a2b9e38d4357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77446a10ff0d63ba8" w:history="1">
+      <w:hyperlink r:id="rId63696a2b9e38d43d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62876a10ff0d63c49" w:history="1">
+      <w:hyperlink r:id="rId66666a2b9e38d4470" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91446a10ff0d63e02" w:history="1">
+      <w:hyperlink r:id="rId10646a2b9e38d4623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84046a10ff0d63ecc" w:history="1">
+      <w:hyperlink r:id="rId86606a2b9e38d46e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33217644" name="name53386a10ff0d640d2" descr="eu_funding_250.png"/>
+            <wp:docPr id="32117974" name="name89036a2b9e38d49f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85956a10ff0d640d0" cstate="print"/>
+                    <a:blip r:embed="rId36496a2b9e38d49f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41534446">
+  <w:abstractNum w:abstractNumId="87113075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30819339">
+    <w:lvl w:ilvl="0" w:tplc="41694100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30819339" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41694100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41534445">
+  <w:abstractNum w:abstractNumId="87113074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34786344">
+    <w:lvl w:ilvl="0" w:tplc="49713425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41534445">
-    <w:abstractNumId w:val="41534445"/>
+  <w:num w:numId="87113074">
+    <w:abstractNumId w:val="87113074"/>
   </w:num>
-  <w:num w:numId="41534446">
-    <w:abstractNumId w:val="41534446"/>
+  <w:num w:numId="87113075">
+    <w:abstractNumId w:val="87113075"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814261225" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844063924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96546a10ff0d5ed22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId82776a10ff0d5ed8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId72616a10ff0d5fa92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId74076a10ff0d62911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId79196a10ff0d629c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId35326a10ff0d62a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId29756a10ff0d62f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId16586a10ff0d62fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId23816a10ff0d631cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId82766a10ff0d6322c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId56096a10ff0d632ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId74546a10ff0d63348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId40606a10ff0d633f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId95496a10ff0d6348d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId31336a10ff0d6350e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId97586a10ff0d636a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId89066a10ff0d63704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId30976a10ff0d63849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId27876a10ff0d63a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId78746a10ff0d63a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId56306a10ff0d63ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId70276a10ff0d63b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId77446a10ff0d63ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId62876a10ff0d63c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId91446a10ff0d63e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84046a10ff0d63ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId43356a10ff0d5f5ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43356a10ff0d5f5ad.jpg"/><Relationship Id="rId66786a10ff0d614aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66786a10ff0d614aa.jpg"/><Relationship Id="rId85956a10ff0d640d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a10ff0d640d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500167729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680378210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12446a2b9e38cf97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId26036a2b9e38cf9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId99466a2b9e38d0483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId90326a2b9e38d30e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId60786a2b9e38d31c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId53346a2b9e38d32b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId57796a2b9e38d3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId12806a2b9e38d37ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId36356a2b9e38d3a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId74466a2b9e38d3aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId54686a2b9e38d3b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId50376a2b9e38d3bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId54906a2b9e38d3c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId32826a2b9e38d3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId19246a2b9e38d3d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId24826a2b9e38d3f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId60396a2b9e38d3f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId90936a2b9e38d4098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId28876a2b9e38d422d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId54696a2b9e38d42a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId76716a2b9e38d4317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId19756a2b9e38d4357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId63696a2b9e38d43d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId66666a2b9e38d4470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId10646a2b9e38d4623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86606a2b9e38d46e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId79896a2b9e38d003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79896a2b9e38d003d.jpg"/><Relationship Id="rId89286a2b9e38d1d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89286a2b9e38d1d2f.jpg"/><Relationship Id="rId36496a2b9e38d49f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36496a2b9e38d49f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>