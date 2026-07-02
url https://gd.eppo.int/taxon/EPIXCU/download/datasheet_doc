--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12446a2b9e38cf97e" w:history="1">
+            <w:hyperlink r:id="rId95756a463cc427bbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26036a2b9e38cf9e8" w:history="1">
+            <w:hyperlink r:id="rId44086a463cc427c26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76457504" name="name36966a2b9e38d003f" descr="11159.jpg"/>
+                  <wp:docPr id="71477992" name="name23196a463cc42832a" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79896a2b9e38d003d" cstate="print"/>
+                          <a:blip r:embed="rId82646a463cc428328" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99466a2b9e38d0483" w:history="1">
+            <w:hyperlink r:id="rId61016a463cc42846d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51990806" name="name31266a2b9e38d1d33" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="8034673" name="name19896a463cc429989" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89286a2b9e38d1d2f" cstate="print"/>
+                    <a:blip r:embed="rId64556a463cc429985" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90326a2b9e38d30e7" w:history="1">
+      <w:hyperlink r:id="rId14816a463cc42aaf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60786a2b9e38d31c0" w:history="1">
+      <w:hyperlink r:id="rId24586a463cc42ab7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53346a2b9e38d32b6" w:history="1">
+      <w:hyperlink r:id="rId60506a463cc42ac1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57796a2b9e38d3782" w:history="1">
+      <w:hyperlink r:id="rId16656a463cc42b078" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12806a2b9e38d37ea" w:history="1">
+      <w:hyperlink r:id="rId11506a463cc42b0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a2b9e38d3a48" w:history="1">
+      <w:hyperlink r:id="rId52456a463cc42b2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74466a2b9e38d3aaa" w:history="1">
+      <w:hyperlink r:id="rId46726a463cc42b315" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54686a2b9e38d3b2d" w:history="1">
+      <w:hyperlink r:id="rId84116a463cc42b394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50376a2b9e38d3bd7" w:history="1">
+      <w:hyperlink r:id="rId73666a463cc42b43a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54906a2b9e38d3c93" w:history="1">
+      <w:hyperlink r:id="rId54176a463cc42b4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32826a2b9e38d3d1c" w:history="1">
+      <w:hyperlink r:id="rId37456a463cc42b54f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19246a2b9e38d3d9c" w:history="1">
+      <w:hyperlink r:id="rId72406a463cc42b5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24826a2b9e38d3f13" w:history="1">
+      <w:hyperlink r:id="rId95466a463cc42b727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60396a2b9e38d3f6a" w:history="1">
+      <w:hyperlink r:id="rId98216a463cc42b77c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a2b9e38d4098" w:history="1">
+      <w:hyperlink r:id="rId58786a463cc42b8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28876a2b9e38d422d" w:history="1">
+      <w:hyperlink r:id="rId20816a463cc42ba3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54696a2b9e38d42a8" w:history="1">
+      <w:hyperlink r:id="rId11146a463cc42baab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76716a2b9e38d4317" w:history="1">
+      <w:hyperlink r:id="rId92776a463cc42bb08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19756a2b9e38d4357" w:history="1">
+      <w:hyperlink r:id="rId94106a463cc42bb46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63696a2b9e38d43d5" w:history="1">
+      <w:hyperlink r:id="rId72826a463cc42bc1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66666a2b9e38d4470" w:history="1">
+      <w:hyperlink r:id="rId66116a463cc42bcbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10646a2b9e38d4623" w:history="1">
+      <w:hyperlink r:id="rId60106a463cc42be74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86606a2b9e38d46e9" w:history="1">
+      <w:hyperlink r:id="rId67556a463cc42bf4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32117974" name="name89036a2b9e38d49f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="88540713" name="name85916a463cc42c348" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36496a2b9e38d49f4" cstate="print"/>
+                    <a:blip r:embed="rId78016a463cc42c347" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87113075">
+  <w:abstractNum w:abstractNumId="39718690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41694100">
+    <w:lvl w:ilvl="0" w:tplc="74654376">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41694100" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74654376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87113074">
+  <w:abstractNum w:abstractNumId="39718689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49713425">
+    <w:lvl w:ilvl="0" w:tplc="25857789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87113074">
-    <w:abstractNumId w:val="87113074"/>
+  <w:num w:numId="39718689">
+    <w:abstractNumId w:val="39718689"/>
   </w:num>
-  <w:num w:numId="87113075">
-    <w:abstractNumId w:val="87113075"/>
+  <w:num w:numId="39718690">
+    <w:abstractNumId w:val="39718690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500167729" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680378210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12446a2b9e38cf97e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId26036a2b9e38cf9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId99466a2b9e38d0483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId90326a2b9e38d30e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId60786a2b9e38d31c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId53346a2b9e38d32b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId57796a2b9e38d3782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId12806a2b9e38d37ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId36356a2b9e38d3a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId74466a2b9e38d3aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId54686a2b9e38d3b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId50376a2b9e38d3bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId54906a2b9e38d3c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId32826a2b9e38d3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId19246a2b9e38d3d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId24826a2b9e38d3f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId60396a2b9e38d3f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId90936a2b9e38d4098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId28876a2b9e38d422d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId54696a2b9e38d42a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId76716a2b9e38d4317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId19756a2b9e38d4357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId63696a2b9e38d43d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId66666a2b9e38d4470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId10646a2b9e38d4623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86606a2b9e38d46e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId79896a2b9e38d003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79896a2b9e38d003d.jpg"/><Relationship Id="rId89286a2b9e38d1d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89286a2b9e38d1d2f.jpg"/><Relationship Id="rId36496a2b9e38d49f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36496a2b9e38d49f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913032454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607842543" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95756a463cc427bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId44086a463cc427c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId61016a463cc42846d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId14816a463cc42aaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId24586a463cc42ab7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId60506a463cc42ac1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId16656a463cc42b078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId11506a463cc42b0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId52456a463cc42b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId46726a463cc42b315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId84116a463cc42b394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId73666a463cc42b43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId54176a463cc42b4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId37456a463cc42b54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId72406a463cc42b5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId95466a463cc42b727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId98216a463cc42b77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId58786a463cc42b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId20816a463cc42ba3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId11146a463cc42baab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId92776a463cc42bb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId94106a463cc42bb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId72826a463cc42bc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId66116a463cc42bcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId60106a463cc42be74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67556a463cc42bf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId82646a463cc428328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82646a463cc428328.jpg"/><Relationship Id="rId64556a463cc429985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a463cc429985.jpg"/><Relationship Id="rId78016a463cc42c347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a463cc42c347.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>