--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95756a463cc427bbb" w:history="1">
+            <w:hyperlink r:id="rId11956a60e17ac7eb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44086a463cc427c26" w:history="1">
+            <w:hyperlink r:id="rId91346a60e17ac7f1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71477992" name="name23196a463cc42832a" descr="11159.jpg"/>
+                  <wp:docPr id="35761532" name="name28346a60e17ac83b3" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82646a463cc428328" cstate="print"/>
+                          <a:blip r:embed="rId93556a60e17ac83b1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61016a463cc42846d" w:history="1">
+            <w:hyperlink r:id="rId43086a60e17ac84ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8034673" name="name19896a463cc429989" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="54104966" name="name39756a60e17ac982a" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64556a463cc429985" cstate="print"/>
+                    <a:blip r:embed="rId74886a60e17ac9827" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14816a463cc42aaf7" w:history="1">
+      <w:hyperlink r:id="rId56366a60e17acaa25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a463cc42ab7b" w:history="1">
+      <w:hyperlink r:id="rId16176a60e17acaaa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60506a463cc42ac1c" w:history="1">
+      <w:hyperlink r:id="rId73166a60e17acab46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16656a463cc42b078" w:history="1">
+      <w:hyperlink r:id="rId21916a60e17acaf7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11506a463cc42b0ce" w:history="1">
+      <w:hyperlink r:id="rId70806a60e17acafcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52456a463cc42b2b7" w:history="1">
+      <w:hyperlink r:id="rId82976a60e17acb1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46726a463cc42b315" w:history="1">
+      <w:hyperlink r:id="rId88866a60e17acb236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84116a463cc42b394" w:history="1">
+      <w:hyperlink r:id="rId77106a60e17acb2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73666a463cc42b43a" w:history="1">
+      <w:hyperlink r:id="rId40246a60e17acb377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54176a463cc42b4d5" w:history="1">
+      <w:hyperlink r:id="rId25476a60e17acb424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a463cc42b54f" w:history="1">
+      <w:hyperlink r:id="rId97366a60e17acb4a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72406a463cc42b5cd" w:history="1">
+      <w:hyperlink r:id="rId84196a60e17acb546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95466a463cc42b727" w:history="1">
+      <w:hyperlink r:id="rId25216a60e17acb6b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a463cc42b77c" w:history="1">
+      <w:hyperlink r:id="rId88316a60e17acb738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58786a463cc42b8a7" w:history="1">
+      <w:hyperlink r:id="rId25056a60e17acb881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20816a463cc42ba3a" w:history="1">
+      <w:hyperlink r:id="rId56656a60e17acba19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11146a463cc42baab" w:history="1">
+      <w:hyperlink r:id="rId55446a60e17acba8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92776a463cc42bb08" w:history="1">
+      <w:hyperlink r:id="rId22346a60e17acbaea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94106a463cc42bb46" w:history="1">
+      <w:hyperlink r:id="rId63346a60e17acbb2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a463cc42bc1b" w:history="1">
+      <w:hyperlink r:id="rId34496a60e17acbba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66116a463cc42bcbf" w:history="1">
+      <w:hyperlink r:id="rId73406a60e17acbc44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60106a463cc42be74" w:history="1">
+      <w:hyperlink r:id="rId39556a60e17acbdf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67556a463cc42bf4d" w:history="1">
+      <w:hyperlink r:id="rId81356a60e17acbebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88540713" name="name85916a463cc42c348" descr="eu_funding_250.png"/>
+            <wp:docPr id="16097650" name="name28616a60e17acc247" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78016a463cc42c347" cstate="print"/>
+                    <a:blip r:embed="rId64116a60e17acc245" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39718690">
+  <w:abstractNum w:abstractNumId="24027395">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74654376">
+    <w:lvl w:ilvl="0" w:tplc="40377230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74654376" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40377230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39718689">
+  <w:abstractNum w:abstractNumId="24027394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25857789">
+    <w:lvl w:ilvl="0" w:tplc="11329645">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39718689">
-    <w:abstractNumId w:val="39718689"/>
+  <w:num w:numId="24027394">
+    <w:abstractNumId w:val="24027394"/>
   </w:num>
-  <w:num w:numId="39718690">
-    <w:abstractNumId w:val="39718690"/>
+  <w:num w:numId="24027395">
+    <w:abstractNumId w:val="24027395"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913032454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607842543" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95756a463cc427bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId44086a463cc427c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId61016a463cc42846d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId14816a463cc42aaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId24586a463cc42ab7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId60506a463cc42ac1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId16656a463cc42b078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId11506a463cc42b0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId52456a463cc42b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId46726a463cc42b315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId84116a463cc42b394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId73666a463cc42b43a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId54176a463cc42b4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId37456a463cc42b54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId72406a463cc42b5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId95466a463cc42b727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId98216a463cc42b77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId58786a463cc42b8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId20816a463cc42ba3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId11146a463cc42baab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId92776a463cc42bb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId94106a463cc42bb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId72826a463cc42bc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId66116a463cc42bcbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId60106a463cc42be74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67556a463cc42bf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId82646a463cc428328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82646a463cc428328.jpg"/><Relationship Id="rId64556a463cc429985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a463cc429985.jpg"/><Relationship Id="rId78016a463cc42c347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a463cc42c347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771758614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960188449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11956a60e17ac7eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId91346a60e17ac7f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId43086a60e17ac84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId56366a60e17acaa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId16176a60e17acaaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId73166a60e17acab46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId21916a60e17acaf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId70806a60e17acafcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId82976a60e17acb1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88866a60e17acb236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77106a60e17acb2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId40246a60e17acb377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId25476a60e17acb424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId97366a60e17acb4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId84196a60e17acb546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId25216a60e17acb6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId88316a60e17acb738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId25056a60e17acb881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId56656a60e17acba19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId55446a60e17acba8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId22346a60e17acbaea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId63346a60e17acbb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId34496a60e17acbba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId73406a60e17acbc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId39556a60e17acbdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81356a60e17acbebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId93556a60e17ac83b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93556a60e17ac83b1.jpg"/><Relationship Id="rId74886a60e17ac9827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74886a60e17ac9827.jpg"/><Relationship Id="rId64116a60e17acc245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64116a60e17acc245.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>