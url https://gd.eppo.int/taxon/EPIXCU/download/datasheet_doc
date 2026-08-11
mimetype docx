--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11956a60e17ac7eb3" w:history="1">
+            <w:hyperlink r:id="rId49286a7b6fa8b15a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91346a60e17ac7f1b" w:history="1">
+            <w:hyperlink r:id="rId16216a7b6fa8b160c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35761532" name="name28346a60e17ac83b3" descr="11159.jpg"/>
+                  <wp:docPr id="8194469" name="name81066a7b6fa8b1f9b" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93556a60e17ac83b1" cstate="print"/>
+                          <a:blip r:embed="rId25216a7b6fa8b1f99" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43086a60e17ac84ed" w:history="1">
+            <w:hyperlink r:id="rId15436a7b6fa8b234e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54104966" name="name39756a60e17ac982a" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="52294625" name="name15666a7b6fa8b3991" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74886a60e17ac9827" cstate="print"/>
+                    <a:blip r:embed="rId37466a7b6fa8b398f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56366a60e17acaa25" w:history="1">
+      <w:hyperlink r:id="rId11196a7b6fa8b4b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16176a60e17acaaa8" w:history="1">
+      <w:hyperlink r:id="rId31206a7b6fa8b4bc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73166a60e17acab46" w:history="1">
+      <w:hyperlink r:id="rId51376a7b6fa8b4c63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21916a60e17acaf7a" w:history="1">
+      <w:hyperlink r:id="rId59356a7b6fa8b5092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70806a60e17acafcf" w:history="1">
+      <w:hyperlink r:id="rId62126a7b6fa8b50e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82976a60e17acb1b4" w:history="1">
+      <w:hyperlink r:id="rId19686a7b6fa8b52dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88866a60e17acb236" w:history="1">
+      <w:hyperlink r:id="rId92096a7b6fa8b533d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77106a60e17acb2b7" w:history="1">
+      <w:hyperlink r:id="rId19986a7b6fa8b53bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40246a60e17acb377" w:history="1">
+      <w:hyperlink r:id="rId50936a7b6fa8b5455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25476a60e17acb424" w:history="1">
+      <w:hyperlink r:id="rId35256a7b6fa8b54f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97366a60e17acb4a2" w:history="1">
+      <w:hyperlink r:id="rId94786a7b6fa8b556c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84196a60e17acb546" w:history="1">
+      <w:hyperlink r:id="rId46166a7b6fa8b55e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25216a60e17acb6b5" w:history="1">
+      <w:hyperlink r:id="rId38886a7b6fa8b5740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88316a60e17acb738" w:history="1">
+      <w:hyperlink r:id="rId43776a7b6fa8b5792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a60e17acb881" w:history="1">
+      <w:hyperlink r:id="rId61926a7b6fa8b58be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a60e17acba19" w:history="1">
+      <w:hyperlink r:id="rId39486a7b6fa8b5a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55446a60e17acba8c" w:history="1">
+      <w:hyperlink r:id="rId44576a7b6fa8b5aef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22346a60e17acbaea" w:history="1">
+      <w:hyperlink r:id="rId70016a7b6fa8b5b4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63346a60e17acbb2a" w:history="1">
+      <w:hyperlink r:id="rId78776a7b6fa8b5b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34496a60e17acbba8" w:history="1">
+      <w:hyperlink r:id="rId57026a7b6fa8b5c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73406a60e17acbc44" w:history="1">
+      <w:hyperlink r:id="rId64286a7b6fa8b5caa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39556a60e17acbdf4" w:history="1">
+      <w:hyperlink r:id="rId34336a7b6fa8b5e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a60e17acbebb" w:history="1">
+      <w:hyperlink r:id="rId92656a7b6fa8b5f33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16097650" name="name28616a60e17acc247" descr="eu_funding_250.png"/>
+            <wp:docPr id="30002059" name="name99226a7b6fa8b5f88" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64116a60e17acc245" cstate="print"/>
+                    <a:blip r:embed="rId52056a7b6fa8b5f87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24027395">
+  <w:abstractNum w:abstractNumId="23828946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40377230">
+    <w:lvl w:ilvl="0" w:tplc="43742790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40377230" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43742790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24027394">
+  <w:abstractNum w:abstractNumId="23828945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11329645">
+    <w:lvl w:ilvl="0" w:tplc="52814354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24027394">
-    <w:abstractNumId w:val="24027394"/>
+  <w:num w:numId="23828945">
+    <w:abstractNumId w:val="23828945"/>
   </w:num>
-  <w:num w:numId="24027395">
-    <w:abstractNumId w:val="24027395"/>
+  <w:num w:numId="23828946">
+    <w:abstractNumId w:val="23828946"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771758614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960188449" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11956a60e17ac7eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId91346a60e17ac7f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId43086a60e17ac84ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId56366a60e17acaa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId16176a60e17acaaa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId73166a60e17acab46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId21916a60e17acaf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId70806a60e17acafcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId82976a60e17acb1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88866a60e17acb236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId77106a60e17acb2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId40246a60e17acb377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId25476a60e17acb424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId97366a60e17acb4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId84196a60e17acb546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId25216a60e17acb6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId88316a60e17acb738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId25056a60e17acb881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId56656a60e17acba19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId55446a60e17acba8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId22346a60e17acbaea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId63346a60e17acbb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId34496a60e17acbba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId73406a60e17acbc44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId39556a60e17acbdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81356a60e17acbebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId93556a60e17ac83b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93556a60e17ac83b1.jpg"/><Relationship Id="rId74886a60e17ac9827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74886a60e17ac9827.jpg"/><Relationship Id="rId64116a60e17acc245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64116a60e17acc245.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188643232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811811567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49286a7b6fa8b15a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId16216a7b6fa8b160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId15436a7b6fa8b234e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId11196a7b6fa8b4b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId31206a7b6fa8b4bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId51376a7b6fa8b4c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId59356a7b6fa8b5092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId62126a7b6fa8b50e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId19686a7b6fa8b52dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92096a7b6fa8b533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId19986a7b6fa8b53bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId50936a7b6fa8b5455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId35256a7b6fa8b54f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId94786a7b6fa8b556c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId46166a7b6fa8b55e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId38886a7b6fa8b5740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId43776a7b6fa8b5792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId61926a7b6fa8b58be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId39486a7b6fa8b5a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId44576a7b6fa8b5aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId70016a7b6fa8b5b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId78776a7b6fa8b5b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId57026a7b6fa8b5c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId64286a7b6fa8b5caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId34336a7b6fa8b5e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92656a7b6fa8b5f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId25216a7b6fa8b1f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25216a7b6fa8b1f99.jpg"/><Relationship Id="rId37466a7b6fa8b398f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37466a7b6fa8b398f.jpg"/><Relationship Id="rId52056a7b6fa8b5f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52056a7b6fa8b5f87.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>