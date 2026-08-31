--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Chrysomelidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potato flea beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49286a7b6fa8b15a5" w:history="1">
+            <w:hyperlink r:id="rId56356a9604bbb95c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16216a7b6fa8b160c" w:history="1">
+            <w:hyperlink r:id="rId39446a9604bbb962d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPIXCU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8194469" name="name81066a7b6fa8b1f9b" descr="11159.jpg"/>
+                  <wp:docPr id="84154033" name="name85056a9604bbb9deb" descr="11159.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11159.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25216a7b6fa8b1f99" cstate="print"/>
+                          <a:blip r:embed="rId15296a9604bbb9de9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15436a7b6fa8b234e" w:history="1">
+            <w:hyperlink r:id="rId88306a9604bbb9f24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2068,63 +2068,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also accidentally introduced into the Island of Madeira (Portugal) around 2001 (Gruev &amp; Döberl. 2005). In 2017, the species was detected in Spain for the first time, in Jerez de la Frontera (Cadiz, Andalucia) (MAPAMA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52294625" name="name15666a7b6fa8b3991" descr="EPIXCU_distribution_map.jpg"/>
+            <wp:docPr id="51378331" name="name91266a9604bbbb5f4" descr="EPIXCU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPIXCU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37466a7b6fa8b398f" cstate="print"/>
+                    <a:blip r:embed="rId25936a9604bbbb5f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4411,51 +4411,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-106.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bessin R (2019) Tomato Insect IPM Guidelines. Entfact-313. Cooperative Extension Service, University of Kentucky. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11196a7b6fa8b4b3f" w:history="1">
+      <w:hyperlink r:id="rId15296a9604bbbc724" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4490,51 +4490,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4175</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401–435. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31206a7b6fa8b4bc4" w:history="1">
+      <w:hyperlink r:id="rId69196a9604bbbc7a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4175.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4589,51 +4589,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 523-540. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51376a7b6fa8b4c63" w:history="1">
+      <w:hyperlink r:id="rId42226a9604bbbc84b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.11646/zootaxa.4268.4.4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5260,101 +5260,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Epitrix cucumeris </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na cultura da batateira. Technical Extension Leaflet, 2nd ed. Direção Geral de Agricultura e Veterinária, 2pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59356a7b6fa8b5092" w:history="1">
+      <w:hyperlink r:id="rId11776a9604bbbcc96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DGAV (2019) 13ª atualização das zonas demarcadas para </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Ofício circular nº29/2019) Direção Geral de Agricultura e Veterinária. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62126a7b6fa8b50e7" w:history="1">
+      <w:hyperlink r:id="rId87406a9604bbbcceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EN-1571. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19686a7b6fa8b52dd" w:history="1">
+      <w:hyperlink r:id="rId83456a9604bbbced3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1571</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5673,51 +5673,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species damaging potato tubers. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a7b6fa8b533d" w:history="1">
+      <w:hyperlink r:id="rId88366a9604bbbcf32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5752,51 +5752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 501-537. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19986a7b6fa8b53bb" w:history="1">
+      <w:hyperlink r:id="rId50236a9604bbbcfb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.123494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5851,51 +5851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 556-566. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50936a7b6fa8b5455" w:history="1">
+      <w:hyperlink r:id="rId91296a9604bbbd04c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12349</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 10–17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35256a7b6fa8b54f0" w:history="1">
+      <w:hyperlink r:id="rId91626a9604bbbd0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12362</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6029,51 +6029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94786a7b6fa8b556c" w:history="1">
+      <w:hyperlink r:id="rId26806a9604bbbd164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6108,51 +6108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46166a7b6fa8b55e8" w:history="1">
+      <w:hyperlink r:id="rId43226a9604bbbd1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12617</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6321,101 +6321,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lastly amended in 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Foster RE &amp; Obermeyer JL (2017) Vegetable Insects. Flea Beetles. E-74-W, Purdue University, Extension Entomology available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38886a7b6fa8b5740" w:history="1">
+      <w:hyperlink r:id="rId12226a9604bbbd33e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.entm.purdue.edu/publications/E-74/E-74.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulton HG &amp; Banham FL (1962) The tuber flea beetle in British Columbia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canada Department of Agriculture Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. 938. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43776a7b6fa8b5792" w:history="1">
+      <w:hyperlink r:id="rId38546a9604bbbd391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://publications.gc.ca/pub?id=9.800647&amp;sl=0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 354-62. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61926a7b6fa8b58be" w:history="1">
+      <w:hyperlink r:id="rId91196a9604bbbd4ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/S000748531200079X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6810,51 +6810,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoffman M, Hoebeke R &amp; Dillard H (1999) Flea Beetle Pests of Vegetables. Vegetable crops Fact sheet, NYS IPM, Cornell University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39486a7b6fa8b5a7d" w:history="1">
+      <w:hyperlink r:id="rId85866a9604bbbd661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://hdl.handle.net/1813/43272</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6880,51 +6880,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44576a7b6fa8b5aef" w:history="1">
+      <w:hyperlink r:id="rId94966a9604bbbd6e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/37.1.9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6939,90 +6939,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loyola JT (1949) Biological observations and control of potato flea beetle Epitrix cucumeris Harris. Masters Theses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1911</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – February 2014. 2817. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70016a7b6fa8b5b4e" w:history="1">
+      <w:hyperlink r:id="rId14106a9604bbbd756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholarworks.umass.edu/theses/2817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MAPAMA (2019) Programa Nacional para la aplicación de la Normativa Fitosanitaria - Manual de Procedimiento para la aplicación de la Normativa Fitosanitaria de la patata. Ministerio de Agricultura y Pesca, Alimentación y Medio Ambiente, Espanha, 759 pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78776a7b6fa8b5b8f" w:history="1">
+      <w:hyperlink r:id="rId29346a9604bbbd79f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on October 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–144. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57026a7b6fa8b5c0e" w:history="1">
+      <w:hyperlink r:id="rId50446a9604bbbd81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7156,51 +7156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 559-559. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64286a7b6fa8b5caa" w:history="1">
+      <w:hyperlink r:id="rId81136a9604bbbd8c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1017/S0007485316000559</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7420,51 +7420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Epitrix cucumeris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34336a7b6fa8b5e6a" w:history="1">
+      <w:hyperlink r:id="rId89056a9604bbbda78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7540,81 +7540,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 363-364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92656a7b6fa8b5f33" w:history="1">
+      <w:hyperlink r:id="rId57256a9604bbbdb45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00850.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30002059" name="name99226a7b6fa8b5f88" descr="eu_funding_250.png"/>
+            <wp:docPr id="14442213" name="name26146a9604bbbdba4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52056a7b6fa8b5f87" cstate="print"/>
+                    <a:blip r:embed="rId17266a9604bbbdba3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7712,137 +7712,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23828946">
+  <w:abstractNum w:abstractNumId="65111389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43742790">
+    <w:lvl w:ilvl="0" w:tplc="14275561">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43742790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14275561" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23828945">
+  <w:abstractNum w:abstractNumId="65111388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52814354">
+    <w:lvl w:ilvl="0" w:tplc="41246623">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8594,55 +8594,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23828945">
-    <w:abstractNumId w:val="23828945"/>
+  <w:num w:numId="65111388">
+    <w:abstractNumId w:val="65111388"/>
   </w:num>
-  <w:num w:numId="23828946">
-    <w:abstractNumId w:val="23828946"/>
+  <w:num w:numId="65111389">
+    <w:abstractNumId w:val="65111389"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20192,51 +20192,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188643232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811811567" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49286a7b6fa8b15a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId16216a7b6fa8b160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId15436a7b6fa8b234e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId11196a7b6fa8b4b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId31206a7b6fa8b4bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId51376a7b6fa8b4c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId59356a7b6fa8b5092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId62126a7b6fa8b50e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId19686a7b6fa8b52dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId92096a7b6fa8b533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId19986a7b6fa8b53bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId50936a7b6fa8b5455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId35256a7b6fa8b54f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId94786a7b6fa8b556c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId46166a7b6fa8b55e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId38886a7b6fa8b5740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId43776a7b6fa8b5792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId61926a7b6fa8b58be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId39486a7b6fa8b5a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId44576a7b6fa8b5aef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId70016a7b6fa8b5b4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId78776a7b6fa8b5b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId57026a7b6fa8b5c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId64286a7b6fa8b5caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId34336a7b6fa8b5e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92656a7b6fa8b5f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId25216a7b6fa8b1f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25216a7b6fa8b1f99.jpg"/><Relationship Id="rId37466a7b6fa8b398f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37466a7b6fa8b398f.jpg"/><Relationship Id="rId52056a7b6fa8b5f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52056a7b6fa8b5f87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId758139887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977319423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56356a9604bbb95c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/" TargetMode="External"/><Relationship Id="rId39446a9604bbb962d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/categorization" TargetMode="External"/><Relationship Id="rId88306a9604bbb9f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPIXCU/photos" TargetMode="External"/><Relationship Id="rId15296a9604bbbc724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entomology.ca.uky.edu/files/efpdf2/ef313.pdf" TargetMode="External"/><Relationship Id="rId69196a9604bbbc7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4175.5" TargetMode="External"/><Relationship Id="rId42226a9604bbbc84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.11646/zootaxa.4268.4.4" TargetMode="External"/><Relationship Id="rId11776a9604bbbcc96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId87406a9604bbbcceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dgv.min-agricultura.pt/portal/page/portal/DGV/genericos?generico=23333144&amp;cboui=23333144" TargetMode="External"/><Relationship Id="rId83456a9604bbbced3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1571" TargetMode="External"/><Relationship Id="rId88366a9604bbbcf32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId50236a9604bbbcfb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.123494" TargetMode="External"/><Relationship Id="rId91296a9604bbbd04c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12349" TargetMode="External"/><Relationship Id="rId91626a9604bbbd0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12362" TargetMode="External"/><Relationship Id="rId26806a9604bbbd164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12418" TargetMode="External"/><Relationship Id="rId43226a9604bbbd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12617" TargetMode="External"/><Relationship Id="rId12226a9604bbbd33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.entm.purdue.edu/publications/E-74/E-74.html" TargetMode="External"/><Relationship Id="rId38546a9604bbbd391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.gc.ca/pub?id=9.800647&amp;sl=0" TargetMode="External"/><Relationship Id="rId91196a9604bbbd4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/S000748531200079X" TargetMode="External"/><Relationship Id="rId85866a9604bbbd661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdl.handle.net/1813/43272" TargetMode="External"/><Relationship Id="rId94966a9604bbbd6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/37.1.9" TargetMode="External"/><Relationship Id="rId14106a9604bbbd756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholarworks.umass.edu/theses/2817" TargetMode="External"/><Relationship Id="rId29346a9604bbbd79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapa.gob.es/es/agricultura/temas/sanidad-vegetal/manualpatata2019_tcm30-135971.pdf" TargetMode="External"/><Relationship Id="rId50446a9604bbbd81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2FBF02862912.pdf" TargetMode="External"/><Relationship Id="rId81136a9604bbbd8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1017/S0007485316000559" TargetMode="External"/><Relationship Id="rId89056a9604bbbda78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57256a9604bbbdb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00850.x" TargetMode="External"/><Relationship Id="rId15296a9604bbb9de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15296a9604bbb9de9.jpg"/><Relationship Id="rId25936a9604bbbb5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25936a9604bbbb5f0.jpg"/><Relationship Id="rId17266a9604bbbdba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17266a9604bbbdba3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>