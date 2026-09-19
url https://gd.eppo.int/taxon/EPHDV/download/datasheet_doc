--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62186a93e3808c4a7" w:history="1">
+            <w:hyperlink r:id="rId55636aaeb0ec2f02c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49536a93e3808c4ee" w:history="1">
+            <w:hyperlink r:id="rId35596aaeb0ec2f070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38536091" name="name71826a93e3808cc75" descr="17764.jpg"/>
+                  <wp:docPr id="14408748" name="name10776aaeb0ec2fa17" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75676a93e3808cc74" cstate="print"/>
+                          <a:blip r:embed="rId11356aaeb0ec2fa15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32016a93e3808cdba" w:history="1">
+            <w:hyperlink r:id="rId20426aaeb0ec2fb5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72797805" name="name47246a93e3808de87" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="61979953" name="name25256aaeb0ec3124c" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94496a93e3808de84" cstate="print"/>
+                    <a:blip r:embed="rId54926aaeb0ec31249" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a93e3808f51e" w:history="1">
+      <w:hyperlink r:id="rId20086aaeb0ec32811" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71196a93e3808f5c3" w:history="1">
+      <w:hyperlink r:id="rId27796aaeb0ec328b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15266a93e3808f707" w:history="1">
+      <w:hyperlink r:id="rId74556aaeb0ec329f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83996a93e3808f90e" w:history="1">
+      <w:hyperlink r:id="rId17506aaeb0ec32bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91236a93e3808f9cb" w:history="1">
+      <w:hyperlink r:id="rId50186aaeb0ec32cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14036a93e3808fad8" w:history="1">
+      <w:hyperlink r:id="rId43966aaeb0ec32dc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91126a93e3808fd1a" w:history="1">
+      <w:hyperlink r:id="rId11566aaeb0ec32ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63026a93e3808fda5" w:history="1">
+      <w:hyperlink r:id="rId27206aaeb0ec33087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96816a93e3808fe13" w:history="1">
+      <w:hyperlink r:id="rId22236aaeb0ec330f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79706a93e3808fe83" w:history="1">
+      <w:hyperlink r:id="rId93436aaeb0ec33163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88066a93e38090040" w:history="1">
+      <w:hyperlink r:id="rId29386aaeb0ec33306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98876a93e38090083" w:history="1">
+      <w:hyperlink r:id="rId82576aaeb0ec33346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a93e38090105" w:history="1">
+      <w:hyperlink r:id="rId38476aaeb0ec333c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41196a93e380901c6" w:history="1">
+      <w:hyperlink r:id="rId12826aaeb0ec33485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92286a93e3809023a" w:history="1">
+      <w:hyperlink r:id="rId65406aaeb0ec33504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25006a93e380902bb" w:history="1">
+      <w:hyperlink r:id="rId83566aaeb0ec33584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51596a93e38090474" w:history="1">
+      <w:hyperlink r:id="rId23666aaeb0ec3373c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81236a93e380904c5" w:history="1">
+      <w:hyperlink r:id="rId41286aaeb0ec33789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59256a93e380905a1" w:history="1">
+      <w:hyperlink r:id="rId85166aaeb0ec33865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18706a93e380906fe" w:history="1">
+      <w:hyperlink r:id="rId52106aaeb0ec339ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a93e3809095d" w:history="1">
+      <w:hyperlink r:id="rId31786aaeb0ec33d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87646a93e38090a5b" w:history="1">
+      <w:hyperlink r:id="rId75926aaeb0ec33e12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16086a93e38090aeb" w:history="1">
+      <w:hyperlink r:id="rId81976aaeb0ec33ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11486a93e38090c6e" w:history="1">
+      <w:hyperlink r:id="rId14596aaeb0ec34043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a93e38090d5d" w:history="1">
+      <w:hyperlink r:id="rId59746aaeb0ec3413d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64166a93e38090e14" w:history="1">
+      <w:hyperlink r:id="rId21936aaeb0ec341f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60229377">
+  <w:abstractNum w:abstractNumId="41945630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74350679">
+    <w:lvl w:ilvl="0" w:tplc="51292849">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74350679" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51292849" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60229376">
+  <w:abstractNum w:abstractNumId="41945629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39323086">
+    <w:lvl w:ilvl="0" w:tplc="61164790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60229376">
-    <w:abstractNumId w:val="60229376"/>
+  <w:num w:numId="41945629">
+    <w:abstractNumId w:val="41945629"/>
   </w:num>
-  <w:num w:numId="60229377">
-    <w:abstractNumId w:val="60229377"/>
+  <w:num w:numId="41945630">
+    <w:abstractNumId w:val="41945630"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426091981" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId465344544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62186a93e3808c4a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId49536a93e3808c4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId32016a93e3808cdba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId75986a93e3808f51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId71196a93e3808f5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId15266a93e3808f707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId83996a93e3808f90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId91236a93e3808f9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId14036a93e3808fad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId91126a93e3808fd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId63026a93e3808fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId96816a93e3808fe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId79706a93e3808fe83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId88066a93e38090040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId98876a93e38090083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId95126a93e38090105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId41196a93e380901c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId92286a93e3809023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId25006a93e380902bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId51596a93e38090474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId81236a93e380904c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId59256a93e380905a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId18706a93e380906fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId73046a93e3809095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId87646a93e38090a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId16086a93e38090aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId11486a93e38090c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId13516a93e38090d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64166a93e38090e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId75676a93e3808cc74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75676a93e3808cc74.jpg"/><Relationship Id="rId94496a93e3808de84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94496a93e3808de84.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613577260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954910582" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55636aaeb0ec2f02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId35596aaeb0ec2f070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId20426aaeb0ec2fb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId20086aaeb0ec32811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId27796aaeb0ec328b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId74556aaeb0ec329f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId17506aaeb0ec32bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId50186aaeb0ec32cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId43966aaeb0ec32dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId11566aaeb0ec32ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId27206aaeb0ec33087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId22236aaeb0ec330f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId93436aaeb0ec33163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId29386aaeb0ec33306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId82576aaeb0ec33346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId38476aaeb0ec333c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId12826aaeb0ec33485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId65406aaeb0ec33504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId83566aaeb0ec33584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId23666aaeb0ec3373c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId41286aaeb0ec33789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId85166aaeb0ec33865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId52106aaeb0ec339ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId31786aaeb0ec33d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId75926aaeb0ec33e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId81976aaeb0ec33ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId14596aaeb0ec34043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId59746aaeb0ec3413d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21936aaeb0ec341f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId11356aaeb0ec2fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11356aaeb0ec2fa15.jpg"/><Relationship Id="rId54926aaeb0ec31249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54926aaeb0ec31249.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>