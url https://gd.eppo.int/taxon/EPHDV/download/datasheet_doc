--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55636aaeb0ec2f02c" w:history="1">
+            <w:hyperlink r:id="rId14936ac92bff762ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35596aaeb0ec2f070" w:history="1">
+            <w:hyperlink r:id="rId10766ac92bff762f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14408748" name="name10776aaeb0ec2fa17" descr="17764.jpg"/>
+                  <wp:docPr id="7558868" name="name78566ac92bff763c7" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11356aaeb0ec2fa15" cstate="print"/>
+                          <a:blip r:embed="rId63516ac92bff763c5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20426aaeb0ec2fb5c" w:history="1">
+            <w:hyperlink r:id="rId57296ac92bff764ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61979953" name="name25256aaeb0ec3124c" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="22967723" name="name48376ac92bff76ed4" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54926aaeb0ec31249" cstate="print"/>
+                    <a:blip r:embed="rId78996ac92bff76ed1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20086aaeb0ec32811" w:history="1">
+      <w:hyperlink r:id="rId27166ac92bff78592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27796aaeb0ec328b3" w:history="1">
+      <w:hyperlink r:id="rId23146ac92bff78638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556aaeb0ec329f8" w:history="1">
+      <w:hyperlink r:id="rId47636ac92bff78776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17506aaeb0ec32bff" w:history="1">
+      <w:hyperlink r:id="rId21706ac92bff78988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50186aaeb0ec32cbc" w:history="1">
+      <w:hyperlink r:id="rId80166ac92bff78a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43966aaeb0ec32dc3" w:history="1">
+      <w:hyperlink r:id="rId72596ac92bff78b4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11566aaeb0ec32ffd" w:history="1">
+      <w:hyperlink r:id="rId40696ac92bff78d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27206aaeb0ec33087" w:history="1">
+      <w:hyperlink r:id="rId93276ac92bff78e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22236aaeb0ec330f2" w:history="1">
+      <w:hyperlink r:id="rId91286ac92bff78e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93436aaeb0ec33163" w:history="1">
+      <w:hyperlink r:id="rId77746ac92bff78ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29386aaeb0ec33306" w:history="1">
+      <w:hyperlink r:id="rId82196ac92bff790a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82576aaeb0ec33346" w:history="1">
+      <w:hyperlink r:id="rId38456ac92bff790fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476aaeb0ec333c5" w:history="1">
+      <w:hyperlink r:id="rId20086ac92bff79180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12826aaeb0ec33485" w:history="1">
+      <w:hyperlink r:id="rId88166ac92bff79241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65406aaeb0ec33504" w:history="1">
+      <w:hyperlink r:id="rId77706ac92bff792c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83566aaeb0ec33584" w:history="1">
+      <w:hyperlink r:id="rId51186ac92bff79346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23666aaeb0ec3373c" w:history="1">
+      <w:hyperlink r:id="rId39656ac92bff79503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41286aaeb0ec33789" w:history="1">
+      <w:hyperlink r:id="rId43116ac92bff79551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85166aaeb0ec33865" w:history="1">
+      <w:hyperlink r:id="rId36846ac92bff79630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52106aaeb0ec339ce" w:history="1">
+      <w:hyperlink r:id="rId44696ac92bff7978a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31786aaeb0ec33d13" w:history="1">
+      <w:hyperlink r:id="rId33336ac92bff799d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75926aaeb0ec33e12" w:history="1">
+      <w:hyperlink r:id="rId50386ac92bff79ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81976aaeb0ec33ebd" w:history="1">
+      <w:hyperlink r:id="rId65286ac92bff79b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14596aaeb0ec34043" w:history="1">
+      <w:hyperlink r:id="rId25846ac92bff79ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59746aaeb0ec3413d" w:history="1">
+      <w:hyperlink r:id="rId35256ac92bff79dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21936aaeb0ec341f4" w:history="1">
+      <w:hyperlink r:id="rId60126ac92bff79e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41945630">
+  <w:abstractNum w:abstractNumId="35260090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51292849">
+    <w:lvl w:ilvl="0" w:tplc="39154192">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51292849" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39154192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41945629">
+  <w:abstractNum w:abstractNumId="35260089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61164790">
+    <w:lvl w:ilvl="0" w:tplc="70013727">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41945629">
-    <w:abstractNumId w:val="41945629"/>
+  <w:num w:numId="35260089">
+    <w:abstractNumId w:val="35260089"/>
   </w:num>
-  <w:num w:numId="41945630">
-    <w:abstractNumId w:val="41945630"/>
+  <w:num w:numId="35260090">
+    <w:abstractNumId w:val="35260090"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId613577260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId954910582" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55636aaeb0ec2f02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId35596aaeb0ec2f070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId20426aaeb0ec2fb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId20086aaeb0ec32811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId27796aaeb0ec328b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId74556aaeb0ec329f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId17506aaeb0ec32bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId50186aaeb0ec32cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId43966aaeb0ec32dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId11566aaeb0ec32ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId27206aaeb0ec33087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId22236aaeb0ec330f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId93436aaeb0ec33163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId29386aaeb0ec33306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId82576aaeb0ec33346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId38476aaeb0ec333c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId12826aaeb0ec33485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId65406aaeb0ec33504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId83566aaeb0ec33584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId23666aaeb0ec3373c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId41286aaeb0ec33789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId85166aaeb0ec33865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId52106aaeb0ec339ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId31786aaeb0ec33d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId75926aaeb0ec33e12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId81976aaeb0ec33ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId14596aaeb0ec34043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId59746aaeb0ec3413d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21936aaeb0ec341f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId11356aaeb0ec2fa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11356aaeb0ec2fa15.jpg"/><Relationship Id="rId54926aaeb0ec31249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54926aaeb0ec31249.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId226958318" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337175462" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14936ac92bff762ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId10766ac92bff762f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId57296ac92bff764ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId27166ac92bff78592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId23146ac92bff78638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId47636ac92bff78776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId21706ac92bff78988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId80166ac92bff78a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId72596ac92bff78b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId40696ac92bff78d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId93276ac92bff78e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId91286ac92bff78e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId77746ac92bff78ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId82196ac92bff790a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId38456ac92bff790fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId20086ac92bff79180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId88166ac92bff79241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId77706ac92bff792c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId51186ac92bff79346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId39656ac92bff79503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId43116ac92bff79551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId36846ac92bff79630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId44696ac92bff7978a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId33336ac92bff799d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId50386ac92bff79ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId65286ac92bff79b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId25846ac92bff79ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId35256ac92bff79dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60126ac92bff79e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId63516ac92bff763c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63516ac92bff763c5.jpg"/><Relationship Id="rId78996ac92bff76ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996ac92bff76ed1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>