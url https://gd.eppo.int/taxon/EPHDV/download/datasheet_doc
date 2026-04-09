--- v4 (2026-03-20)
+++ v5 (2026-04-09)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId879969bca5736cca6" w:history="1">
+            <w:hyperlink r:id="rId292069d72f1d5f1f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490769bca5736cceb" w:history="1">
+            <w:hyperlink r:id="rId103969d72f1d5f23e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37771050" name="name419569bca5736d328" descr="17764.jpg"/>
+                  <wp:docPr id="97862752" name="name886269d72f1d5f6fb" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId145269bca5736d326" cstate="print"/>
+                          <a:blip r:embed="rId338169d72f1d5f6f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId811169bca5736d468" w:history="1">
+            <w:hyperlink r:id="rId346969d72f1d5f840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46840965" name="name850469bca5736e2c2" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="73334799" name="name920769d72f1d60a9e" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId815769bca5736e2bf" cstate="print"/>
+                    <a:blip r:embed="rId360569d72f1d60a9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199369bca5736f8b0" w:history="1">
+      <w:hyperlink r:id="rId149769d72f1d6215a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302669bca5736f953" w:history="1">
+      <w:hyperlink r:id="rId836969d72f1d62200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570969bca5736fa9a" w:history="1">
+      <w:hyperlink r:id="rId141569d72f1d62347" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915669bca5736fc8a" w:history="1">
+      <w:hyperlink r:id="rId235669d72f1d62543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590069bca5736fd45" w:history="1">
+      <w:hyperlink r:id="rId993769d72f1d62603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988569bca5736fe4b" w:history="1">
+      <w:hyperlink r:id="rId969969d72f1d62712" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId107669bca5737007d" w:history="1">
+      <w:hyperlink r:id="rId321569d72f1d62964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142869bca57370106" w:history="1">
+      <w:hyperlink r:id="rId897069d72f1d62a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373869bca5737017a" w:history="1">
+      <w:hyperlink r:id="rId522769d72f1d62a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570769bca573701ec" w:history="1">
+      <w:hyperlink r:id="rId982769d72f1d62af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711469bca5737038d" w:history="1">
+      <w:hyperlink r:id="rId128069d72f1d62cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555869bca573703ce" w:history="1">
+      <w:hyperlink r:id="rId633969d72f1d62d03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149569bca5737044d" w:history="1">
+      <w:hyperlink r:id="rId114269d72f1d62d88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440069bca57370527" w:history="1">
+      <w:hyperlink r:id="rId232169d72f1d62e50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515169bca573705a7" w:history="1">
+      <w:hyperlink r:id="rId528169d72f1d62ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807469bca57370628" w:history="1">
+      <w:hyperlink r:id="rId626669d72f1d62f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806269bca573707df" w:history="1">
+      <w:hyperlink r:id="rId552269d72f1d63114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630869bca5737082d" w:history="1">
+      <w:hyperlink r:id="rId961769d72f1d63164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130569bca57370911" w:history="1">
+      <w:hyperlink r:id="rId595469d72f1d63245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683369bca57370a68" w:history="1">
+      <w:hyperlink r:id="rId177069d72f1d633a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803569bca57370ca6" w:history="1">
+      <w:hyperlink r:id="rId853669d72f1d63602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325469bca57370da0" w:history="1">
+      <w:hyperlink r:id="rId553169d72f1d63704" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210069bca57370e20" w:history="1">
+      <w:hyperlink r:id="rId821069d72f1d63789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892869bca57370f9c" w:history="1">
+      <w:hyperlink r:id="rId662069d72f1d63924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530069bca57371089" w:history="1">
+      <w:hyperlink r:id="rId612869d72f1d63a3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153069bca57371148" w:history="1">
+      <w:hyperlink r:id="rId636469d72f1d63af7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45779401">
+  <w:abstractNum w:abstractNumId="46829412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35139980">
+    <w:lvl w:ilvl="0" w:tplc="23475343">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35139980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23475343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45779400">
+  <w:abstractNum w:abstractNumId="46829411">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43160546">
+    <w:lvl w:ilvl="0" w:tplc="25337519">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45779400">
-    <w:abstractNumId w:val="45779400"/>
+  <w:num w:numId="46829411">
+    <w:abstractNumId w:val="46829411"/>
   </w:num>
-  <w:num w:numId="45779401">
-    <w:abstractNumId w:val="45779401"/>
+  <w:num w:numId="46829412">
+    <w:abstractNumId w:val="46829412"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485158086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId312246237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId879969bca5736cca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId490769bca5736cceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId811169bca5736d468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId199369bca5736f8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId302669bca5736f953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId570969bca5736fa9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId915669bca5736fc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId590069bca5736fd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId988569bca5736fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId107669bca5737007d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId142869bca57370106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId373869bca5737017a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId570769bca573701ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId711469bca5737038d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId555869bca573703ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId149569bca5737044d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId440069bca57370527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId515169bca573705a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId807469bca57370628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId806269bca573707df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId630869bca5737082d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId130569bca57370911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId683369bca57370a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId803569bca57370ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId325469bca57370da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId210069bca57370e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId892869bca57370f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId530069bca57371089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId153069bca57371148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId145269bca5736d326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId145269bca5736d326.jpg"/><Relationship Id="rId815769bca5736e2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId815769bca5736e2bf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327680155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820157646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId292069d72f1d5f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId103969d72f1d5f23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId346969d72f1d5f840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId149769d72f1d6215a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId836969d72f1d62200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId141569d72f1d62347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId235669d72f1d62543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId993769d72f1d62603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId969969d72f1d62712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId321569d72f1d62964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId897069d72f1d62a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId522769d72f1d62a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId982769d72f1d62af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId128069d72f1d62cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId633969d72f1d62d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId114269d72f1d62d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId232169d72f1d62e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId528169d72f1d62ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId626669d72f1d62f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId552269d72f1d63114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId961769d72f1d63164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId595469d72f1d63245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId177069d72f1d633a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId853669d72f1d63602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId553169d72f1d63704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId821069d72f1d63789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId662069d72f1d63924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId612869d72f1d63a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId636469d72f1d63af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId338169d72f1d5f6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338169d72f1d5f6f9.jpg"/><Relationship Id="rId360569d72f1d60a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId360569d72f1d60a9b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>