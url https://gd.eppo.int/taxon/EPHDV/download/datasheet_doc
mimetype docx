--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292069d72f1d5f1f7" w:history="1">
+            <w:hyperlink r:id="rId837769f1b897d8ced" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103969d72f1d5f23e" w:history="1">
+            <w:hyperlink r:id="rId105269f1b897d8d36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97862752" name="name886269d72f1d5f6fb" descr="17764.jpg"/>
+                  <wp:docPr id="67979788" name="name733069f1b897d938b" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId338169d72f1d5f6f9" cstate="print"/>
+                          <a:blip r:embed="rId458869f1b897d9389" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId346969d72f1d5f840" w:history="1">
+            <w:hyperlink r:id="rId270669f1b897d94cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73334799" name="name920769d72f1d60a9e" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="94434139" name="name706269f1b897da5c4" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId360569d72f1d60a9b" cstate="print"/>
+                    <a:blip r:embed="rId751369f1b897da5c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149769d72f1d6215a" w:history="1">
+      <w:hyperlink r:id="rId310769f1b897dbc3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836969d72f1d62200" w:history="1">
+      <w:hyperlink r:id="rId922269f1b897dbce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141569d72f1d62347" w:history="1">
+      <w:hyperlink r:id="rId519169f1b897dbe2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235669d72f1d62543" w:history="1">
+      <w:hyperlink r:id="rId761569f1b897dc020" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993769d72f1d62603" w:history="1">
+      <w:hyperlink r:id="rId427069f1b897dc0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969969d72f1d62712" w:history="1">
+      <w:hyperlink r:id="rId307469f1b897dc1e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId321569d72f1d62964" w:history="1">
+      <w:hyperlink r:id="rId717769f1b897dc419" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897069d72f1d62a0a" w:history="1">
+      <w:hyperlink r:id="rId660769f1b897dc4a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522769d72f1d62a7d" w:history="1">
+      <w:hyperlink r:id="rId891869f1b897dc510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982769d72f1d62af4" w:history="1">
+      <w:hyperlink r:id="rId199769f1b897dc581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128069d72f1d62cc0" w:history="1">
+      <w:hyperlink r:id="rId956169f1b897dc723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633969d72f1d62d03" w:history="1">
+      <w:hyperlink r:id="rId693069f1b897dc764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114269d72f1d62d88" w:history="1">
+      <w:hyperlink r:id="rId275569f1b897dc7e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232169d72f1d62e50" w:history="1">
+      <w:hyperlink r:id="rId788869f1b897dc8a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528169d72f1d62ec5" w:history="1">
+      <w:hyperlink r:id="rId134469f1b897dc918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626669d72f1d62f49" w:history="1">
+      <w:hyperlink r:id="rId694269f1b897dc9a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552269d72f1d63114" w:history="1">
+      <w:hyperlink r:id="rId304969f1b897dcb6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961769d72f1d63164" w:history="1">
+      <w:hyperlink r:id="rId190469f1b897dcbbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595469d72f1d63245" w:history="1">
+      <w:hyperlink r:id="rId627269f1b897dcc9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177069d72f1d633a5" w:history="1">
+      <w:hyperlink r:id="rId800069f1b897dcdf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853669d72f1d63602" w:history="1">
+      <w:hyperlink r:id="rId580669f1b897dd03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553169d72f1d63704" w:history="1">
+      <w:hyperlink r:id="rId310569f1b897dd137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821069d72f1d63789" w:history="1">
+      <w:hyperlink r:id="rId146269f1b897dd1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662069d72f1d63924" w:history="1">
+      <w:hyperlink r:id="rId262869f1b897dd346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612869d72f1d63a3b" w:history="1">
+      <w:hyperlink r:id="rId556169f1b897dd434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636469d72f1d63af7" w:history="1">
+      <w:hyperlink r:id="rId190669f1b897dd4f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46829412">
+  <w:abstractNum w:abstractNumId="59642435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23475343">
+    <w:lvl w:ilvl="0" w:tplc="38506582">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23475343" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38506582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46829411">
+  <w:abstractNum w:abstractNumId="59642434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25337519">
+    <w:lvl w:ilvl="0" w:tplc="84739174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46829411">
-    <w:abstractNumId w:val="46829411"/>
+  <w:num w:numId="59642434">
+    <w:abstractNumId w:val="59642434"/>
   </w:num>
-  <w:num w:numId="46829412">
-    <w:abstractNumId w:val="46829412"/>
+  <w:num w:numId="59642435">
+    <w:abstractNumId w:val="59642435"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327680155" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId820157646" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId292069d72f1d5f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId103969d72f1d5f23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId346969d72f1d5f840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId149769d72f1d6215a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId836969d72f1d62200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId141569d72f1d62347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId235669d72f1d62543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId993769d72f1d62603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId969969d72f1d62712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId321569d72f1d62964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId897069d72f1d62a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId522769d72f1d62a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId982769d72f1d62af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId128069d72f1d62cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId633969d72f1d62d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId114269d72f1d62d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId232169d72f1d62e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId528169d72f1d62ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId626669d72f1d62f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId552269d72f1d63114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId961769d72f1d63164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId595469d72f1d63245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId177069d72f1d633a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId853669d72f1d63602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId553169d72f1d63704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId821069d72f1d63789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId662069d72f1d63924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId612869d72f1d63a3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId636469d72f1d63af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId338169d72f1d5f6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338169d72f1d5f6f9.jpg"/><Relationship Id="rId360569d72f1d60a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId360569d72f1d60a9b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId475985960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928000595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId837769f1b897d8ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId105269f1b897d8d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId270669f1b897d94cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId310769f1b897dbc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId922269f1b897dbce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId519169f1b897dbe2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId761569f1b897dc020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId427069f1b897dc0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId307469f1b897dc1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId717769f1b897dc419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId660769f1b897dc4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId891869f1b897dc510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId199769f1b897dc581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId956169f1b897dc723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId693069f1b897dc764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId275569f1b897dc7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId788869f1b897dc8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId134469f1b897dc918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId694269f1b897dc9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId304969f1b897dcb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId190469f1b897dcbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId627269f1b897dcc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId800069f1b897dcdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId580669f1b897dd03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId310569f1b897dd137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId146269f1b897dd1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId262869f1b897dd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId556169f1b897dd434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190669f1b897dd4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId458869f1b897d9389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId458869f1b897d9389.jpg"/><Relationship Id="rId751369f1b897da5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751369f1b897da5c1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>