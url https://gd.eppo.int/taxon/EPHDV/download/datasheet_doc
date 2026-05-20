--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837769f1b897d8ced" w:history="1">
+            <w:hyperlink r:id="rId69676a0d3fb3754a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105269f1b897d8d36" w:history="1">
+            <w:hyperlink r:id="rId13436a0d3fb3754ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67979788" name="name733069f1b897d938b" descr="17764.jpg"/>
+                  <wp:docPr id="2353422" name="name31996a0d3fb375b2f" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId458869f1b897d9389" cstate="print"/>
+                          <a:blip r:embed="rId43356a0d3fb375b2d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId270669f1b897d94cf" w:history="1">
+            <w:hyperlink r:id="rId85146a0d3fb375c64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,105 +1027,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94434139" name="name706269f1b897da5c4" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="29564449" name="name42136a0d3fb377009" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId751369f1b897da5c1" cstate="print"/>
+                    <a:blip r:embed="rId20266a0d3fb377006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bulgaria, France (mainland), Georgia, Hungary, Italy (mainland), Moldova, Republic of, Netherlands, Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Spain (mainland), Switzerland, Ukraine, Uzbekistan</w:t>
+        <w:t xml:space="preserve"> Bulgaria, France (mainland), Georgia, Hungary, Italy (mainland), Moldova, Republic of, Netherlands, Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Spain (mainland), Switzerland, Türkiye, Ukraine, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310769f1b897dbc3d" w:history="1">
+      <w:hyperlink r:id="rId72456a0d3fb37872c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922269f1b897dbce1" w:history="1">
+      <w:hyperlink r:id="rId21596a0d3fb3787d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519169f1b897dbe2c" w:history="1">
+      <w:hyperlink r:id="rId21546a0d3fb378919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761569f1b897dc020" w:history="1">
+      <w:hyperlink r:id="rId52186a0d3fb378b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427069f1b897dc0db" w:history="1">
+      <w:hyperlink r:id="rId92456a0d3fb378be0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307469f1b897dc1e2" w:history="1">
+      <w:hyperlink r:id="rId78856a0d3fb378cf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId717769f1b897dc419" w:history="1">
+      <w:hyperlink r:id="rId73286a0d3fb378f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660769f1b897dc4a4" w:history="1">
+      <w:hyperlink r:id="rId11036a0d3fb378fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891869f1b897dc510" w:history="1">
+      <w:hyperlink r:id="rId49316a0d3fb379021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199769f1b897dc581" w:history="1">
+      <w:hyperlink r:id="rId63906a0d3fb379092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId956169f1b897dc723" w:history="1">
+      <w:hyperlink r:id="rId90566a0d3fb379258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693069f1b897dc764" w:history="1">
+      <w:hyperlink r:id="rId85186a0d3fb37929a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275569f1b897dc7e3" w:history="1">
+      <w:hyperlink r:id="rId76366a0d3fb37931c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788869f1b897dc8a3" w:history="1">
+      <w:hyperlink r:id="rId67996a0d3fb3793dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134469f1b897dc918" w:history="1">
+      <w:hyperlink r:id="rId97006a0d3fb379453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694269f1b897dc9a2" w:history="1">
+      <w:hyperlink r:id="rId94046a0d3fb3794d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304969f1b897dcb6d" w:history="1">
+      <w:hyperlink r:id="rId55836a0d3fb379694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190469f1b897dcbbc" w:history="1">
+      <w:hyperlink r:id="rId59946a0d3fb3796e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627269f1b897dcc9b" w:history="1">
+      <w:hyperlink r:id="rId78526a0d3fb3797c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800069f1b897dcdf3" w:history="1">
+      <w:hyperlink r:id="rId58246a0d3fb37995e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669f1b897dd03a" w:history="1">
+      <w:hyperlink r:id="rId66646a0d3fb379bb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310569f1b897dd137" w:history="1">
+      <w:hyperlink r:id="rId30486a0d3fb379cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146269f1b897dd1c5" w:history="1">
+      <w:hyperlink r:id="rId93566a0d3fb379d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262869f1b897dd346" w:history="1">
+      <w:hyperlink r:id="rId89876a0d3fb379ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556169f1b897dd434" w:history="1">
+      <w:hyperlink r:id="rId51246a0d3fb379fbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190669f1b897dd4f2" w:history="1">
+      <w:hyperlink r:id="rId30496a0d3fb37a075" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59642435">
+  <w:abstractNum w:abstractNumId="30430714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38506582">
+    <w:lvl w:ilvl="0" w:tplc="89160173">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38506582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89160173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59642434">
+  <w:abstractNum w:abstractNumId="30430713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84739174">
+    <w:lvl w:ilvl="0" w:tplc="88811201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59642434">
-    <w:abstractNumId w:val="59642434"/>
+  <w:num w:numId="30430713">
+    <w:abstractNumId w:val="30430713"/>
   </w:num>
-  <w:num w:numId="59642435">
-    <w:abstractNumId w:val="59642435"/>
+  <w:num w:numId="30430714">
+    <w:abstractNumId w:val="30430714"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId475985960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928000595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId837769f1b897d8ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId105269f1b897d8d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId270669f1b897d94cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId310769f1b897dbc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId922269f1b897dbce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId519169f1b897dbe2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId761569f1b897dc020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId427069f1b897dc0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId307469f1b897dc1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId717769f1b897dc419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId660769f1b897dc4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId891869f1b897dc510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId199769f1b897dc581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId956169f1b897dc723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId693069f1b897dc764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId275569f1b897dc7e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId788869f1b897dc8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId134469f1b897dc918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId694269f1b897dc9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId304969f1b897dcb6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId190469f1b897dcbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId627269f1b897dcc9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId800069f1b897dcdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId580669f1b897dd03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId310569f1b897dd137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId146269f1b897dd1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId262869f1b897dd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId556169f1b897dd434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190669f1b897dd4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId458869f1b897d9389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId458869f1b897d9389.jpg"/><Relationship Id="rId751369f1b897da5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751369f1b897da5c1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993485659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462959165" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69676a0d3fb3754a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId13436a0d3fb3754ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId85146a0d3fb375c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId72456a0d3fb37872c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId21596a0d3fb3787d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId21546a0d3fb378919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId52186a0d3fb378b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId92456a0d3fb378be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId78856a0d3fb378cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId73286a0d3fb378f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId11036a0d3fb378fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId49316a0d3fb379021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId63906a0d3fb379092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId90566a0d3fb379258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId85186a0d3fb37929a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId76366a0d3fb37931c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId67996a0d3fb3793dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId97006a0d3fb379453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId94046a0d3fb3794d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId55836a0d3fb379694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId59946a0d3fb3796e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId78526a0d3fb3797c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId58246a0d3fb37995e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId66646a0d3fb379bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId30486a0d3fb379cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId93566a0d3fb379d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId89876a0d3fb379ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId51246a0d3fb379fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30496a0d3fb37a075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId43356a0d3fb375b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43356a0d3fb375b2d.jpg"/><Relationship Id="rId20266a0d3fb377006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20266a0d3fb377006.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>