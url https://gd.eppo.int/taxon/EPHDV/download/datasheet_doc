--- v7 (2026-05-20)
+++ v8 (2026-06-09)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69676a0d3fb3754a8" w:history="1">
+            <w:hyperlink r:id="rId33156a27d98dedc03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13436a0d3fb3754ed" w:history="1">
+            <w:hyperlink r:id="rId19456a27d98dedc49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2353422" name="name31996a0d3fb375b2f" descr="17764.jpg"/>
+                  <wp:docPr id="64318614" name="name65216a27d98dedd18" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43356a0d3fb375b2d" cstate="print"/>
+                          <a:blip r:embed="rId47896a27d98dedd17" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85146a0d3fb375c64" w:history="1">
+            <w:hyperlink r:id="rId29116a27d98dede5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,105 +1027,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29564449" name="name42136a0d3fb377009" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="1852157" name="name38416a27d98def0e6" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20266a0d3fb377006" cstate="print"/>
+                    <a:blip r:embed="rId34406a27d98def0e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bulgaria, France (mainland), Georgia, Hungary, Italy (mainland), Moldova, Republic of, Netherlands, Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Spain (mainland), Switzerland, Türkiye, Ukraine, Uzbekistan</w:t>
+        <w:t xml:space="preserve"> Belgium, Bulgaria, France (mainland), Georgia, Hungary, Italy (mainland), Moldova, Republic of, Netherlands, Romania, Russian Federation (Central Russia, Southern Russia), Serbia, Slovakia, Spain (mainland), Switzerland, Türkiye, Ukraine, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72456a0d3fb37872c" w:history="1">
+      <w:hyperlink r:id="rId82216a27d98df081d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21596a0d3fb3787d0" w:history="1">
+      <w:hyperlink r:id="rId57196a27d98df08cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21546a0d3fb378919" w:history="1">
+      <w:hyperlink r:id="rId17186a27d98df0a0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52186a0d3fb378b17" w:history="1">
+      <w:hyperlink r:id="rId16326a27d98df0c08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92456a0d3fb378be0" w:history="1">
+      <w:hyperlink r:id="rId73166a27d98df0cc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78856a0d3fb378cf2" w:history="1">
+      <w:hyperlink r:id="rId84976a27d98df0dce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73286a0d3fb378f2a" w:history="1">
+      <w:hyperlink r:id="rId96206a27d98df10ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11036a0d3fb378fb5" w:history="1">
+      <w:hyperlink r:id="rId60576a27d98df117f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a0d3fb379021" w:history="1">
+      <w:hyperlink r:id="rId40336a27d98df11ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63906a0d3fb379092" w:history="1">
+      <w:hyperlink r:id="rId25616a27d98df1260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a0d3fb379258" w:history="1">
+      <w:hyperlink r:id="rId95946a27d98df1424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a0d3fb37929a" w:history="1">
+      <w:hyperlink r:id="rId51326a27d98df1467" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76366a0d3fb37931c" w:history="1">
+      <w:hyperlink r:id="rId67066a27d98df14ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67996a0d3fb3793dd" w:history="1">
+      <w:hyperlink r:id="rId85586a27d98df15ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97006a0d3fb379453" w:history="1">
+      <w:hyperlink r:id="rId68646a27d98df1621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94046a0d3fb3794d4" w:history="1">
+      <w:hyperlink r:id="rId35016a27d98df16a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55836a0d3fb379694" w:history="1">
+      <w:hyperlink r:id="rId37196a27d98df1869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59946a0d3fb3796e1" w:history="1">
+      <w:hyperlink r:id="rId84306a27d98df18ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78526a0d3fb3797c7" w:history="1">
+      <w:hyperlink r:id="rId73266a27d98df1998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58246a0d3fb37995e" w:history="1">
+      <w:hyperlink r:id="rId31266a27d98df1af3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66646a0d3fb379bb4" w:history="1">
+      <w:hyperlink r:id="rId53256a27d98df1d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30486a0d3fb379cb0" w:history="1">
+      <w:hyperlink r:id="rId11966a27d98df1e3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93566a0d3fb379d3c" w:history="1">
+      <w:hyperlink r:id="rId82866a27d98df1ebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a0d3fb379ec9" w:history="1">
+      <w:hyperlink r:id="rId13316a27d98df204d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51246a0d3fb379fbd" w:history="1">
+      <w:hyperlink r:id="rId54176a27d98df2147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30496a0d3fb37a075" w:history="1">
+      <w:hyperlink r:id="rId22406a27d98df2202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30430714">
+  <w:abstractNum w:abstractNumId="22054922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89160173">
+    <w:lvl w:ilvl="0" w:tplc="25781211">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89160173" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25781211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30430713">
+  <w:abstractNum w:abstractNumId="22054921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88811201">
+    <w:lvl w:ilvl="0" w:tplc="29388916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30430713">
-    <w:abstractNumId w:val="30430713"/>
+  <w:num w:numId="22054921">
+    <w:abstractNumId w:val="22054921"/>
   </w:num>
-  <w:num w:numId="30430714">
-    <w:abstractNumId w:val="30430714"/>
+  <w:num w:numId="22054922">
+    <w:abstractNumId w:val="22054922"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993485659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462959165" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69676a0d3fb3754a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId13436a0d3fb3754ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId85146a0d3fb375c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId72456a0d3fb37872c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId21596a0d3fb3787d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId21546a0d3fb378919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId52186a0d3fb378b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId92456a0d3fb378be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId78856a0d3fb378cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId73286a0d3fb378f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId11036a0d3fb378fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId49316a0d3fb379021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId63906a0d3fb379092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId90566a0d3fb379258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId85186a0d3fb37929a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId76366a0d3fb37931c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId67996a0d3fb3793dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId97006a0d3fb379453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId94046a0d3fb3794d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId55836a0d3fb379694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId59946a0d3fb3796e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId78526a0d3fb3797c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId58246a0d3fb37995e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId66646a0d3fb379bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId30486a0d3fb379cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId93566a0d3fb379d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId89876a0d3fb379ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId51246a0d3fb379fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30496a0d3fb37a075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId43356a0d3fb375b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43356a0d3fb375b2d.jpg"/><Relationship Id="rId20266a0d3fb377006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20266a0d3fb377006.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864338030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId990016865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33156a27d98dedc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId19456a27d98dedc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId29116a27d98dede5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId82216a27d98df081d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId57196a27d98df08cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId17186a27d98df0a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId16326a27d98df0c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId73166a27d98df0cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId84976a27d98df0dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId96206a27d98df10ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId60576a27d98df117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId40336a27d98df11ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId25616a27d98df1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId95946a27d98df1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId51326a27d98df1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId67066a27d98df14ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId85586a27d98df15ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId68646a27d98df1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId35016a27d98df16a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId37196a27d98df1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId84306a27d98df18ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId73266a27d98df1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId31266a27d98df1af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId53256a27d98df1d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId11966a27d98df1e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId82866a27d98df1ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId13316a27d98df204d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId54176a27d98df2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22406a27d98df2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId47896a27d98dedd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47896a27d98dedd17.jpg"/><Relationship Id="rId34406a27d98def0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34406a27d98def0e2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>