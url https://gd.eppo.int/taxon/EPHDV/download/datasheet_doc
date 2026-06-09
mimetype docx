--- v8 (2026-06-09)
+++ v9 (2026-06-09)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33156a27d98dedc03" w:history="1">
+            <w:hyperlink r:id="rId25486a27ea0f98884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19456a27d98dedc49" w:history="1">
+            <w:hyperlink r:id="rId80696a27ea0f988cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64318614" name="name65216a27d98dedd18" descr="17764.jpg"/>
+                  <wp:docPr id="79143733" name="name53426a27ea0f9910c" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47896a27d98dedd17" cstate="print"/>
+                          <a:blip r:embed="rId85196a27ea0f9910a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29116a27d98dede5e" w:history="1">
+            <w:hyperlink r:id="rId33906a27ea0f99272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1852157" name="name38416a27d98def0e6" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="12493125" name="name66926a27ea0f9add0" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34406a27d98def0e2" cstate="print"/>
+                    <a:blip r:embed="rId74506a27ea0f9adcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82216a27d98df081d" w:history="1">
+      <w:hyperlink r:id="rId91046a27ea0f9ca72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57196a27d98df08cc" w:history="1">
+      <w:hyperlink r:id="rId51396a27ea0f9cb25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17186a27d98df0a0f" w:history="1">
+      <w:hyperlink r:id="rId26926a27ea0f9cc6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16326a27d98df0c08" w:history="1">
+      <w:hyperlink r:id="rId13106a27ea0f9ce84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73166a27d98df0cc4" w:history="1">
+      <w:hyperlink r:id="rId60676a27ea0f9cf43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84976a27d98df0dce" w:history="1">
+      <w:hyperlink r:id="rId20176a27ea0f9d06c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96206a27d98df10ef" w:history="1">
+      <w:hyperlink r:id="rId12626a27ea0f9d2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60576a27d98df117f" w:history="1">
+      <w:hyperlink r:id="rId11546a27ea0f9d3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40336a27d98df11ee" w:history="1">
+      <w:hyperlink r:id="rId27576a27ea0f9d447" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25616a27d98df1260" w:history="1">
+      <w:hyperlink r:id="rId61056a27ea0f9d4da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95946a27d98df1424" w:history="1">
+      <w:hyperlink r:id="rId86626a27ea0f9d6a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51326a27d98df1467" w:history="1">
+      <w:hyperlink r:id="rId95206a27ea0f9d703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a27d98df14ea" w:history="1">
+      <w:hyperlink r:id="rId94056a27ea0f9d78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85586a27d98df15ac" w:history="1">
+      <w:hyperlink r:id="rId22826a27ea0f9d876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68646a27d98df1621" w:history="1">
+      <w:hyperlink r:id="rId48336a27ea0f9d8ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35016a27d98df16a4" w:history="1">
+      <w:hyperlink r:id="rId35216a27ea0f9d973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37196a27d98df1869" w:history="1">
+      <w:hyperlink r:id="rId21336a27ea0f9db5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84306a27d98df18ba" w:history="1">
+      <w:hyperlink r:id="rId44806a27ea0f9dbaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a27d98df1998" w:history="1">
+      <w:hyperlink r:id="rId76096a27ea0f9dcb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31266a27d98df1af3" w:history="1">
+      <w:hyperlink r:id="rId59456a27ea0f9de3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53256a27d98df1d3d" w:history="1">
+      <w:hyperlink r:id="rId62236a27ea0f9e0b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11966a27d98df1e3b" w:history="1">
+      <w:hyperlink r:id="rId78326a27ea0f9e1b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82866a27d98df1ebe" w:history="1">
+      <w:hyperlink r:id="rId61386a27ea0f9e23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13316a27d98df204d" w:history="1">
+      <w:hyperlink r:id="rId87576a27ea0f9e459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54176a27d98df2147" w:history="1">
+      <w:hyperlink r:id="rId15756a27ea0f9e576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a27d98df2202" w:history="1">
+      <w:hyperlink r:id="rId98816a27ea0f9e633" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22054922">
+  <w:abstractNum w:abstractNumId="54697322">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25781211">
+    <w:lvl w:ilvl="0" w:tplc="77765417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25781211" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77765417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22054921">
+  <w:abstractNum w:abstractNumId="54697321">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29388916">
+    <w:lvl w:ilvl="0" w:tplc="77046984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22054921">
-    <w:abstractNumId w:val="22054921"/>
+  <w:num w:numId="54697321">
+    <w:abstractNumId w:val="54697321"/>
   </w:num>
-  <w:num w:numId="22054922">
-    <w:abstractNumId w:val="22054922"/>
+  <w:num w:numId="54697322">
+    <w:abstractNumId w:val="54697322"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864338030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId990016865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33156a27d98dedc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId19456a27d98dedc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId29116a27d98dede5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId82216a27d98df081d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId57196a27d98df08cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId17186a27d98df0a0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId16326a27d98df0c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId73166a27d98df0cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId84976a27d98df0dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId96206a27d98df10ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId60576a27d98df117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId40336a27d98df11ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId25616a27d98df1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId95946a27d98df1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId51326a27d98df1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId67066a27d98df14ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId85586a27d98df15ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId68646a27d98df1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId35016a27d98df16a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId37196a27d98df1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId84306a27d98df18ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId73266a27d98df1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId31266a27d98df1af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId53256a27d98df1d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId11966a27d98df1e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId82866a27d98df1ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId13316a27d98df204d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId54176a27d98df2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22406a27d98df2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId47896a27d98dedd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47896a27d98dedd17.jpg"/><Relationship Id="rId34406a27d98def0e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34406a27d98def0e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146551852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856955649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25486a27ea0f98884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId80696a27ea0f988cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId33906a27ea0f99272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId91046a27ea0f9ca72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId51396a27ea0f9cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId26926a27ea0f9cc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId13106a27ea0f9ce84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId60676a27ea0f9cf43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId20176a27ea0f9d06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId12626a27ea0f9d2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId11546a27ea0f9d3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId27576a27ea0f9d447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId61056a27ea0f9d4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId86626a27ea0f9d6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId95206a27ea0f9d703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId94056a27ea0f9d78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId22826a27ea0f9d876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId48336a27ea0f9d8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId35216a27ea0f9d973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId21336a27ea0f9db5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId44806a27ea0f9dbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId76096a27ea0f9dcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId59456a27ea0f9de3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId62236a27ea0f9e0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId78326a27ea0f9e1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId61386a27ea0f9e23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId87576a27ea0f9e459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId15756a27ea0f9e576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98816a27ea0f9e633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId85196a27ea0f9910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85196a27ea0f9910a.jpg"/><Relationship Id="rId74506a27ea0f9adcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74506a27ea0f9adcb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>