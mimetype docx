--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25486a27ea0f98884" w:history="1">
+            <w:hyperlink r:id="rId10816a426c1669986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80696a27ea0f988cb" w:history="1">
+            <w:hyperlink r:id="rId61666a426c16699ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79143733" name="name53426a27ea0f9910c" descr="17764.jpg"/>
+                  <wp:docPr id="90927009" name="name84146a426c166a05b" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85196a27ea0f9910a" cstate="print"/>
+                          <a:blip r:embed="rId69786a426c166a058" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33906a27ea0f99272" w:history="1">
+            <w:hyperlink r:id="rId30296a426c166a170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12493125" name="name66926a27ea0f9add0" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="54894117" name="name77936a426c166ae3f" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74506a27ea0f9adcb" cstate="print"/>
+                    <a:blip r:embed="rId23996a426c166ae36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91046a27ea0f9ca72" w:history="1">
+      <w:hyperlink r:id="rId19506a426c166d386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396a27ea0f9cb25" w:history="1">
+      <w:hyperlink r:id="rId74176a426c166d42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26926a27ea0f9cc6e" w:history="1">
+      <w:hyperlink r:id="rId10366a426c166d56c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13106a27ea0f9ce84" w:history="1">
+      <w:hyperlink r:id="rId28496a426c166d78e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60676a27ea0f9cf43" w:history="1">
+      <w:hyperlink r:id="rId57926a426c166d84c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20176a27ea0f9d06c" w:history="1">
+      <w:hyperlink r:id="rId87246a426c166d956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12626a27ea0f9d2d5" w:history="1">
+      <w:hyperlink r:id="rId86536a426c166db9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11546a27ea0f9d3d3" w:history="1">
+      <w:hyperlink r:id="rId79896a426c166dc2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27576a27ea0f9d447" w:history="1">
+      <w:hyperlink r:id="rId19286a426c166dc97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61056a27ea0f9d4da" w:history="1">
+      <w:hyperlink r:id="rId28346a426c166dd11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86626a27ea0f9d6a1" w:history="1">
+      <w:hyperlink r:id="rId60856a426c166deb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95206a27ea0f9d703" w:history="1">
+      <w:hyperlink r:id="rId25226a426c166def7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94056a27ea0f9d78c" w:history="1">
+      <w:hyperlink r:id="rId83616a426c166df77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22826a27ea0f9d876" w:history="1">
+      <w:hyperlink r:id="rId61346a426c166e037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48336a27ea0f9d8ee" w:history="1">
+      <w:hyperlink r:id="rId55826a426c166e0ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35216a27ea0f9d973" w:history="1">
+      <w:hyperlink r:id="rId50426a426c166e12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21336a27ea0f9db5c" w:history="1">
+      <w:hyperlink r:id="rId26546a426c166e2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44806a27ea0f9dbaf" w:history="1">
+      <w:hyperlink r:id="rId33296a426c166e32e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76096a27ea0f9dcb5" w:history="1">
+      <w:hyperlink r:id="rId23616a426c166e409" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59456a27ea0f9de3b" w:history="1">
+      <w:hyperlink r:id="rId20966a426c166e55d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62236a27ea0f9e0b4" w:history="1">
+      <w:hyperlink r:id="rId54546a426c166e7b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78326a27ea0f9e1b8" w:history="1">
+      <w:hyperlink r:id="rId70176a426c166e8af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61386a27ea0f9e23e" w:history="1">
+      <w:hyperlink r:id="rId20086a426c166e93c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87576a27ea0f9e459" w:history="1">
+      <w:hyperlink r:id="rId93906a426c166eabc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15756a27ea0f9e576" w:history="1">
+      <w:hyperlink r:id="rId75476a426c166ebab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98816a27ea0f9e633" w:history="1">
+      <w:hyperlink r:id="rId66756a426c166ec61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54697322">
+  <w:abstractNum w:abstractNumId="13062718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77765417">
+    <w:lvl w:ilvl="0" w:tplc="77536360">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77765417" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77536360" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54697321">
+  <w:abstractNum w:abstractNumId="13062717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77046984">
+    <w:lvl w:ilvl="0" w:tplc="71397755">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54697321">
-    <w:abstractNumId w:val="54697321"/>
+  <w:num w:numId="13062717">
+    <w:abstractNumId w:val="13062717"/>
   </w:num>
-  <w:num w:numId="54697322">
-    <w:abstractNumId w:val="54697322"/>
+  <w:num w:numId="13062718">
+    <w:abstractNumId w:val="13062718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146551852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856955649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25486a27ea0f98884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId80696a27ea0f988cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId33906a27ea0f99272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId91046a27ea0f9ca72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId51396a27ea0f9cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId26926a27ea0f9cc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId13106a27ea0f9ce84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId60676a27ea0f9cf43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId20176a27ea0f9d06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId12626a27ea0f9d2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId11546a27ea0f9d3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId27576a27ea0f9d447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId61056a27ea0f9d4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId86626a27ea0f9d6a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId95206a27ea0f9d703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId94056a27ea0f9d78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId22826a27ea0f9d876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId48336a27ea0f9d8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId35216a27ea0f9d973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId21336a27ea0f9db5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId44806a27ea0f9dbaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId76096a27ea0f9dcb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId59456a27ea0f9de3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId62236a27ea0f9e0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId78326a27ea0f9e1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId61386a27ea0f9e23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId87576a27ea0f9e459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId15756a27ea0f9e576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98816a27ea0f9e633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId85196a27ea0f9910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85196a27ea0f9910a.jpg"/><Relationship Id="rId74506a27ea0f9adcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74506a27ea0f9adcb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570564012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994992493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10816a426c1669986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId61666a426c16699ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId30296a426c166a170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId19506a426c166d386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId74176a426c166d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId10366a426c166d56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId28496a426c166d78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId57926a426c166d84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId87246a426c166d956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId86536a426c166db9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId79896a426c166dc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId19286a426c166dc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId28346a426c166dd11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId60856a426c166deb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId25226a426c166def7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId83616a426c166df77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId61346a426c166e037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId55826a426c166e0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId50426a426c166e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId26546a426c166e2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId33296a426c166e32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId23616a426c166e409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId20966a426c166e55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId54546a426c166e7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId70176a426c166e8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId20086a426c166e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId93906a426c166eabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId75476a426c166ebab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66756a426c166ec61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId69786a426c166a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69786a426c166a058.jpg"/><Relationship Id="rId23996a426c166ae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23996a426c166ae36.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>