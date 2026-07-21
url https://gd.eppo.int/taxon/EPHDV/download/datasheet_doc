--- v10 (2026-06-29)
+++ v11 (2026-07-21)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10816a426c1669986" w:history="1">
+            <w:hyperlink r:id="rId63996a5ef4d1dde86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61666a426c16699ca" w:history="1">
+            <w:hyperlink r:id="rId61726a5ef4d1ddeca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90927009" name="name84146a426c166a05b" descr="17764.jpg"/>
+                  <wp:docPr id="20607070" name="name71676a5ef4d1de46d" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69786a426c166a058" cstate="print"/>
+                          <a:blip r:embed="rId91566a5ef4d1de46b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30296a426c166a170" w:history="1">
+            <w:hyperlink r:id="rId13386a5ef4d1de58c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54894117" name="name77936a426c166ae3f" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="715875" name="name27026a5ef4d1df390" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23996a426c166ae36" cstate="print"/>
+                    <a:blip r:embed="rId21216a5ef4d1df38d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19506a426c166d386" w:history="1">
+      <w:hyperlink r:id="rId79906a5ef4d1e0af3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a426c166d42e" w:history="1">
+      <w:hyperlink r:id="rId20376a5ef4d1e0b9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10366a426c166d56c" w:history="1">
+      <w:hyperlink r:id="rId68376a5ef4d1e0cfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a426c166d78e" w:history="1">
+      <w:hyperlink r:id="rId43746a5ef4d1e0f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57926a426c166d84c" w:history="1">
+      <w:hyperlink r:id="rId28726a5ef4d1e0ff4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87246a426c166d956" w:history="1">
+      <w:hyperlink r:id="rId13616a5ef4d1e1123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId86536a426c166db9f" w:history="1">
+      <w:hyperlink r:id="rId79166a5ef4d1e1380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79896a426c166dc2a" w:history="1">
+      <w:hyperlink r:id="rId93846a5ef4d1e140d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19286a426c166dc97" w:history="1">
+      <w:hyperlink r:id="rId56166a5ef4d1e147c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28346a426c166dd11" w:history="1">
+      <w:hyperlink r:id="rId92796a5ef4d1e14ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60856a426c166deb6" w:history="1">
+      <w:hyperlink r:id="rId87486a5ef4d1e1698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25226a426c166def7" w:history="1">
+      <w:hyperlink r:id="rId88966a5ef4d1e16da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83616a426c166df77" w:history="1">
+      <w:hyperlink r:id="rId24986a5ef4d1e175b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61346a426c166e037" w:history="1">
+      <w:hyperlink r:id="rId13446a5ef4d1e181c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55826a426c166e0ac" w:history="1">
+      <w:hyperlink r:id="rId99936a5ef4d1e1890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50426a426c166e12b" w:history="1">
+      <w:hyperlink r:id="rId72646a5ef4d1e1911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26546a426c166e2e1" w:history="1">
+      <w:hyperlink r:id="rId20476a5ef4d1e1ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33296a426c166e32e" w:history="1">
+      <w:hyperlink r:id="rId34496a5ef4d1e1b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23616a426c166e409" w:history="1">
+      <w:hyperlink r:id="rId19526a5ef4d1e1c35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a426c166e55d" w:history="1">
+      <w:hyperlink r:id="rId80766a5ef4d1e1d98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54546a426c166e7b4" w:history="1">
+      <w:hyperlink r:id="rId52266a5ef4d1e1fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a426c166e8af" w:history="1">
+      <w:hyperlink r:id="rId34926a5ef4d1e20fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20086a426c166e93c" w:history="1">
+      <w:hyperlink r:id="rId68906a5ef4d1e2182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93906a426c166eabc" w:history="1">
+      <w:hyperlink r:id="rId99876a5ef4d1e231e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75476a426c166ebab" w:history="1">
+      <w:hyperlink r:id="rId14256a5ef4d1e242b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66756a426c166ec61" w:history="1">
+      <w:hyperlink r:id="rId69416a5ef4d1e24e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13062718">
+  <w:abstractNum w:abstractNumId="81053006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77536360">
+    <w:lvl w:ilvl="0" w:tplc="18998899">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77536360" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18998899" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13062717">
+  <w:abstractNum w:abstractNumId="81053005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71397755">
+    <w:lvl w:ilvl="0" w:tplc="87829615">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13062717">
-    <w:abstractNumId w:val="13062717"/>
+  <w:num w:numId="81053005">
+    <w:abstractNumId w:val="81053005"/>
   </w:num>
-  <w:num w:numId="13062718">
-    <w:abstractNumId w:val="13062718"/>
+  <w:num w:numId="81053006">
+    <w:abstractNumId w:val="81053006"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570564012" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994992493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10816a426c1669986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId61666a426c16699ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId30296a426c166a170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId19506a426c166d386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId74176a426c166d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId10366a426c166d56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId28496a426c166d78e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId57926a426c166d84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId87246a426c166d956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId86536a426c166db9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId79896a426c166dc2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId19286a426c166dc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId28346a426c166dd11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId60856a426c166deb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId25226a426c166def7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId83616a426c166df77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId61346a426c166e037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId55826a426c166e0ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId50426a426c166e12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId26546a426c166e2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId33296a426c166e32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId23616a426c166e409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId20966a426c166e55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId54546a426c166e7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId70176a426c166e8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId20086a426c166e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId93906a426c166eabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId75476a426c166ebab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66756a426c166ec61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId69786a426c166a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69786a426c166a058.jpg"/><Relationship Id="rId23996a426c166ae36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23996a426c166ae36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId566398106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676016851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63996a5ef4d1dde86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId61726a5ef4d1ddeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId13386a5ef4d1de58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId79906a5ef4d1e0af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId20376a5ef4d1e0b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId68376a5ef4d1e0cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId43746a5ef4d1e0f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId28726a5ef4d1e0ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId13616a5ef4d1e1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId79166a5ef4d1e1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId93846a5ef4d1e140d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId56166a5ef4d1e147c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId92796a5ef4d1e14ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId87486a5ef4d1e1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId88966a5ef4d1e16da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId24986a5ef4d1e175b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId13446a5ef4d1e181c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId99936a5ef4d1e1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId72646a5ef4d1e1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId20476a5ef4d1e1ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId34496a5ef4d1e1b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId19526a5ef4d1e1c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId80766a5ef4d1e1d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId52266a5ef4d1e1fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId34926a5ef4d1e20fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId68906a5ef4d1e2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId99876a5ef4d1e231e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId14256a5ef4d1e242b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69416a5ef4d1e24e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId91566a5ef4d1de46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91566a5ef4d1de46b.jpg"/><Relationship Id="rId21216a5ef4d1df38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21216a5ef4d1df38d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>