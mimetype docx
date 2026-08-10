--- v11 (2026-07-21)
+++ v12 (2026-08-10)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63996a5ef4d1dde86" w:history="1">
+            <w:hyperlink r:id="rId70436a797473d8e70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61726a5ef4d1ddeca" w:history="1">
+            <w:hyperlink r:id="rId52686a797473d8eb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20607070" name="name71676a5ef4d1de46d" descr="17764.jpg"/>
+                  <wp:docPr id="4587447" name="name15516a797473d9ae3" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91566a5ef4d1de46b" cstate="print"/>
+                          <a:blip r:embed="rId48286a797473d9ae1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13386a5ef4d1de58c" w:history="1">
+            <w:hyperlink r:id="rId88346a797473d9c8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="715875" name="name27026a5ef4d1df390" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="28367607" name="name51426a797473db1ca" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21216a5ef4d1df38d" cstate="print"/>
+                    <a:blip r:embed="rId25266a797473db1c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79906a5ef4d1e0af3" w:history="1">
+      <w:hyperlink r:id="rId97096a797473dc855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20376a5ef4d1e0b9a" w:history="1">
+      <w:hyperlink r:id="rId75716a797473dc905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68376a5ef4d1e0cfc" w:history="1">
+      <w:hyperlink r:id="rId58266a797473dca49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43746a5ef4d1e0f12" w:history="1">
+      <w:hyperlink r:id="rId16376a797473dcc65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a5ef4d1e0ff4" w:history="1">
+      <w:hyperlink r:id="rId72696a797473dcd24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13616a5ef4d1e1123" w:history="1">
+      <w:hyperlink r:id="rId86256a797473dce30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79166a5ef4d1e1380" w:history="1">
+      <w:hyperlink r:id="rId34216a797473dd074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a5ef4d1e140d" w:history="1">
+      <w:hyperlink r:id="rId67356a797473dd101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56166a5ef4d1e147c" w:history="1">
+      <w:hyperlink r:id="rId29826a797473dd16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92796a5ef4d1e14ef" w:history="1">
+      <w:hyperlink r:id="rId76736a797473dd1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87486a5ef4d1e1698" w:history="1">
+      <w:hyperlink r:id="rId39236a797473dd388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88966a5ef4d1e16da" w:history="1">
+      <w:hyperlink r:id="rId96636a797473dd3c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24986a5ef4d1e175b" w:history="1">
+      <w:hyperlink r:id="rId57106a797473dd44b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13446a5ef4d1e181c" w:history="1">
+      <w:hyperlink r:id="rId75796a797473dd517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99936a5ef4d1e1890" w:history="1">
+      <w:hyperlink r:id="rId46406a797473dd58c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a5ef4d1e1911" w:history="1">
+      <w:hyperlink r:id="rId39836a797473dd60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20476a5ef4d1e1ae2" w:history="1">
+      <w:hyperlink r:id="rId63696a797473dd7d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34496a5ef4d1e1b3b" w:history="1">
+      <w:hyperlink r:id="rId83926a797473dd820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a5ef4d1e1c35" w:history="1">
+      <w:hyperlink r:id="rId48926a797473dd900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80766a5ef4d1e1d98" w:history="1">
+      <w:hyperlink r:id="rId80046a797473dda69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52266a5ef4d1e1fe1" w:history="1">
+      <w:hyperlink r:id="rId25536a797473ddcb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34926a5ef4d1e20fe" w:history="1">
+      <w:hyperlink r:id="rId70786a797473dddb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a5ef4d1e2182" w:history="1">
+      <w:hyperlink r:id="rId76846a797473dde3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99876a5ef4d1e231e" w:history="1">
+      <w:hyperlink r:id="rId12526a797473ddfc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14256a5ef4d1e242b" w:history="1">
+      <w:hyperlink r:id="rId91466a797473de0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a5ef4d1e24e7" w:history="1">
+      <w:hyperlink r:id="rId27766a797473de178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81053006">
+  <w:abstractNum w:abstractNumId="47347746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18998899">
+    <w:lvl w:ilvl="0" w:tplc="86648075">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18998899" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86648075" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81053005">
+  <w:abstractNum w:abstractNumId="47347745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87829615">
+    <w:lvl w:ilvl="0" w:tplc="74206987">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81053005">
-    <w:abstractNumId w:val="81053005"/>
+  <w:num w:numId="47347745">
+    <w:abstractNumId w:val="47347745"/>
   </w:num>
-  <w:num w:numId="81053006">
-    <w:abstractNumId w:val="81053006"/>
+  <w:num w:numId="47347746">
+    <w:abstractNumId w:val="47347746"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId566398106" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676016851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63996a5ef4d1dde86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId61726a5ef4d1ddeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId13386a5ef4d1de58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId79906a5ef4d1e0af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId20376a5ef4d1e0b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId68376a5ef4d1e0cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId43746a5ef4d1e0f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId28726a5ef4d1e0ff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId13616a5ef4d1e1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId79166a5ef4d1e1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId93846a5ef4d1e140d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId56166a5ef4d1e147c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId92796a5ef4d1e14ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId87486a5ef4d1e1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId88966a5ef4d1e16da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId24986a5ef4d1e175b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId13446a5ef4d1e181c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId99936a5ef4d1e1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId72646a5ef4d1e1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId20476a5ef4d1e1ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId34496a5ef4d1e1b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId19526a5ef4d1e1c35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId80766a5ef4d1e1d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId52266a5ef4d1e1fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId34926a5ef4d1e20fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId68906a5ef4d1e2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId99876a5ef4d1e231e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId14256a5ef4d1e242b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69416a5ef4d1e24e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId91566a5ef4d1de46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91566a5ef4d1de46b.jpg"/><Relationship Id="rId21216a5ef4d1df38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21216a5ef4d1df38d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186813138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351044530" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70436a797473d8e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId52686a797473d8eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId88346a797473d9c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId97096a797473dc855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId75716a797473dc905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId58266a797473dca49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId16376a797473dcc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId72696a797473dcd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId86256a797473dce30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId34216a797473dd074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId67356a797473dd101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId29826a797473dd16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId76736a797473dd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId39236a797473dd388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId96636a797473dd3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId57106a797473dd44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId75796a797473dd517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId46406a797473dd58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId39836a797473dd60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId63696a797473dd7d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId83926a797473dd820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId48926a797473dd900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId80046a797473dda69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId25536a797473ddcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId70786a797473dddb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId76846a797473dde3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId12526a797473ddfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId91466a797473de0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27766a797473de178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId48286a797473d9ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a797473d9ae1.jpg"/><Relationship Id="rId25266a797473db1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25266a797473db1c6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>