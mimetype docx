--- v12 (2026-08-10)
+++ v13 (2026-08-30)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Farw.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> David's spurge, toothed spurge</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70436a797473d8e70" w:history="1">
+            <w:hyperlink r:id="rId62186a93e3808c4a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly), List of Invasive Alien Plants</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52686a797473d8eb6" w:history="1">
+            <w:hyperlink r:id="rId49536a93e3808c4ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPHDV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4587447" name="name15516a797473d9ae3" descr="17764.jpg"/>
+                  <wp:docPr id="38536091" name="name71826a93e3808cc75" descr="17764.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17764.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48286a797473d9ae1" cstate="print"/>
+                          <a:blip r:embed="rId75676a93e3808cc74" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88346a797473d9c8a" w:history="1">
+            <w:hyperlink r:id="rId32016a93e3808cdba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1027,63 +1027,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries where the status of the species is unclear include Georgia, Moldova, Romania, Slovakia, Spain and Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28367607" name="name51426a797473db1ca" descr="EPHDV_distribution_map.jpg"/>
+            <wp:docPr id="72797805" name="name47246a93e3808de87" descr="EPHDV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EPHDV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25266a797473db1c6" cstate="print"/>
+                    <a:blip r:embed="rId94496a93e3808de84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4180,51 +4180,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 58, 506–513.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Atlas of Living Australia (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096a797473dc855" w:history="1">
+      <w:hyperlink r:id="rId75986a93e3808f51e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ala.org.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 2 July 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4282,51 +4282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Central European Journal of Biology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–95. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a797473dc905" w:history="1">
+      <w:hyperlink r:id="rId71196a93e3808f5c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2478/s1153 5-012-0111-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4485,51 +4485,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Dudáš M., Malovcová-Staníková M., Pliszko A., Schieber B., Zieliński J., (2019): New floristic records from Central Europe 4 (reports 41–53). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaiszia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29, 231–237. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58266a797473dca49" w:history="1">
+      <w:hyperlink r:id="rId15266a93e3808f707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 33542/TJB20 19-2-08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4808,51 +4808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Novitates Syst. Pl. Vasc. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 43–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16376a797473dcc65" w:history="1">
+      <w:hyperlink r:id="rId83996a93e3808f90e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.31111/novitates/2020.51.43</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4930,51 +4930,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils, an agricultural emerging invader in France? Poster presented at the European Weed Research Society Symposium on Weeds and Invasive Plants (Ascona, CH, 2011-10-02/07).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Herbarium of Moscow University (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72696a797473dcd24" w:history="1">
+      <w:hyperlink r:id="rId91236a93e3808f9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.binran.ru/resources/current/herbaria/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5101,51 +5101,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Istilart CM, Yanniccari ME, Gigón R (2015) Control de lecherón (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) en post-emergencia de maíz resistente a glifosato. Instituto Nacional de Tecnología Agropecuaria, Serie Informes Técnicos 3; 1; 8-2015, 101–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86256a797473dce30" w:history="1">
+      <w:hyperlink r:id="rId14036a93e3808fad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/11336/53986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5472,51 +5472,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 347–352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kartesz JT (2015) The Biota of North America Program (BONAP). North American Plant Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34216a797473dd074" w:history="1">
+      <w:hyperlink r:id="rId91126a93e3808fd1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://bonap.net/napa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). Chapel Hill, N. C., USA.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5563,51 +5563,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the XIV Congress of the Russian Botanical Society and Conference, Makhachkala, June 18–23, 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. 1, 276-278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lobelia SI des CBNBP, CBNFC-ORI, CBNMC, CBNPMP, CBNSA (2024) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a797473dd101" w:history="1">
+      <w:hyperlink r:id="rId63026a93e3808fda5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lobelia-cbn.fr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed the 29/10/2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2819–2830. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29826a797473dd16e" w:history="1">
+      <w:hyperlink r:id="rId96816a93e3808fe13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-024-03371-w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Mallaliev MM, Zalibekov MD (2018) New species of vascular plants to the flora of Dagestan and Russia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -5706,51 +5706,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 122-124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Marchessi J, Crosta H, Juan V, Fernandez OA, Bentivegna D (2011b): Efecto de la Temperatura sobre la germinación de Euphorbia davidii Subils. 2ª Reunión Conjunta de Sociedades de Biología de la República Argentina, XIII Jornadas de la Sociedad Argentina de Biología, XXIX Reunión Anual de la Sociedad de Biología de Cuyo y XVIII Jornadas Científicas de la Sociedad de Biología de Córdoba, Summary: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736a797473dd1e1" w:history="1">
+      <w:hyperlink r:id="rId79706a93e3808fe83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5978,93 +5978,93 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agronomy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2369. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39236a797473dd388" w:history="1">
+      <w:hyperlink r:id="rId88066a93e38090040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agronomy12102369</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Montana Field Guide (2024) David's Spurge – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Montana Field Guide. Montana Natural Heritage Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96636a797473dd3c9" w:history="1">
+      <w:hyperlink r:id="rId98876a93e38090083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6102,51 +6102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chornomorski botanical journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–198. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57106a797473dd44b" w:history="1">
+      <w:hyperlink r:id="rId95126a93e38090105" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.32999/ksu1990-553X/2020-16-3-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré F.R, Juan VF, Chantre GR (2014) Distribución vertical del banco de semillas de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6225,51 +6225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils: dinámica poblacional, control químico y evaluación de sensibilidad a glifosato.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thesis, Universidad Nacional del Sur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75796a797473dd517" w:history="1">
+      <w:hyperlink r:id="rId41196a93e380901c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositoriodigital.uns.edu.ar/handle/123456789/4662</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2018a) Demographic and phenological studies on David's Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Planta Daninha </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e018174369, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46406a797473dd58c" w:history="1">
+      <w:hyperlink r:id="rId92286a93e3809023a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S0100-83582018360100088</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Núñez Fré FR, Juan VF, Saint André HM, Chantre GR (2022) Efficacy of glyphosate on David Spurge (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -6380,51 +6380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Animal and Environmental Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5, 1090–1104, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836a797473dd60c" w:history="1">
+      <w:hyperlink r:id="rId25006a93e380902bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 34188/bjaer v5n1-082</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6664,102 +6664,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Plantarium (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subils. Plants and lichens of Russia and neighboring countries: open online galleries and plant identification guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63696a797473dd7d1" w:history="1">
+      <w:hyperlink r:id="rId51596a93e38090474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantarium.ru/lang/en/page/view/item/48238.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">POWO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants of the World Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Facilitated by the Royal Botanic Gardens, Kew. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83926a797473dd820" w:history="1">
+      <w:hyperlink r:id="rId81236a93e380904c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://powo.science.kew.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6858,51 +6858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Willdenowia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 305–341. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48926a797473dd900" w:history="1">
+      <w:hyperlink r:id="rId59256a93e380905a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3372/wi.50.50214</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Randall RP (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19, 156–171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80046a797473dda69" w:history="1">
+      <w:hyperlink r:id="rId18706a93e380906fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.37555/2707-3114.19.2023.295153</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Shhagapsoev SH, Chadaeva VA, Taumurzaeva IT, ShhagapsoevaKA (2017) Population dynamic of new invasion species </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7454,51 +7454,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">USDA NRCS (2025) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The PLANTS Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. National Plant Data Team, Greensboro, NC, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a797473ddcb6" w:history="1">
+      <w:hyperlink r:id="rId73046a93e3809095d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 16 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7617,51 +7617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Technology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 531–534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70786a797473dddb8" w:history="1">
+      <w:hyperlink r:id="rId87646a93e38090a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.jstor.org/stable/3987668</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Van Oostroom SJ, Reichelt TJ (1965) Aanwinsten voor de Nederlands adventief-flora, 8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
@@ -7700,51 +7700,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verloove F (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76846a797473dde3b" w:history="1">
+      <w:hyperlink r:id="rId16086a93e38090aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://alienplantsbelgium.myspecies.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (accessed 14 September 2024).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7945,51 +7945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of 13th International EMAPi conference, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Waikoloa, Hawaii. NeoBiota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30, 49–74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a797473ddfc0" w:history="1">
+      <w:hyperlink r:id="rId11486a93e38090c6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10. 3897/neobiota.30.7502</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8084,51 +8084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia davidii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91466a797473de0bd" w:history="1">
+      <w:hyperlink r:id="rId13516a93e38090d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8193,51 +8193,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subils. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55(3), 469-475. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27766a797473de178" w:history="1">
+      <w:hyperlink r:id="rId64166a93e38090e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8324,137 +8324,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47347746">
+  <w:abstractNum w:abstractNumId="60229377">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86648075">
+    <w:lvl w:ilvl="0" w:tplc="74350679">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86648075" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74350679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47347745">
+  <w:abstractNum w:abstractNumId="60229376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74206987">
+    <w:lvl w:ilvl="0" w:tplc="39323086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9206,55 +9206,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47347745">
-    <w:abstractNumId w:val="47347745"/>
+  <w:num w:numId="60229376">
+    <w:abstractNumId w:val="60229376"/>
   </w:num>
-  <w:num w:numId="47347746">
-    <w:abstractNumId w:val="47347746"/>
+  <w:num w:numId="60229377">
+    <w:abstractNumId w:val="60229377"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20804,51 +20804,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId186813138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351044530" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70436a797473d8e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId52686a797473d8eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId88346a797473d9c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId97096a797473dc855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId75716a797473dc905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId58266a797473dca49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId16376a797473dcc65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId72696a797473dcd24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId86256a797473dce30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId34216a797473dd074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId67356a797473dd101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId29826a797473dd16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId76736a797473dd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId39236a797473dd388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId96636a797473dd3c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId57106a797473dd44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId75796a797473dd517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId46406a797473dd58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId39836a797473dd60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId63696a797473dd7d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId83926a797473dd820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId48926a797473dd900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId80046a797473dda69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId25536a797473ddcb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId70786a797473dddb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId76846a797473dde3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId12526a797473ddfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId91466a797473de0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27766a797473de178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId48286a797473d9ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a797473d9ae1.jpg"/><Relationship Id="rId25266a797473db1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25266a797473db1c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426091981" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId465344544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62186a93e3808c4a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/" TargetMode="External"/><Relationship Id="rId49536a93e3808c4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/categorization" TargetMode="External"/><Relationship Id="rId32016a93e3808cdba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EPHDV/photos" TargetMode="External"/><Relationship Id="rId75986a93e3808f51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ala.org.au" TargetMode="External"/><Relationship Id="rId71196a93e3808f5c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/s1153%205-012-0111-7" TargetMode="External"/><Relationship Id="rId15266a93e3808f707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2033542/TJB20%2019-2-08" TargetMode="External"/><Relationship Id="rId83996a93e3808f90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.31111/novitates/2020.51.43" TargetMode="External"/><Relationship Id="rId91236a93e3808f9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.binran.ru/resources/current/herbaria/index.html" TargetMode="External"/><Relationship Id="rId14036a93e3808fad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11336/53986" TargetMode="External"/><Relationship Id="rId91126a93e3808fd1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bonap.net/napa" TargetMode="External"/><Relationship Id="rId63026a93e3808fda5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lobelia-cbn.fr/" TargetMode="External"/><Relationship Id="rId96816a93e3808fe13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-024-03371-w" TargetMode="External"/><Relationship Id="rId79706a93e3808fe83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conicet.gov.ar/new_scp/detalle.php?keywords=&amp;id=05458&amp;inst=yes&amp;congresos=yes&amp;detalles=yes&amp;congr_id=1477073" TargetMode="External"/><Relationship Id="rId88066a93e38090040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agronomy12102369" TargetMode="External"/><Relationship Id="rId98876a93e38090083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://FieldGuide.mt.gov/speciesDetail.aspx?elcode=PDEUP0Q310" TargetMode="External"/><Relationship Id="rId95126a93e38090105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32999/ksu1990-553X/2020-16-3-2" TargetMode="External"/><Relationship Id="rId41196a93e380901c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositoriodigital.uns.edu.ar/handle/123456789/4662" TargetMode="External"/><Relationship Id="rId92286a93e3809023a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0100-83582018360100088" TargetMode="External"/><Relationship Id="rId25006a93e380902bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%2034188/bjaer%20v5n1-082" TargetMode="External"/><Relationship Id="rId51596a93e38090474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantarium.ru/lang/en/page/view/item/48238.html" TargetMode="External"/><Relationship Id="rId81236a93e380904c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://powo.science.kew.org/" TargetMode="External"/><Relationship Id="rId59256a93e380905a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3372/wi.50.50214" TargetMode="External"/><Relationship Id="rId18706a93e380906fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37555/2707-3114.19.2023.295153" TargetMode="External"/><Relationship Id="rId73046a93e3809095d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov" TargetMode="External"/><Relationship Id="rId87646a93e38090a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/3987668" TargetMode="External"/><Relationship Id="rId16086a93e38090aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alienplantsbelgium.myspecies.info/" TargetMode="External"/><Relationship Id="rId11486a93e38090c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%203897/neobiota.30.7502" TargetMode="External"/><Relationship Id="rId13516a93e38090d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64166a93e38090e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70011" TargetMode="External"/><Relationship Id="rId75676a93e3808cc74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75676a93e3808cc74.jpg"/><Relationship Id="rId94496a93e3808de84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94496a93e3808de84.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>