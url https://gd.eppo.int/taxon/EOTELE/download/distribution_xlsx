--- v0 (2025-10-09)
+++ v1 (2026-10-17)
@@ -1520,51 +1520,51 @@
       <c r="B46" t="s">
         <v>104</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
         <v>105</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>85</v>
       </c>
       <c r="B47" t="s">
         <v>106</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>107</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>85</v>
       </c>
       <c r="B48" t="s">
         <v>108</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
         <v>109</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>85</v>
       </c>
       <c r="B49" t="s">
         <v>108</v>
       </c>