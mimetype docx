--- v5 (2026-03-18)
+++ v6 (2026-04-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376269bb2c195b76c" w:history="1">
+            <w:hyperlink r:id="rId777069dbebe06aad5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543469bb2c195b7b1" w:history="1">
+            <w:hyperlink r:id="rId732369dbebe06ab18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92356237" name="name423469bb2c195bf50" descr="11792.jpg"/>
+                  <wp:docPr id="16324639" name="name636869dbebe06b167" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId443969bb2c195bf4e" cstate="print"/>
+                          <a:blip r:embed="rId251969dbebe06b166" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId783969bb2c195c081" w:history="1">
+            <w:hyperlink r:id="rId823469dbebe06b240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18251048" name="name548669bb2c195e048" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="65182259" name="name646669dbebe06cbcb" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId187769bb2c195e044" cstate="print"/>
+                    <a:blip r:embed="rId688969dbebe06cbc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868869bb2c195eec6" w:history="1">
+      <w:hyperlink r:id="rId191469dbebe06d9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931669bb2c195ef21" w:history="1">
+      <w:hyperlink r:id="rId136869dbebe06da23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934069bb2c195f031" w:history="1">
+      <w:hyperlink r:id="rId612169dbebe06db30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106569bb2c195f0bf" w:history="1">
+      <w:hyperlink r:id="rId831069dbebe06dbe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309969bb2c195f4f5" w:history="1">
+      <w:hyperlink r:id="rId230169dbebe06df8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452069bb2c195f633" w:history="1">
+      <w:hyperlink r:id="rId291469dbebe06e0c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32683813" name="name738169bb2c195f73c" descr="eu_funding_250.png"/>
+            <wp:docPr id="31944142" name="name263269dbebe06e1a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId225069bb2c195f73b" cstate="print"/>
+                    <a:blip r:embed="rId212469dbebe06e1a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16739149">
+  <w:abstractNum w:abstractNumId="14925848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14305178">
+    <w:lvl w:ilvl="0" w:tplc="29734332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14305178" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29734332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16739148">
+  <w:abstractNum w:abstractNumId="14925847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14703775">
+    <w:lvl w:ilvl="0" w:tplc="72407879">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16739148">
-    <w:abstractNumId w:val="16739148"/>
+  <w:num w:numId="14925847">
+    <w:abstractNumId w:val="14925847"/>
   </w:num>
-  <w:num w:numId="16739149">
-    <w:abstractNumId w:val="16739149"/>
+  <w:num w:numId="14925848">
+    <w:abstractNumId w:val="14925848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304462932" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153405573" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId376269bb2c195b76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId543469bb2c195b7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId783969bb2c195c081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId868869bb2c195eec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId931669bb2c195ef21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId934069bb2c195f031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId106569bb2c195f0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId309969bb2c195f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId452069bb2c195f633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId443969bb2c195bf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId443969bb2c195bf4e.jpg"/><Relationship Id="rId187769bb2c195e044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187769bb2c195e044.jpg"/><Relationship Id="rId225069bb2c195f73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId225069bb2c195f73b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486107210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214503255" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId777069dbebe06aad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId732369dbebe06ab18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId823469dbebe06b240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId191469dbebe06d9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId136869dbebe06da23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId612169dbebe06db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId831069dbebe06dbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId230169dbebe06df8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId291469dbebe06e0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId251969dbebe06b166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId251969dbebe06b166.jpg"/><Relationship Id="rId688969dbebe06cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688969dbebe06cbc8.jpg"/><Relationship Id="rId212469dbebe06e1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212469dbebe06e1a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>