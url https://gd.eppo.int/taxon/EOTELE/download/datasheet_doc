--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777069dbebe06aad5" w:history="1">
+            <w:hyperlink r:id="rId884169f65c2813384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732369dbebe06ab18" w:history="1">
+            <w:hyperlink r:id="rId252769f65c28133c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16324639" name="name636869dbebe06b167" descr="11792.jpg"/>
+                  <wp:docPr id="80244510" name="name119869f65c28137f4" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId251969dbebe06b166" cstate="print"/>
+                          <a:blip r:embed="rId745369f65c28137f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId823469dbebe06b240" w:history="1">
+            <w:hyperlink r:id="rId685169f65c2813a2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65182259" name="name646669dbebe06cbcb" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="35493645" name="name432269f65c28155ab" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId688969dbebe06cbc8" cstate="print"/>
+                    <a:blip r:embed="rId945869f65c28155a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191469dbebe06d9cb" w:history="1">
+      <w:hyperlink r:id="rId646169f65c28163c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136869dbebe06da23" w:history="1">
+      <w:hyperlink r:id="rId767369f65c281641d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612169dbebe06db30" w:history="1">
+      <w:hyperlink r:id="rId468069f65c281652d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831069dbebe06dbe8" w:history="1">
+      <w:hyperlink r:id="rId726069f65c28165bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230169dbebe06df8d" w:history="1">
+      <w:hyperlink r:id="rId410069f65c2816946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291469dbebe06e0c1" w:history="1">
+      <w:hyperlink r:id="rId621169f65c2816a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31944142" name="name263269dbebe06e1a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="69625906" name="name195669f65c2816b5c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212469dbebe06e1a0" cstate="print"/>
+                    <a:blip r:embed="rId655969f65c2816b5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14925848">
+  <w:abstractNum w:abstractNumId="86538392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29734332">
+    <w:lvl w:ilvl="0" w:tplc="72097624">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29734332" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72097624" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14925847">
+  <w:abstractNum w:abstractNumId="86538391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72407879">
+    <w:lvl w:ilvl="0" w:tplc="90894875">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14925847">
-    <w:abstractNumId w:val="14925847"/>
+  <w:num w:numId="86538391">
+    <w:abstractNumId w:val="86538391"/>
   </w:num>
-  <w:num w:numId="14925848">
-    <w:abstractNumId w:val="14925848"/>
+  <w:num w:numId="86538392">
+    <w:abstractNumId w:val="86538392"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486107210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214503255" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId777069dbebe06aad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId732369dbebe06ab18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId823469dbebe06b240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId191469dbebe06d9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId136869dbebe06da23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId612169dbebe06db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId831069dbebe06dbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId230169dbebe06df8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId291469dbebe06e0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId251969dbebe06b166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId251969dbebe06b166.jpg"/><Relationship Id="rId688969dbebe06cbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688969dbebe06cbc8.jpg"/><Relationship Id="rId212469dbebe06e1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212469dbebe06e1a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935376122" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614623649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId884169f65c2813384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId252769f65c28133c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId685169f65c2813a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId646169f65c28163c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId767369f65c281641d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId468069f65c281652d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId726069f65c28165bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId410069f65c2816946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId621169f65c2816a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId745369f65c28137f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745369f65c28137f2.jpg"/><Relationship Id="rId945869f65c28155a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945869f65c28155a8.jpg"/><Relationship Id="rId655969f65c2816b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId655969f65c2816b5b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>