--- v7 (2026-05-02)
+++ v8 (2026-05-23)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884169f65c2813384" w:history="1">
+            <w:hyperlink r:id="rId88766a11013c4ba59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252769f65c28133c8" w:history="1">
+            <w:hyperlink r:id="rId37706a11013c4ba9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80244510" name="name119869f65c28137f4" descr="11792.jpg"/>
+                  <wp:docPr id="82944317" name="name13756a11013c4c675" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId745369f65c28137f2" cstate="print"/>
+                          <a:blip r:embed="rId82736a11013c4c671" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId685169f65c2813a2f" w:history="1">
+            <w:hyperlink r:id="rId23296a11013c4c7e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35493645" name="name432269f65c28155ab" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="25091055" name="name90006a11013c4f148" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945869f65c28155a8" cstate="print"/>
+                    <a:blip r:embed="rId88726a11013c4f145" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646169f65c28163c6" w:history="1">
+      <w:hyperlink r:id="rId82926a11013c50dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767369f65c281641d" w:history="1">
+      <w:hyperlink r:id="rId16706a11013c50e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468069f65c281652d" w:history="1">
+      <w:hyperlink r:id="rId62926a11013c50f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726069f65c28165bb" w:history="1">
+      <w:hyperlink r:id="rId10146a11013c50fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410069f65c2816946" w:history="1">
+      <w:hyperlink r:id="rId61996a11013c51370" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621169f65c2816a79" w:history="1">
+      <w:hyperlink r:id="rId71566a11013c514a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69625906" name="name195669f65c2816b5c" descr="eu_funding_250.png"/>
+            <wp:docPr id="49816133" name="name64776a11013c515bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId655969f65c2816b5b" cstate="print"/>
+                    <a:blip r:embed="rId22396a11013c515bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86538392">
+  <w:abstractNum w:abstractNumId="78484852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72097624">
+    <w:lvl w:ilvl="0" w:tplc="54441333">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72097624" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54441333" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86538391">
+  <w:abstractNum w:abstractNumId="78484851">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90894875">
+    <w:lvl w:ilvl="0" w:tplc="90889850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86538391">
-    <w:abstractNumId w:val="86538391"/>
+  <w:num w:numId="78484851">
+    <w:abstractNumId w:val="78484851"/>
   </w:num>
-  <w:num w:numId="86538392">
-    <w:abstractNumId w:val="86538392"/>
+  <w:num w:numId="78484852">
+    <w:abstractNumId w:val="78484852"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935376122" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614623649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId884169f65c2813384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId252769f65c28133c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId685169f65c2813a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId646169f65c28163c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId767369f65c281641d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId468069f65c281652d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId726069f65c28165bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId410069f65c2816946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId621169f65c2816a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId745369f65c28137f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId745369f65c28137f2.jpg"/><Relationship Id="rId945869f65c28155a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945869f65c28155a8.jpg"/><Relationship Id="rId655969f65c2816b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId655969f65c2816b5b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191226894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637462817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88766a11013c4ba59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId37706a11013c4ba9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId23296a11013c4c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId82926a11013c50dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId16706a11013c50e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId62926a11013c50f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId10146a11013c50fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId61996a11013c51370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId71566a11013c514a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82736a11013c4c671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82736a11013c4c671.jpg"/><Relationship Id="rId88726a11013c4f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88726a11013c4f145.jpg"/><Relationship Id="rId22396a11013c515bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22396a11013c515bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>