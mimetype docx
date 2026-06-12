--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88766a11013c4ba59" w:history="1">
+            <w:hyperlink r:id="rId49566a2b9ed342e2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37706a11013c4ba9e" w:history="1">
+            <w:hyperlink r:id="rId32476a2b9ed342e75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82944317" name="name13756a11013c4c675" descr="11792.jpg"/>
+                  <wp:docPr id="73637244" name="name67926a2b9ed34368e" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82736a11013c4c671" cstate="print"/>
+                          <a:blip r:embed="rId29346a2b9ed34368c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23296a11013c4c7e6" w:history="1">
+            <w:hyperlink r:id="rId18256a2b9ed3437f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25091055" name="name90006a11013c4f148" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="81185558" name="name67466a2b9ed345a0c" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88726a11013c4f145" cstate="print"/>
+                    <a:blip r:embed="rId96456a2b9ed345a05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82926a11013c50dc0" w:history="1">
+      <w:hyperlink r:id="rId72176a2b9ed346b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16706a11013c50e1e" w:history="1">
+      <w:hyperlink r:id="rId87726a2b9ed346ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62926a11013c50f3d" w:history="1">
+      <w:hyperlink r:id="rId98266a2b9ed346cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10146a11013c50fcd" w:history="1">
+      <w:hyperlink r:id="rId85526a2b9ed346d7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61996a11013c51370" w:history="1">
+      <w:hyperlink r:id="rId28216a2b9ed34710d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a11013c514a9" w:history="1">
+      <w:hyperlink r:id="rId38866a2b9ed347248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49816133" name="name64776a11013c515bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="45871295" name="name22106a2b9ed347343" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22396a11013c515bc" cstate="print"/>
+                    <a:blip r:embed="rId14516a2b9ed347341" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78484852">
+  <w:abstractNum w:abstractNumId="61002574">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54441333">
+    <w:lvl w:ilvl="0" w:tplc="29440879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54441333" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29440879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78484851">
+  <w:abstractNum w:abstractNumId="61002573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90889850">
+    <w:lvl w:ilvl="0" w:tplc="87072923">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78484851">
-    <w:abstractNumId w:val="78484851"/>
+  <w:num w:numId="61002573">
+    <w:abstractNumId w:val="61002573"/>
   </w:num>
-  <w:num w:numId="78484852">
-    <w:abstractNumId w:val="78484852"/>
+  <w:num w:numId="61002574">
+    <w:abstractNumId w:val="61002574"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191226894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637462817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88766a11013c4ba59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId37706a11013c4ba9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId23296a11013c4c7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId82926a11013c50dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId16706a11013c50e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId62926a11013c50f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId10146a11013c50fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId61996a11013c51370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId71566a11013c514a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82736a11013c4c671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82736a11013c4c671.jpg"/><Relationship Id="rId88726a11013c4f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88726a11013c4f145.jpg"/><Relationship Id="rId22396a11013c515bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22396a11013c515bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId513758344" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408800113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49566a2b9ed342e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId32476a2b9ed342e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId18256a2b9ed3437f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId72176a2b9ed346b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId87726a2b9ed346ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId98266a2b9ed346cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId85526a2b9ed346d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId28216a2b9ed34710d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId38866a2b9ed347248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29346a2b9ed34368c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a2b9ed34368c.jpg"/><Relationship Id="rId96456a2b9ed345a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96456a2b9ed345a05.jpg"/><Relationship Id="rId14516a2b9ed347341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14516a2b9ed347341.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>