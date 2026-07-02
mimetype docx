--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49566a2b9ed342e2e" w:history="1">
+            <w:hyperlink r:id="rId76936a464e39d6ec4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32476a2b9ed342e75" w:history="1">
+            <w:hyperlink r:id="rId66016a464e39d6f09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73637244" name="name67926a2b9ed34368e" descr="11792.jpg"/>
+                  <wp:docPr id="63897911" name="name41226a464e39d7506" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29346a2b9ed34368c" cstate="print"/>
+                          <a:blip r:embed="rId39156a464e39d7504" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18256a2b9ed3437f9" w:history="1">
+            <w:hyperlink r:id="rId44586a464e39d762d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81185558" name="name67466a2b9ed345a0c" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="5151918" name="name79996a464e39d8bef" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96456a2b9ed345a05" cstate="print"/>
+                    <a:blip r:embed="rId42116a464e39d8bec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72176a2b9ed346b4a" w:history="1">
+      <w:hyperlink r:id="rId91206a464e39d9b7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a2b9ed346ba9" w:history="1">
+      <w:hyperlink r:id="rId65226a464e39d9bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98266a2b9ed346cec" w:history="1">
+      <w:hyperlink r:id="rId96516a464e39d9d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85526a2b9ed346d7f" w:history="1">
+      <w:hyperlink r:id="rId91776a464e39d9da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28216a2b9ed34710d" w:history="1">
+      <w:hyperlink r:id="rId13676a464e39da12f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38866a2b9ed347248" w:history="1">
+      <w:hyperlink r:id="rId77576a464e39da267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45871295" name="name22106a2b9ed347343" descr="eu_funding_250.png"/>
+            <wp:docPr id="15409646" name="name59216a464e39da323" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14516a2b9ed347341" cstate="print"/>
+                    <a:blip r:embed="rId96686a464e39da322" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61002574">
+  <w:abstractNum w:abstractNumId="84846052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29440879">
+    <w:lvl w:ilvl="0" w:tplc="82587716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29440879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82587716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61002573">
+  <w:abstractNum w:abstractNumId="84846051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87072923">
+    <w:lvl w:ilvl="0" w:tplc="49023088">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61002573">
-    <w:abstractNumId w:val="61002573"/>
+  <w:num w:numId="84846051">
+    <w:abstractNumId w:val="84846051"/>
   </w:num>
-  <w:num w:numId="61002574">
-    <w:abstractNumId w:val="61002574"/>
+  <w:num w:numId="84846052">
+    <w:abstractNumId w:val="84846052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId513758344" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408800113" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49566a2b9ed342e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId32476a2b9ed342e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId18256a2b9ed3437f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId72176a2b9ed346b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId87726a2b9ed346ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId98266a2b9ed346cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId85526a2b9ed346d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId28216a2b9ed34710d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId38866a2b9ed347248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29346a2b9ed34368c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29346a2b9ed34368c.jpg"/><Relationship Id="rId96456a2b9ed345a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96456a2b9ed345a05.jpg"/><Relationship Id="rId14516a2b9ed347341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14516a2b9ed347341.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549701083" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId373718619" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76936a464e39d6ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId66016a464e39d6f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId44586a464e39d762d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId91206a464e39d9b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId65226a464e39d9bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId96516a464e39d9d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId91776a464e39d9da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId13676a464e39da12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId77576a464e39da267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39156a464e39d7504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a464e39d7504.jpg"/><Relationship Id="rId42116a464e39d8bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42116a464e39d8bec.jpg"/><Relationship Id="rId96686a464e39da322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a464e39da322.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>