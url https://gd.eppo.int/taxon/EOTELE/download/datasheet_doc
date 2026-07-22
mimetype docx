--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76936a464e39d6ec4" w:history="1">
+            <w:hyperlink r:id="rId70756a60d58362cc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66016a464e39d6f09" w:history="1">
+            <w:hyperlink r:id="rId29276a60d58362d0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63897911" name="name41226a464e39d7506" descr="11792.jpg"/>
+                  <wp:docPr id="94266737" name="name82436a60d58363532" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39156a464e39d7504" cstate="print"/>
+                          <a:blip r:embed="rId75656a60d5836352f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44586a464e39d762d" w:history="1">
+            <w:hyperlink r:id="rId98786a60d58363662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5151918" name="name79996a464e39d8bef" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="68634739" name="name86806a60d58365488" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42116a464e39d8bec" cstate="print"/>
+                    <a:blip r:embed="rId17006a60d58365485" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91206a464e39d9b7f" w:history="1">
+      <w:hyperlink r:id="rId89246a60d5836705d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65226a464e39d9bdd" w:history="1">
+      <w:hyperlink r:id="rId23416a60d583670ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96516a464e39d9d11" w:history="1">
+      <w:hyperlink r:id="rId52656a60d583671d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91776a464e39d9da4" w:history="1">
+      <w:hyperlink r:id="rId26296a60d5836725f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a464e39da12f" w:history="1">
+      <w:hyperlink r:id="rId88586a60d583675c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77576a464e39da267" w:history="1">
+      <w:hyperlink r:id="rId29386a60d583676f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15409646" name="name59216a464e39da323" descr="eu_funding_250.png"/>
+            <wp:docPr id="72352708" name="name56646a60d583677f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96686a464e39da322" cstate="print"/>
+                    <a:blip r:embed="rId87596a60d583677f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84846052">
+  <w:abstractNum w:abstractNumId="67499196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82587716">
+    <w:lvl w:ilvl="0" w:tplc="96055187">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82587716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96055187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84846051">
+  <w:abstractNum w:abstractNumId="67499195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49023088">
+    <w:lvl w:ilvl="0" w:tplc="48353610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84846051">
-    <w:abstractNumId w:val="84846051"/>
+  <w:num w:numId="67499195">
+    <w:abstractNumId w:val="67499195"/>
   </w:num>
-  <w:num w:numId="84846052">
-    <w:abstractNumId w:val="84846052"/>
+  <w:num w:numId="67499196">
+    <w:abstractNumId w:val="67499196"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549701083" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId373718619" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76936a464e39d6ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId66016a464e39d6f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId44586a464e39d762d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId91206a464e39d9b7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId65226a464e39d9bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId96516a464e39d9d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId91776a464e39d9da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId13676a464e39da12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId77576a464e39da267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39156a464e39d7504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a464e39d7504.jpg"/><Relationship Id="rId42116a464e39d8bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42116a464e39d8bec.jpg"/><Relationship Id="rId96686a464e39da322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a464e39da322.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116777990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId633624720" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70756a60d58362cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId29276a60d58362d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId98786a60d58363662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId89246a60d5836705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId23416a60d583670ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId52656a60d583671d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId26296a60d5836725f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId88586a60d583675c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId29386a60d583676f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75656a60d5836352f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a60d5836352f.jpg"/><Relationship Id="rId17006a60d58365485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17006a60d58365485.jpg"/><Relationship Id="rId87596a60d583677f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87596a60d583677f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>