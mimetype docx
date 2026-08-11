--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70756a60d58362cc9" w:history="1">
+            <w:hyperlink r:id="rId99326a7b60e6246f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29276a60d58362d0c" w:history="1">
+            <w:hyperlink r:id="rId79986a7b60e624739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94266737" name="name82436a60d58363532" descr="11792.jpg"/>
+                  <wp:docPr id="75189854" name="name79406a7b60e624fb8" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75656a60d5836352f" cstate="print"/>
+                          <a:blip r:embed="rId51566a7b60e624fb5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98786a60d58363662" w:history="1">
+            <w:hyperlink r:id="rId50776a7b60e62513a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68634739" name="name86806a60d58365488" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="53596600" name="name80416a7b60e628e41" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17006a60d58365485" cstate="print"/>
+                    <a:blip r:embed="rId81416a7b60e628e3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a60d5836705d" w:history="1">
+      <w:hyperlink r:id="rId18646a7b60e629cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23416a60d583670ba" w:history="1">
+      <w:hyperlink r:id="rId72646a7b60e629d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52656a60d583671d1" w:history="1">
+      <w:hyperlink r:id="rId82636a7b60e629e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26296a60d5836725f" w:history="1">
+      <w:hyperlink r:id="rId46666a7b60e629ec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88586a60d583675c6" w:history="1">
+      <w:hyperlink r:id="rId20206a7b60e62a2fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29386a60d583676f9" w:history="1">
+      <w:hyperlink r:id="rId26636a7b60e62a434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72352708" name="name56646a60d583677f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="11044653" name="name61216a7b60e62beaa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87596a60d583677f0" cstate="print"/>
+                    <a:blip r:embed="rId98906a7b60e62bea8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67499196">
+  <w:abstractNum w:abstractNumId="33019897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96055187">
+    <w:lvl w:ilvl="0" w:tplc="56115883">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96055187" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56115883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67499195">
+  <w:abstractNum w:abstractNumId="33019896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48353610">
+    <w:lvl w:ilvl="0" w:tplc="82202916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67499195">
-    <w:abstractNumId w:val="67499195"/>
+  <w:num w:numId="33019896">
+    <w:abstractNumId w:val="33019896"/>
   </w:num>
-  <w:num w:numId="67499196">
-    <w:abstractNumId w:val="67499196"/>
+  <w:num w:numId="33019897">
+    <w:abstractNumId w:val="33019897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId116777990" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId633624720" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70756a60d58362cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId29276a60d58362d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId98786a60d58363662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId89246a60d5836705d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId23416a60d583670ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId52656a60d583671d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId26296a60d5836725f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId88586a60d583675c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId29386a60d583676f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75656a60d5836352f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a60d5836352f.jpg"/><Relationship Id="rId17006a60d58365485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17006a60d58365485.jpg"/><Relationship Id="rId87596a60d583677f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87596a60d583677f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633334356" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671201930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99326a7b60e6246f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId79986a7b60e624739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId50776a7b60e62513a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId18646a7b60e629cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId72646a7b60e629d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId82636a7b60e629e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId46666a7b60e629ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId20206a7b60e62a2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId26636a7b60e62a434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51566a7b60e624fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51566a7b60e624fb5.jpg"/><Relationship Id="rId81416a7b60e628e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81416a7b60e628e3e.jpg"/><Relationship Id="rId98906a7b60e62bea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98906a7b60e62bea8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>