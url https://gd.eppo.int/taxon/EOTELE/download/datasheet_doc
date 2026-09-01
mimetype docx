--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> McGregor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lewis spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99326a7b60e6246f1" w:history="1">
+            <w:hyperlink r:id="rId26046a961bfa0561d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79986a7b60e624739" w:history="1">
+            <w:hyperlink r:id="rId34696a961bfa05668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EOTELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75189854" name="name79406a7b60e624fb8" descr="11792.jpg"/>
+                  <wp:docPr id="34004612" name="name51516a961bfa0659e" descr="11792.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11792.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51566a7b60e624fb5" cstate="print"/>
+                          <a:blip r:embed="rId55576a961bfa0659c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50776a7b60e62513a" w:history="1">
+            <w:hyperlink r:id="rId24106a961bfa0672b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2732,63 +2732,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Euphorbia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. In the Northern half of USA, Canada and Japan it was only recorded under greenhouses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53596600" name="name80416a7b60e628e41" descr="EOTELE_distribution_map.jpg"/>
+            <wp:docPr id="55890243" name="name52856a961bfa085e4" descr="EOTELE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EOTELE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81416a7b60e628e3e" cstate="print"/>
+                    <a:blip r:embed="rId64336a961bfa085e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4585,101 +4585,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bethke J, Siapno O, Redak R (2004) The latest miticides. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Product News,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 54-56. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a7b60e629cc7" w:history="1">
+      <w:hyperlink r:id="rId18096a961bfa093c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gpnmag.com/article/latest-miticides/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dara S (2011) Lewis mite: a potential pest of strawberries and raspberries. Production and pest management practices for strawberries and vegetables. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Division of agricultural and natural resources, University of California</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, USA. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a7b60e629d24" w:history="1">
+      <w:hyperlink r:id="rId62756a961bfa09435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4803,51 +4803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10):4878, 122pp. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82636a7b60e629e3a" w:history="1">
+      <w:hyperlink r:id="rId98476a961bfa09553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.4878</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 161–163. Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666a7b60e629ec9" w:history="1">
+      <w:hyperlink r:id="rId42936a961bfa095e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5438,51 +5438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Experimental and Applied Acarology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 255-263. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20206a7b60e62a2fd" w:history="1">
+      <w:hyperlink r:id="rId68196a961bfa09963" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-007-9122-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5624,51 +5624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eotetranychus lewisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636a7b60e62a434" w:history="1">
+      <w:hyperlink r:id="rId51596a961bfa09a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5699,63 +5699,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11044653" name="name61216a7b60e62beaa" descr="eu_funding_250.png"/>
+            <wp:docPr id="29481989" name="name56306a961bfa09b7a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98906a7b60e62bea8" cstate="print"/>
+                    <a:blip r:embed="rId74706a961bfa09b78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5853,137 +5853,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33019897">
+  <w:abstractNum w:abstractNumId="83958367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56115883">
+    <w:lvl w:ilvl="0" w:tplc="70918363">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56115883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70918363" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33019896">
+  <w:abstractNum w:abstractNumId="83958366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82202916">
+    <w:lvl w:ilvl="0" w:tplc="91091082">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6735,55 +6735,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33019896">
-    <w:abstractNumId w:val="33019896"/>
+  <w:num w:numId="83958366">
+    <w:abstractNumId w:val="83958366"/>
   </w:num>
-  <w:num w:numId="33019897">
-    <w:abstractNumId w:val="33019897"/>
+  <w:num w:numId="83958367">
+    <w:abstractNumId w:val="83958367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18333,51 +18333,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633334356" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId671201930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99326a7b60e6246f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId79986a7b60e624739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId50776a7b60e62513a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId18646a7b60e629cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId72646a7b60e629d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId82636a7b60e629e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId46666a7b60e629ec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId20206a7b60e62a2fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId26636a7b60e62a434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51566a7b60e624fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51566a7b60e624fb5.jpg"/><Relationship Id="rId81416a7b60e628e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81416a7b60e628e3e.jpg"/><Relationship Id="rId98906a7b60e62bea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98906a7b60e62bea8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172670447" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId383956613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26046a961bfa0561d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/" TargetMode="External"/><Relationship Id="rId34696a961bfa05668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/categorization" TargetMode="External"/><Relationship Id="rId24106a961bfa0672b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EOTELE/photos" TargetMode="External"/><Relationship Id="rId18096a961bfa093c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gpnmag.com/article/latest-miticides/" TargetMode="External"/><Relationship Id="rId62756a961bfa09435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucanr.edu/blogs/blogcore/postdetail.cfm?postnum=4380" TargetMode="External"/><Relationship Id="rId98476a961bfa09553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.4878" TargetMode="External"/><Relationship Id="rId42936a961bfa095e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/192/pm7-068-1-en.pdf" TargetMode="External"/><Relationship Id="rId68196a961bfa09963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-007-9122-x" TargetMode="External"/><Relationship Id="rId51596a961bfa09a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55576a961bfa0659c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55576a961bfa0659c.jpg"/><Relationship Id="rId64336a961bfa085e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64336a961bfa085e1.jpg"/><Relationship Id="rId74706a961bfa09b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74706a961bfa09b78.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>