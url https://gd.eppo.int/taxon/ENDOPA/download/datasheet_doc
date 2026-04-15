--- v7 (2026-03-25)
+++ v8 (2026-04-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711869c396046f460" w:history="1">
+            <w:hyperlink r:id="rId649469defbb877370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489969c396046f4cc" w:history="1">
+            <w:hyperlink r:id="rId902969defbb8773da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98571880" name="name637569c396046fb51" descr="15841.jpg"/>
+                  <wp:docPr id="15215728" name="name494969defbb8779c9" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId903669c396046fb4f" cstate="print"/>
+                          <a:blip r:embed="rId393569defbb8779c7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId880369c396046fc91" w:history="1">
+            <w:hyperlink r:id="rId418169defbb877af2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11631566" name="name781169c396047129b" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="12350591" name="name286569defbb879104" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId969669c3960471298" cstate="print"/>
+                    <a:blip r:embed="rId299969defbb879101" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881669c3960471d13" w:history="1">
+      <w:hyperlink r:id="rId638369defbb879ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248769c3960472f36" w:history="1">
+      <w:hyperlink r:id="rId308769defbb87aceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915369c3960472f9d" w:history="1">
+      <w:hyperlink r:id="rId440869defbb87ad52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309569c39604734c7" w:history="1">
+      <w:hyperlink r:id="rId501169defbb87b973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788269c396047395d" w:history="1">
+      <w:hyperlink r:id="rId348069defbb87bdeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74438245" name="name137169c3960473b05" descr="eu_funding_250.png"/>
+            <wp:docPr id="34807332" name="name321269defbb87bfb4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId505269c3960473b04" cstate="print"/>
+                    <a:blip r:embed="rId241669defbb87bfb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22736983">
+  <w:abstractNum w:abstractNumId="13084499">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72443757">
+    <w:lvl w:ilvl="0" w:tplc="62773280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72443757" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62773280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22736982">
+  <w:abstractNum w:abstractNumId="13084498">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15684090">
+    <w:lvl w:ilvl="0" w:tplc="65536163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22736982">
-    <w:abstractNumId w:val="22736982"/>
+  <w:num w:numId="13084498">
+    <w:abstractNumId w:val="13084498"/>
   </w:num>
-  <w:num w:numId="22736983">
-    <w:abstractNumId w:val="22736983"/>
+  <w:num w:numId="13084499">
+    <w:abstractNumId w:val="13084499"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185374137" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916760887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId711869c396046f460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId489969c396046f4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId880369c396046fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId881669c3960471d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId248769c3960472f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId915369c3960472f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId309569c39604734c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId788269c396047395d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId903669c396046fb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903669c396046fb4f.jpg"/><Relationship Id="rId969669c3960471298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId969669c3960471298.jpg"/><Relationship Id="rId505269c3960473b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId505269c3960473b04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331454813" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443610218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId649469defbb877370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId902969defbb8773da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId418169defbb877af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId638369defbb879ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId308769defbb87aceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId440869defbb87ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId501169defbb87b973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId348069defbb87bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId393569defbb8779c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId393569defbb8779c7.jpg"/><Relationship Id="rId299969defbb879101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299969defbb879101.jpg"/><Relationship Id="rId241669defbb87bfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241669defbb87bfb3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>