--- v8 (2026-04-15)
+++ v9 (2026-05-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649469defbb877370" w:history="1">
+            <w:hyperlink r:id="rId605969fcb73fecacf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902969defbb8773da" w:history="1">
+            <w:hyperlink r:id="rId337169fcb73fecb3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15215728" name="name494969defbb8779c9" descr="15841.jpg"/>
+                  <wp:docPr id="61089974" name="name833369fcb73fed3ad" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId393569defbb8779c7" cstate="print"/>
+                          <a:blip r:embed="rId153169fcb73fed3ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId418169defbb877af2" w:history="1">
+            <w:hyperlink r:id="rId789269fcb73fed50f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12350591" name="name286569defbb879104" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="75079383" name="name307969fcb73fef03f" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId299969defbb879101" cstate="print"/>
+                    <a:blip r:embed="rId355369fcb73fef03b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638369defbb879ad7" w:history="1">
+      <w:hyperlink r:id="rId358369fcb73fefa69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308769defbb87aceb" w:history="1">
+      <w:hyperlink r:id="rId99969fcb73ff0d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440869defbb87ad52" w:history="1">
+      <w:hyperlink r:id="rId845769fcb73ff0d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501169defbb87b973" w:history="1">
+      <w:hyperlink r:id="rId829869fcb73ff126d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348069defbb87bdeb" w:history="1">
+      <w:hyperlink r:id="rId549469fcb73ff16b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34807332" name="name321269defbb87bfb4" descr="eu_funding_250.png"/>
+            <wp:docPr id="92783194" name="name141469fcb73ff187e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241669defbb87bfb3" cstate="print"/>
+                    <a:blip r:embed="rId774569fcb73ff187d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13084499">
+  <w:abstractNum w:abstractNumId="50425541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62773280">
+    <w:lvl w:ilvl="0" w:tplc="31885719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62773280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31885719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13084498">
+  <w:abstractNum w:abstractNumId="50425540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65536163">
+    <w:lvl w:ilvl="0" w:tplc="12065913">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13084498">
-    <w:abstractNumId w:val="13084498"/>
+  <w:num w:numId="50425540">
+    <w:abstractNumId w:val="50425540"/>
   </w:num>
-  <w:num w:numId="13084499">
-    <w:abstractNumId w:val="13084499"/>
+  <w:num w:numId="50425541">
+    <w:abstractNumId w:val="50425541"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331454813" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443610218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId649469defbb877370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId902969defbb8773da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId418169defbb877af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId638369defbb879ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId308769defbb87aceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId440869defbb87ad52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId501169defbb87b973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId348069defbb87bdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId393569defbb8779c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId393569defbb8779c7.jpg"/><Relationship Id="rId299969defbb879101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299969defbb879101.jpg"/><Relationship Id="rId241669defbb87bfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241669defbb87bfb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745425824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324455469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId605969fcb73fecacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId337169fcb73fecb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId789269fcb73fed50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId358369fcb73fefa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId99969fcb73ff0d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId845769fcb73ff0d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId829869fcb73ff126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId549469fcb73ff16b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId153169fcb73fed3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId153169fcb73fed3ab.jpg"/><Relationship Id="rId355369fcb73fef03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369fcb73fef03b.jpg"/><Relationship Id="rId774569fcb73ff187d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774569fcb73ff187d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>