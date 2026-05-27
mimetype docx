--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605969fcb73fecacf" w:history="1">
+            <w:hyperlink r:id="rId85456a17334ee936c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337169fcb73fecb3e" w:history="1">
+            <w:hyperlink r:id="rId92456a17334ee93d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61089974" name="name833369fcb73fed3ad" descr="15841.jpg"/>
+                  <wp:docPr id="15425957" name="name58866a17334ee9ab2" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId153169fcb73fed3ab" cstate="print"/>
+                          <a:blip r:embed="rId36166a17334ee9ab0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId789269fcb73fed50f" w:history="1">
+            <w:hyperlink r:id="rId44636a17334ee9bf7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75079383" name="name307969fcb73fef03f" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="44606549" name="name44636a17334eeb1f4" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId355369fcb73fef03b" cstate="print"/>
+                    <a:blip r:embed="rId77746a17334eeb1f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358369fcb73fefa69" w:history="1">
+      <w:hyperlink r:id="rId27396a17334eebc0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99969fcb73ff0d0f" w:history="1">
+      <w:hyperlink r:id="rId51126a17334eecd36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845769fcb73ff0d73" w:history="1">
+      <w:hyperlink r:id="rId52646a17334eecd9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829869fcb73ff126d" w:history="1">
+      <w:hyperlink r:id="rId56806a17334eed424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549469fcb73ff16b4" w:history="1">
+      <w:hyperlink r:id="rId75246a17334eed87c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92783194" name="name141469fcb73ff187e" descr="eu_funding_250.png"/>
+            <wp:docPr id="97925220" name="name41286a17334eede61" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId774569fcb73ff187d" cstate="print"/>
+                    <a:blip r:embed="rId71146a17334eede5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50425541">
+  <w:abstractNum w:abstractNumId="47412130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31885719">
+    <w:lvl w:ilvl="0" w:tplc="49609699">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31885719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49609699" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50425540">
+  <w:abstractNum w:abstractNumId="47412129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12065913">
+    <w:lvl w:ilvl="0" w:tplc="35838428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50425540">
-    <w:abstractNumId w:val="50425540"/>
+  <w:num w:numId="47412129">
+    <w:abstractNumId w:val="47412129"/>
   </w:num>
-  <w:num w:numId="50425541">
-    <w:abstractNumId w:val="50425541"/>
+  <w:num w:numId="47412130">
+    <w:abstractNumId w:val="47412130"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745425824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324455469" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId605969fcb73fecacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId337169fcb73fecb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId789269fcb73fed50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId358369fcb73fefa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId99969fcb73ff0d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId845769fcb73ff0d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId829869fcb73ff126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId549469fcb73ff16b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId153169fcb73fed3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId153169fcb73fed3ab.jpg"/><Relationship Id="rId355369fcb73fef03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369fcb73fef03b.jpg"/><Relationship Id="rId774569fcb73ff187d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774569fcb73ff187d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348326680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669109443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85456a17334ee936c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId92456a17334ee93d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId44636a17334ee9bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId27396a17334eebc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId51126a17334eecd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId52646a17334eecd9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId56806a17334eed424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId75246a17334eed87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36166a17334ee9ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36166a17334ee9ab0.jpg"/><Relationship Id="rId77746a17334eeb1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77746a17334eeb1f1.jpg"/><Relationship Id="rId71146a17334eede5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71146a17334eede5f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>