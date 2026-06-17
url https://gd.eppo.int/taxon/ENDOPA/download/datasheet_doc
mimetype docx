--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85456a17334ee936c" w:history="1">
+            <w:hyperlink r:id="rId72246a32c7a91c5f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92456a17334ee93d5" w:history="1">
+            <w:hyperlink r:id="rId33096a32c7a91c65f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15425957" name="name58866a17334ee9ab2" descr="15841.jpg"/>
+                  <wp:docPr id="19305665" name="name16056a32c7a91cea5" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36166a17334ee9ab0" cstate="print"/>
+                          <a:blip r:embed="rId11396a32c7a91cea3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44636a17334ee9bf7" w:history="1">
+            <w:hyperlink r:id="rId78826a32c7a91d00b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44606549" name="name44636a17334eeb1f4" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="78022697" name="name35366a32c7a91e6ee" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77746a17334eeb1f1" cstate="print"/>
+                    <a:blip r:embed="rId93526a32c7a91e6ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27396a17334eebc0d" w:history="1">
+      <w:hyperlink r:id="rId61186a32c7a91f145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51126a17334eecd36" w:history="1">
+      <w:hyperlink r:id="rId39446a32c7a9202e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52646a17334eecd9b" w:history="1">
+      <w:hyperlink r:id="rId36026a32c7a92034d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56806a17334eed424" w:history="1">
+      <w:hyperlink r:id="rId38296a32c7a920861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a17334eed87c" w:history="1">
+      <w:hyperlink r:id="rId52986a32c7a920ca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97925220" name="name41286a17334eede61" descr="eu_funding_250.png"/>
+            <wp:docPr id="3348172" name="name98436a32c7a920fe2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71146a17334eede5f" cstate="print"/>
+                    <a:blip r:embed="rId38906a32c7a920fe1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47412130">
+  <w:abstractNum w:abstractNumId="19644251">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49609699">
+    <w:lvl w:ilvl="0" w:tplc="34855267">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49609699" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34855267" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47412129">
+  <w:abstractNum w:abstractNumId="19644250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35838428">
+    <w:lvl w:ilvl="0" w:tplc="16385211">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47412129">
-    <w:abstractNumId w:val="47412129"/>
+  <w:num w:numId="19644250">
+    <w:abstractNumId w:val="19644250"/>
   </w:num>
-  <w:num w:numId="47412130">
-    <w:abstractNumId w:val="47412130"/>
+  <w:num w:numId="19644251">
+    <w:abstractNumId w:val="19644251"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348326680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669109443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85456a17334ee936c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId92456a17334ee93d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId44636a17334ee9bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId27396a17334eebc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId51126a17334eecd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId52646a17334eecd9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId56806a17334eed424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId75246a17334eed87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36166a17334ee9ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36166a17334ee9ab0.jpg"/><Relationship Id="rId77746a17334eeb1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77746a17334eeb1f1.jpg"/><Relationship Id="rId71146a17334eede5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71146a17334eede5f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994826888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187934338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72246a32c7a91c5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId33096a32c7a91c65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId78826a32c7a91d00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId61186a32c7a91f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId39446a32c7a9202e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId36026a32c7a92034d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId38296a32c7a920861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId52986a32c7a920ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11396a32c7a91cea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11396a32c7a91cea3.jpg"/><Relationship Id="rId93526a32c7a91e6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93526a32c7a91e6ec.jpg"/><Relationship Id="rId38906a32c7a920fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38906a32c7a920fe1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>