--- v11 (2026-06-17)
+++ v12 (2026-07-27)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72246a32c7a91c5f3" w:history="1">
+            <w:hyperlink r:id="rId26416a67b3d1a69ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33096a32c7a91c65f" w:history="1">
+            <w:hyperlink r:id="rId93306a67b3d1a6a53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19305665" name="name16056a32c7a91cea5" descr="15841.jpg"/>
+                  <wp:docPr id="56786855" name="name60696a67b3d1a71d8" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11396a32c7a91cea3" cstate="print"/>
+                          <a:blip r:embed="rId95956a67b3d1a71d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78826a32c7a91d00b" w:history="1">
+            <w:hyperlink r:id="rId86576a67b3d1a7326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78022697" name="name35366a32c7a91e6ee" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="40104707" name="name66986a67b3d1a869d" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93526a32c7a91e6ec" cstate="print"/>
+                    <a:blip r:embed="rId54386a67b3d1a869b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61186a32c7a91f145" w:history="1">
+      <w:hyperlink r:id="rId58096a67b3d1a9074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39446a32c7a9202e8" w:history="1">
+      <w:hyperlink r:id="rId72706a67b3d1aa16b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a32c7a92034d" w:history="1">
+      <w:hyperlink r:id="rId69736a67b3d1aa1cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38296a32c7a920861" w:history="1">
+      <w:hyperlink r:id="rId59756a67b3d1aa6ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52986a32c7a920ca0" w:history="1">
+      <w:hyperlink r:id="rId74806a67b3d1aaacf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3348172" name="name98436a32c7a920fe2" descr="eu_funding_250.png"/>
+            <wp:docPr id="72534173" name="name18606a67b3d1aaf87" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38906a32c7a920fe1" cstate="print"/>
+                    <a:blip r:embed="rId79946a67b3d1aaf86" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19644251">
+  <w:abstractNum w:abstractNumId="97143756">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34855267">
+    <w:lvl w:ilvl="0" w:tplc="91048140">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34855267" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91048140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19644250">
+  <w:abstractNum w:abstractNumId="97143755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16385211">
+    <w:lvl w:ilvl="0" w:tplc="83636791">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19644250">
-    <w:abstractNumId w:val="19644250"/>
+  <w:num w:numId="97143755">
+    <w:abstractNumId w:val="97143755"/>
   </w:num>
-  <w:num w:numId="19644251">
-    <w:abstractNumId w:val="19644251"/>
+  <w:num w:numId="97143756">
+    <w:abstractNumId w:val="97143756"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994826888" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId187934338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72246a32c7a91c5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId33096a32c7a91c65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId78826a32c7a91d00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId61186a32c7a91f145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId39446a32c7a9202e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId36026a32c7a92034d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId38296a32c7a920861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId52986a32c7a920ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11396a32c7a91cea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11396a32c7a91cea3.jpg"/><Relationship Id="rId93526a32c7a91e6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93526a32c7a91e6ec.jpg"/><Relationship Id="rId38906a32c7a920fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38906a32c7a920fe1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763362163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911313643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26416a67b3d1a69ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId93306a67b3d1a6a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId86576a67b3d1a7326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId58096a67b3d1a9074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId72706a67b3d1aa16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId69736a67b3d1aa1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId59756a67b3d1aa6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId74806a67b3d1aaacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95956a67b3d1a71d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956a67b3d1a71d6.jpg"/><Relationship Id="rId54386a67b3d1a869b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54386a67b3d1a869b.jpg"/><Relationship Id="rId79946a67b3d1aaf86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79946a67b3d1aaf86.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>