--- v12 (2026-07-27)
+++ v13 (2026-08-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26416a67b3d1a69ea" w:history="1">
+            <w:hyperlink r:id="rId23636a826032f3886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93306a67b3d1a6a53" w:history="1">
+            <w:hyperlink r:id="rId12426a826032f38fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56786855" name="name60696a67b3d1a71d8" descr="15841.jpg"/>
+                  <wp:docPr id="68626211" name="name65156a826032f4111" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95956a67b3d1a71d6" cstate="print"/>
+                          <a:blip r:embed="rId79686a826032f4110" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86576a67b3d1a7326" w:history="1">
+            <w:hyperlink r:id="rId39516a826032f421c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40104707" name="name66986a67b3d1a869d" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="56083883" name="name48096a82603301ac0" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54386a67b3d1a869b" cstate="print"/>
+                    <a:blip r:embed="rId81926a82603301abd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58096a67b3d1a9074" w:history="1">
+      <w:hyperlink r:id="rId78816a826033024d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a67b3d1aa16b" w:history="1">
+      <w:hyperlink r:id="rId91836a82603303788" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69736a67b3d1aa1cb" w:history="1">
+      <w:hyperlink r:id="rId96346a826033037e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59756a67b3d1aa6ab" w:history="1">
+      <w:hyperlink r:id="rId92446a82603303e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74806a67b3d1aaacf" w:history="1">
+      <w:hyperlink r:id="rId54586a82603304295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72534173" name="name18606a67b3d1aaf87" descr="eu_funding_250.png"/>
+            <wp:docPr id="79835485" name="name28756a826033047fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79946a67b3d1aaf86" cstate="print"/>
+                    <a:blip r:embed="rId27116a826033047fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97143756">
+  <w:abstractNum w:abstractNumId="92616785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91048140">
+    <w:lvl w:ilvl="0" w:tplc="20554207">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91048140" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20554207" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97143755">
+  <w:abstractNum w:abstractNumId="92616784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83636791">
+    <w:lvl w:ilvl="0" w:tplc="75764721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97143755">
-    <w:abstractNumId w:val="97143755"/>
+  <w:num w:numId="92616784">
+    <w:abstractNumId w:val="92616784"/>
   </w:num>
-  <w:num w:numId="97143756">
-    <w:abstractNumId w:val="97143756"/>
+  <w:num w:numId="92616785">
+    <w:abstractNumId w:val="92616785"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763362163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId911313643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26416a67b3d1a69ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId93306a67b3d1a6a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId86576a67b3d1a7326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId58096a67b3d1a9074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId72706a67b3d1aa16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId69736a67b3d1aa1cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId59756a67b3d1aa6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId74806a67b3d1aaacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95956a67b3d1a71d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95956a67b3d1a71d6.jpg"/><Relationship Id="rId54386a67b3d1a869b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54386a67b3d1a869b.jpg"/><Relationship Id="rId79946a67b3d1aaf86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79946a67b3d1aaf86.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904887808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342892709" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23636a826032f3886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId12426a826032f38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId39516a826032f421c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId78816a826033024d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId91836a82603303788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId96346a826033037e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId92446a82603303e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId54586a82603304295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79686a826032f4110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79686a826032f4110.jpg"/><Relationship Id="rId81926a82603301abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81926a82603301abd.jpg"/><Relationship Id="rId27116a826033047fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27116a826033047fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>