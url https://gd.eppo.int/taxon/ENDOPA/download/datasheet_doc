--- v13 (2026-08-17)
+++ v14 (2026-09-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23636a826032f3886" w:history="1">
+            <w:hyperlink r:id="rId64696a9ea386bf88c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12426a826032f38fe" w:history="1">
+            <w:hyperlink r:id="rId84466a9ea386bf8f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68626211" name="name65156a826032f4111" descr="15841.jpg"/>
+                  <wp:docPr id="44941037" name="name36306a9ea386c03c4" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79686a826032f4110" cstate="print"/>
+                          <a:blip r:embed="rId11446a9ea386c03c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39516a826032f421c" w:history="1">
+            <w:hyperlink r:id="rId53846a9ea386c04fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56083883" name="name48096a82603301ac0" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="71782368" name="name19236a9ea386c1bed" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81926a82603301abd" cstate="print"/>
+                    <a:blip r:embed="rId43086a9ea386c1beb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78816a826033024d2" w:history="1">
+      <w:hyperlink r:id="rId29196a9ea386c261a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91836a82603303788" w:history="1">
+      <w:hyperlink r:id="rId97806a9ea386c377b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96346a826033037e8" w:history="1">
+      <w:hyperlink r:id="rId86716a9ea386c37df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92446a82603303e79" w:history="1">
+      <w:hyperlink r:id="rId88086a9ea386c3d0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54586a82603304295" w:history="1">
+      <w:hyperlink r:id="rId79396a9ea386c4146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79835485" name="name28756a826033047fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="76679549" name="name26986a9ea386c430e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27116a826033047fb" cstate="print"/>
+                    <a:blip r:embed="rId37646a9ea386c430d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92616785">
+  <w:abstractNum w:abstractNumId="69454653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20554207">
+    <w:lvl w:ilvl="0" w:tplc="50743670">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20554207" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50743670" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92616784">
+  <w:abstractNum w:abstractNumId="69454652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75764721">
+    <w:lvl w:ilvl="0" w:tplc="38457428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92616784">
-    <w:abstractNumId w:val="92616784"/>
+  <w:num w:numId="69454652">
+    <w:abstractNumId w:val="69454652"/>
   </w:num>
-  <w:num w:numId="92616785">
-    <w:abstractNumId w:val="92616785"/>
+  <w:num w:numId="69454653">
+    <w:abstractNumId w:val="69454653"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904887808" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342892709" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23636a826032f3886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId12426a826032f38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId39516a826032f421c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId78816a826033024d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId91836a82603303788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId96346a826033037e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId92446a82603303e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId54586a82603304295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79686a826032f4110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79686a826032f4110.jpg"/><Relationship Id="rId81926a82603301abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81926a82603301abd.jpg"/><Relationship Id="rId27116a826033047fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27116a826033047fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537278739" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245082026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64696a9ea386bf88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId84466a9ea386bf8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId53846a9ea386c04fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId29196a9ea386c261a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId97806a9ea386c377b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId86716a9ea386c37df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId88086a9ea386c3d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId79396a9ea386c4146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11446a9ea386c03c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11446a9ea386c03c2.jpg"/><Relationship Id="rId43086a9ea386c1beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43086a9ea386c1beb.jpg"/><Relationship Id="rId37646a9ea386c430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646a9ea386c430d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>