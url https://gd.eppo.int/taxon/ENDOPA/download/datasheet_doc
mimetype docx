--- v14 (2026-09-07)
+++ v15 (2026-09-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64696a9ea386bf88c" w:history="1">
+            <w:hyperlink r:id="rId95546aba18f8b7419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84466a9ea386bf8f7" w:history="1">
+            <w:hyperlink r:id="rId26946aba18f8b7486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44941037" name="name36306a9ea386c03c4" descr="15841.jpg"/>
+                  <wp:docPr id="67632970" name="name30296aba18f8b7ae6" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11446a9ea386c03c2" cstate="print"/>
+                          <a:blip r:embed="rId23966aba18f8b7ae4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53846a9ea386c04fb" w:history="1">
+            <w:hyperlink r:id="rId53746aba18f8b7c2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71782368" name="name19236a9ea386c1bed" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="4381052" name="name77306aba18f8b8e65" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43086a9ea386c1beb" cstate="print"/>
+                    <a:blip r:embed="rId77076aba18f8b8e62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196a9ea386c261a" w:history="1">
+      <w:hyperlink r:id="rId63296aba18f8b98bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97806a9ea386c377b" w:history="1">
+      <w:hyperlink r:id="rId91616aba18f8ba9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86716a9ea386c37df" w:history="1">
+      <w:hyperlink r:id="rId88936aba18f8baa5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88086a9ea386c3d0b" w:history="1">
+      <w:hyperlink r:id="rId60776aba18f8baf47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79396a9ea386c4146" w:history="1">
+      <w:hyperlink r:id="rId63276aba18f8bb36d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76679549" name="name26986a9ea386c430e" descr="eu_funding_250.png"/>
+            <wp:docPr id="48945514" name="name52866aba18f8bb4fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37646a9ea386c430d" cstate="print"/>
+                    <a:blip r:embed="rId89436aba18f8bb4fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69454653">
+  <w:abstractNum w:abstractNumId="36484433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50743670">
+    <w:lvl w:ilvl="0" w:tplc="35564842">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50743670" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35564842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69454652">
+  <w:abstractNum w:abstractNumId="36484432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38457428">
+    <w:lvl w:ilvl="0" w:tplc="24282352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69454652">
-    <w:abstractNumId w:val="69454652"/>
+  <w:num w:numId="36484432">
+    <w:abstractNumId w:val="36484432"/>
   </w:num>
-  <w:num w:numId="69454653">
-    <w:abstractNumId w:val="69454653"/>
+  <w:num w:numId="36484433">
+    <w:abstractNumId w:val="36484433"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537278739" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245082026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64696a9ea386bf88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId84466a9ea386bf8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId53846a9ea386c04fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId29196a9ea386c261a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId97806a9ea386c377b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId86716a9ea386c37df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId88086a9ea386c3d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId79396a9ea386c4146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11446a9ea386c03c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11446a9ea386c03c2.jpg"/><Relationship Id="rId43086a9ea386c1beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43086a9ea386c1beb.jpg"/><Relationship Id="rId37646a9ea386c430d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646a9ea386c430d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571670684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660026021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95546aba18f8b7419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId26946aba18f8b7486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId53746aba18f8b7c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId63296aba18f8b98bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId91616aba18f8ba9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId88936aba18f8baa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId60776aba18f8baf47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId63276aba18f8bb36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23966aba18f8b7ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23966aba18f8b7ae4.jpg"/><Relationship Id="rId77076aba18f8b8e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77076aba18f8b8e62.jpg"/><Relationship Id="rId89436aba18f8bb4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89436aba18f8bb4fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>