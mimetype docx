--- v15 (2026-09-28)
+++ v16 (2026-10-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Murrill) P.J.Anderson &amp; H.W.Anderson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blight of chestnut, blight of oak, canker of chestnut, chestnut blight, sweet chestnut blight</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95546aba18f8b7419" w:history="1">
+            <w:hyperlink r:id="rId46376ad908656d8b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26946aba18f8b7486" w:history="1">
+            <w:hyperlink r:id="rId20296ad908656d92e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENDOPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67632970" name="name30296aba18f8b7ae6" descr="15841.jpg"/>
+                  <wp:docPr id="71922876" name="name91896ad908656e140" descr="15841.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15841.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23966aba18f8b7ae4" cstate="print"/>
+                          <a:blip r:embed="rId82826ad908656e13e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53746aba18f8b7c2e" w:history="1">
+            <w:hyperlink r:id="rId10556ad908656e2a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1813,63 +1813,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea dentata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Central and Eastern USA, which was previously a main component of hardwood forests (Anagnostakis, 1987). In 1938, the pathogen was first discovered in Europe as an isolated focus near Genova, Italy. Once again, the fungus spread very rapidly and at the end of the 1960s, most parts of Southern Europe where chestnuts are cultivated were affected by the pathogen. In Croatia, Hungary, Italy, Portugal, France and Slovenia, the pathogen is present across the areas where the host plants occur whereas Austria, Belgium, Bulgaria, Germany, Greece, Slovak Republic, and Spain report a restricted distribution. The United Kingdom recently reported re-emergence of the pathogen (in London, West Sussex and Cornwall), after it was thought to be eradicated (Forest Services UK, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4381052" name="name77306aba18f8b8e65" descr="ENDOPA_distribution_map.jpg"/>
+            <wp:docPr id="9421773" name="name13706ad908656fd65" descr="ENDOPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ENDOPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77076aba18f8b8e62" cstate="print"/>
+                    <a:blip r:embed="rId65036ad908656fd60" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3090,51 +3090,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Europe from Italy throughout most Europe since 1938. For an historical depiction of the spread of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. parasitica </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in Europe consult Robin and Heiniger (2001). Evidence indicates that the pathogen behaves less virulently in Europe than in the USA; new and healthy coppice shoots arising from stumps originally attacked indicate recovery from the disease. This has been explained by the occurrence in Europe of hypovirulent strains which are vegetatively compatible with virulent strains (Milgroom &amp; Cortesi, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296aba18f8b98bc" w:history="1">
+      <w:hyperlink r:id="rId21806ad90865707b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Rigling &amp; Prospero, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5762,51 +5762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 321-335. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616aba18f8ba9f8" w:history="1">
+      <w:hyperlink r:id="rId24636ad90865718a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.13049</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5821,51 +5821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Services UK (2019) Sweet chestnut blight (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88936aba18f8baa5e" w:history="1">
+      <w:hyperlink r:id="rId58896ad9086571900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6609,51 +6609,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 687. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60776aba18f8baf47" w:history="1">
+      <w:hyperlink r:id="rId44966ad9086571ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v10120687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7263,51 +7263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cryphonectria parasitica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63276aba18f8bb36d" w:history="1">
+      <w:hyperlink r:id="rId74476ad90865721fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7466,63 +7466,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 57-62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48945514" name="name52866aba18f8bb4fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="95203030" name="name31396ad90865727ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89436aba18f8bb4fb" cstate="print"/>
+                    <a:blip r:embed="rId40716ad90865727b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7620,137 +7620,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36484433">
+  <w:abstractNum w:abstractNumId="35123147">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35564842">
+    <w:lvl w:ilvl="0" w:tplc="35890198">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35564842" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35890198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36484432">
+  <w:abstractNum w:abstractNumId="35123146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24282352">
+    <w:lvl w:ilvl="0" w:tplc="33931164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8502,55 +8502,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36484432">
-    <w:abstractNumId w:val="36484432"/>
+  <w:num w:numId="35123146">
+    <w:abstractNumId w:val="35123146"/>
   </w:num>
-  <w:num w:numId="36484433">
-    <w:abstractNumId w:val="36484433"/>
+  <w:num w:numId="35123147">
+    <w:abstractNumId w:val="35123147"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20100,51 +20100,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571670684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660026021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95546aba18f8b7419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId26946aba18f8b7486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId53746aba18f8b7c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId63296aba18f8b98bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId91616aba18f8ba9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId88936aba18f8baa5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId60776aba18f8baf47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId63276aba18f8bb36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23966aba18f8b7ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23966aba18f8b7ae4.jpg"/><Relationship Id="rId77076aba18f8b8e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77076aba18f8b8e62.jpg"/><Relationship Id="rId89436aba18f8bb4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89436aba18f8bb4fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId738445796" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608270621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46376ad908656d8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/" TargetMode="External"/><Relationship Id="rId20296ad908656d92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/categorization" TargetMode="External"/><Relationship Id="rId10556ad908656e2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ENDOPA/photos" TargetMode="External"/><Relationship Id="rId21806ad90865707b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6638123/#mpp12542-bib-0111" TargetMode="External"/><Relationship Id="rId24636ad90865718a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.13049" TargetMode="External"/><Relationship Id="rId58896ad9086571900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/pest-and-disease-resources/sweet-chestnut-blight-cryphonectria-parasitica/" TargetMode="External"/><Relationship Id="rId44966ad9086571ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v10120687" TargetMode="External"/><Relationship Id="rId74476ad90865721fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82826ad908656e13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82826ad908656e13e.jpg"/><Relationship Id="rId65036ad908656fd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65036ad908656fd60.jpg"/><Relationship Id="rId40716ad90865727b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40716ad90865727b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>