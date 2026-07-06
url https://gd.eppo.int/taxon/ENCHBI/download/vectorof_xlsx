--- v0 (2025-10-07)
+++ v1 (2026-07-06)
@@ -35,51 +35,52 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
     <t>GRBAV0</t>
   </si>
   <si>
     <t>Grablovirus vitis</t>
   </si>
   <si>
-    <t xml:space="preserve">* Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf </t>
+    <t xml:space="preserve">* LaFond HF, Volenberg DS, Schoelz JE, Finke DL (2022) Identification of potential grapevine red blotch virus vector in Missouri vineyards. American Journal of Enology and Viticulture 73(4), 247-255.
+* Smith H, Finke D &amp; Volenberg D (2020) Potential insect vectors of grapevine red blotch virus. Show me grape and wine Conference and Symposium. March 4-6, 2020. University of Missouri. Ppt presentation. Available at https://gwi.missouri.edu/events/presentations/2020-Symposium/6-HarperSmith.pdf </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>