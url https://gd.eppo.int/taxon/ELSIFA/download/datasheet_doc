--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735569bb132640450" w:history="1">
+            <w:hyperlink r:id="rId605069d593ef02d8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708969bb132640496" w:history="1">
+            <w:hyperlink r:id="rId521969d593ef02ddd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16862505" name="name277869bb132640e22" descr="13902.jpg"/>
+                  <wp:docPr id="30633693" name="name485769d593ef0335d" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId115169bb132640e20" cstate="print"/>
+                          <a:blip r:embed="rId162669d593ef0335b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId103969bb132640f7f" w:history="1">
+            <w:hyperlink r:id="rId920269d593ef03885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6886701" name="name227669bb132642921" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="39519270" name="name447969d593ef050d0" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId231869bb13264291d" cstate="print"/>
+                    <a:blip r:embed="rId329669d593ef050cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474469bb132643abe" w:history="1">
+      <w:hyperlink r:id="rId515769d593ef06224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663469bb132643cef" w:history="1">
+      <w:hyperlink r:id="rId649669d593ef0644d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614669bb132644823" w:history="1">
+      <w:hyperlink r:id="rId212769d593ef06fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69639195" name="name988869bb132644ca2" descr="eu_funding_250.png"/>
+            <wp:docPr id="78230179" name="name899669d593ef072ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId386969bb132644ca0" cstate="print"/>
+                    <a:blip r:embed="rId864569d593ef072ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13471653">
+  <w:abstractNum w:abstractNumId="63280805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46456895">
+    <w:lvl w:ilvl="0" w:tplc="76223079">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46456895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76223079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13471652">
+  <w:abstractNum w:abstractNumId="63280804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79498620">
+    <w:lvl w:ilvl="0" w:tplc="55685883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13471652">
-    <w:abstractNumId w:val="13471652"/>
+  <w:num w:numId="63280804">
+    <w:abstractNumId w:val="63280804"/>
   </w:num>
-  <w:num w:numId="13471653">
-    <w:abstractNumId w:val="13471653"/>
+  <w:num w:numId="63280805">
+    <w:abstractNumId w:val="63280805"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId346528741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId634885751" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId735569bb132640450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId708969bb132640496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId103969bb132640f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId474469bb132643abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId663469bb132643cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId614669bb132644823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId115169bb132640e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId115169bb132640e20.jpg"/><Relationship Id="rId231869bb13264291d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231869bb13264291d.jpg"/><Relationship Id="rId386969bb132644ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386969bb132644ca0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619583284" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641602910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId605069d593ef02d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId521969d593ef02ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId920269d593ef03885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId515769d593ef06224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId649669d593ef0644d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId212769d593ef06fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162669d593ef0335b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162669d593ef0335b.jpg"/><Relationship Id="rId329669d593ef050cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329669d593ef050cd.jpg"/><Relationship Id="rId864569d593ef072ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864569d593ef072ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>