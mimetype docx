--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605069d593ef02d8b" w:history="1">
+            <w:hyperlink r:id="rId972669f0282662f9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521969d593ef02ddd" w:history="1">
+            <w:hyperlink r:id="rId350569f0282662fee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30633693" name="name485769d593ef0335d" descr="13902.jpg"/>
+                  <wp:docPr id="38683459" name="name169769f0282663607" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId162669d593ef0335b" cstate="print"/>
+                          <a:blip r:embed="rId866869f0282663605" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId920269d593ef03885" w:history="1">
+            <w:hyperlink r:id="rId472069f0282663753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39519270" name="name447969d593ef050d0" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="16116846" name="name542869f0282664f1e" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId329669d593ef050cd" cstate="print"/>
+                    <a:blip r:embed="rId675669f0282664f1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515769d593ef06224" w:history="1">
+      <w:hyperlink r:id="rId940469f0282666076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649669d593ef0644d" w:history="1">
+      <w:hyperlink r:id="rId335069f02826662a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212769d593ef06fd4" w:history="1">
+      <w:hyperlink r:id="rId969569f0282666dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78230179" name="name899669d593ef072ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="60621643" name="name403069f0282666f40" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId864569d593ef072ab" cstate="print"/>
+                    <a:blip r:embed="rId993169f0282666f3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63280805">
+  <w:abstractNum w:abstractNumId="87824171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76223079">
+    <w:lvl w:ilvl="0" w:tplc="25072468">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76223079" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25072468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63280804">
+  <w:abstractNum w:abstractNumId="87824170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55685883">
+    <w:lvl w:ilvl="0" w:tplc="81867652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63280804">
-    <w:abstractNumId w:val="63280804"/>
+  <w:num w:numId="87824170">
+    <w:abstractNumId w:val="87824170"/>
   </w:num>
-  <w:num w:numId="63280805">
-    <w:abstractNumId w:val="63280805"/>
+  <w:num w:numId="87824171">
+    <w:abstractNumId w:val="87824171"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619583284" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641602910" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId605069d593ef02d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId521969d593ef02ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId920269d593ef03885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId515769d593ef06224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId649669d593ef0644d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId212769d593ef06fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162669d593ef0335b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162669d593ef0335b.jpg"/><Relationship Id="rId329669d593ef050cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329669d593ef050cd.jpg"/><Relationship Id="rId864569d593ef072ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864569d593ef072ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141606576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440258185" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId972669f0282662f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId350569f0282662fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId472069f0282663753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId940469f0282666076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId335069f02826662a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId969569f0282666dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId866869f0282663605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866869f0282663605.jpg"/><Relationship Id="rId675669f0282664f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675669f0282664f1b.jpg"/><Relationship Id="rId993169f0282666f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993169f0282666f3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>