--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972669f0282662f9d" w:history="1">
+            <w:hyperlink r:id="rId11986a0b58f4cde13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350569f0282662fee" w:history="1">
+            <w:hyperlink r:id="rId16506a0b58f4cde5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38683459" name="name169769f0282663607" descr="13902.jpg"/>
+                  <wp:docPr id="42312606" name="name32586a0b58f4ce63e" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId866869f0282663605" cstate="print"/>
+                          <a:blip r:embed="rId16226a0b58f4ce63b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId472069f0282663753" w:history="1">
+            <w:hyperlink r:id="rId92596a0b58f4ce7dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16116846" name="name542869f0282664f1e" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="31163384" name="name59646a0b58f4cfeac" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId675669f0282664f1b" cstate="print"/>
+                    <a:blip r:embed="rId57756a0b58f4cfea8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940469f0282666076" w:history="1">
+      <w:hyperlink r:id="rId35376a0b58f4d1112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335069f02826662a5" w:history="1">
+      <w:hyperlink r:id="rId84496a0b58f4d133f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969569f0282666dd7" w:history="1">
+      <w:hyperlink r:id="rId25726a0b58f4d1e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60621643" name="name403069f0282666f40" descr="eu_funding_250.png"/>
+            <wp:docPr id="78843456" name="name24166a0b58f4d201c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId993169f0282666f3e" cstate="print"/>
+                    <a:blip r:embed="rId95126a0b58f4d201a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87824171">
+  <w:abstractNum w:abstractNumId="45372063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25072468">
+    <w:lvl w:ilvl="0" w:tplc="40267737">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25072468" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40267737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87824170">
+  <w:abstractNum w:abstractNumId="45372062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81867652">
+    <w:lvl w:ilvl="0" w:tplc="97944314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87824170">
-    <w:abstractNumId w:val="87824170"/>
+  <w:num w:numId="45372062">
+    <w:abstractNumId w:val="45372062"/>
   </w:num>
-  <w:num w:numId="87824171">
-    <w:abstractNumId w:val="87824171"/>
+  <w:num w:numId="45372063">
+    <w:abstractNumId w:val="45372063"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141606576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440258185" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId972669f0282662f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId350569f0282662fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId472069f0282663753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId940469f0282666076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId335069f02826662a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId969569f0282666dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId866869f0282663605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866869f0282663605.jpg"/><Relationship Id="rId675669f0282664f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675669f0282664f1b.jpg"/><Relationship Id="rId993169f0282666f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993169f0282666f3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456174261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221930280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11986a0b58f4cde13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId16506a0b58f4cde5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId92596a0b58f4ce7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId35376a0b58f4d1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId84496a0b58f4d133f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId25726a0b58f4d1e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16226a0b58f4ce63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16226a0b58f4ce63b.jpg"/><Relationship Id="rId57756a0b58f4cfea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57756a0b58f4cfea8.jpg"/><Relationship Id="rId95126a0b58f4d201a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95126a0b58f4d201a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>