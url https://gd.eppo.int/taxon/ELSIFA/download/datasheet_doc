--- v9 (2026-05-18)
+++ v10 (2026-06-08)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11986a0b58f4cde13" w:history="1">
+            <w:hyperlink r:id="rId74676a26ac6aafa3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16506a0b58f4cde5a" w:history="1">
+            <w:hyperlink r:id="rId24936a26ac6aafa84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42312606" name="name32586a0b58f4ce63e" descr="13902.jpg"/>
+                  <wp:docPr id="44071499" name="name36086a26ac6ab01ed" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16226a0b58f4ce63b" cstate="print"/>
+                          <a:blip r:embed="rId99976a26ac6ab01eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92596a0b58f4ce7dc" w:history="1">
+            <w:hyperlink r:id="rId27766a26ac6ab0361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31163384" name="name59646a0b58f4cfeac" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="15697834" name="name21966a26ac6ab1eaa" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57756a0b58f4cfea8" cstate="print"/>
+                    <a:blip r:embed="rId76876a26ac6ab1ea5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2237,51 +2237,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Georgia, Portugal (Azores)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Benin, Congo, The Democratic Republic of the, Ethiopia, Gabon, Ghana, Kenya, Madagascar, Malawi, Mozambique, Nigeria, Sierra Leone, Somalia, South Africa, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe</w:t>
+        <w:t xml:space="preserve"> Benin, Cameroon, Congo, The Democratic Republic of the, Eritrea, Ethiopia, Gabon, Ghana, Kenya, Madagascar, Malawi, Mozambique, Nigeria, Sierra Leone, Somalia, South Africa, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bangladesh, Brunei Darussalam, Cambodia, China (Fujian, Guangdong, Guangxi, Guizhou, Hubei, Hunan, Jiangxi, Sichuan, Xianggang (Hong Kong), Yunnan, Zhejiang), India (Assam, Karnataka, Madhya Pradesh, Maharashtra, Meghalaya, Punjab, Sikkim, Tamil Nadu, Uttar Pradesh, West Bengal), Indonesia (Irian Jaya, Java, Kalimantan), Japan (Honshu, Ryukyu Archipelago), Korea, Democratic People's Republic of, Korea, Republic of, Lao People's Democratic Republic, Malaysia (Sabah, Sarawak, West), Maldives, Myanmar, Nepal, Pakistan, Philippines, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35376a0b58f4d1112" w:history="1">
+      <w:hyperlink r:id="rId74026a26ac6ab30b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84496a0b58f4d133f" w:history="1">
+      <w:hyperlink r:id="rId75796a26ac6ab32e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25726a0b58f4d1e7b" w:history="1">
+      <w:hyperlink r:id="rId17886a26ac6ab3e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78843456" name="name24166a0b58f4d201c" descr="eu_funding_250.png"/>
+            <wp:docPr id="38467967" name="name90856a26ac6ab3f72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95126a0b58f4d201a" cstate="print"/>
+                    <a:blip r:embed="rId61676a26ac6ab3f70" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45372063">
+  <w:abstractNum w:abstractNumId="76785800">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40267737">
+    <w:lvl w:ilvl="0" w:tplc="28407921">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40267737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28407921" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45372062">
+  <w:abstractNum w:abstractNumId="76785799">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97944314">
+    <w:lvl w:ilvl="0" w:tplc="48853194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45372062">
-    <w:abstractNumId w:val="45372062"/>
+  <w:num w:numId="76785799">
+    <w:abstractNumId w:val="76785799"/>
   </w:num>
-  <w:num w:numId="45372063">
-    <w:abstractNumId w:val="45372063"/>
+  <w:num w:numId="76785800">
+    <w:abstractNumId w:val="76785800"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456174261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221930280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11986a0b58f4cde13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId16506a0b58f4cde5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId92596a0b58f4ce7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId35376a0b58f4d1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId84496a0b58f4d133f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId25726a0b58f4d1e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16226a0b58f4ce63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16226a0b58f4ce63b.jpg"/><Relationship Id="rId57756a0b58f4cfea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57756a0b58f4cfea8.jpg"/><Relationship Id="rId95126a0b58f4d201a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95126a0b58f4d201a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445249120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473018764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74676a26ac6aafa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId24936a26ac6aafa84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId27766a26ac6ab0361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId74026a26ac6ab30b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId75796a26ac6ab32e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId17886a26ac6ab3e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99976a26ac6ab01eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99976a26ac6ab01eb.jpg"/><Relationship Id="rId76876a26ac6ab1ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76876a26ac6ab1ea5.jpg"/><Relationship Id="rId61676a26ac6ab3f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a26ac6ab3f70.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>