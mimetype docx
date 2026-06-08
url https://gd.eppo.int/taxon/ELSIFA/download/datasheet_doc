--- v10 (2026-06-08)
+++ v11 (2026-06-08)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74676a26ac6aafa3d" w:history="1">
+            <w:hyperlink r:id="rId19186a26ba60628cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24936a26ac6aafa84" w:history="1">
+            <w:hyperlink r:id="rId93896a26ba6062913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44071499" name="name36086a26ac6ab01ed" descr="13902.jpg"/>
+                  <wp:docPr id="59826784" name="name92776a26ba6062fec" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99976a26ac6ab01eb" cstate="print"/>
+                          <a:blip r:embed="rId90886a26ba6062fea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27766a26ac6ab0361" w:history="1">
+            <w:hyperlink r:id="rId59286a26ba6063143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15697834" name="name21966a26ac6ab1eaa" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="51851848" name="name47606a26ba6064cc9" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76876a26ac6ab1ea5" cstate="print"/>
+                    <a:blip r:embed="rId30756a26ba6064cc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74026a26ac6ab30b6" w:history="1">
+      <w:hyperlink r:id="rId28876a26ba6065e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75796a26ac6ab32e2" w:history="1">
+      <w:hyperlink r:id="rId37376a26ba6066063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a26ac6ab3e21" w:history="1">
+      <w:hyperlink r:id="rId35656a26ba6066ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38467967" name="name90856a26ac6ab3f72" descr="eu_funding_250.png"/>
+            <wp:docPr id="56953263" name="name87816a26ba6066eff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61676a26ac6ab3f70" cstate="print"/>
+                    <a:blip r:embed="rId55246a26ba6066efe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76785800">
+  <w:abstractNum w:abstractNumId="87834458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28407921">
+    <w:lvl w:ilvl="0" w:tplc="12573866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28407921" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12573866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76785799">
+  <w:abstractNum w:abstractNumId="87834457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48853194">
+    <w:lvl w:ilvl="0" w:tplc="61228470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76785799">
-    <w:abstractNumId w:val="76785799"/>
+  <w:num w:numId="87834457">
+    <w:abstractNumId w:val="87834457"/>
   </w:num>
-  <w:num w:numId="76785800">
-    <w:abstractNumId w:val="76785800"/>
+  <w:num w:numId="87834458">
+    <w:abstractNumId w:val="87834458"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445249120" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473018764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74676a26ac6aafa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId24936a26ac6aafa84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId27766a26ac6ab0361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId74026a26ac6ab30b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId75796a26ac6ab32e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId17886a26ac6ab3e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99976a26ac6ab01eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99976a26ac6ab01eb.jpg"/><Relationship Id="rId76876a26ac6ab1ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76876a26ac6ab1ea5.jpg"/><Relationship Id="rId61676a26ac6ab3f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a26ac6ab3f70.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704477404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814846073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19186a26ba60628cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId93896a26ba6062913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId59286a26ba6063143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId28876a26ba6065e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId37376a26ba6066063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId35656a26ba6066ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90886a26ba6062fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90886a26ba6062fea.jpg"/><Relationship Id="rId30756a26ba6064cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30756a26ba6064cc5.jpg"/><Relationship Id="rId55246a26ba6066efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55246a26ba6066efe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>