--- v11 (2026-06-08)
+++ v12 (2026-06-28)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19186a26ba60628cd" w:history="1">
+            <w:hyperlink r:id="rId46026a4150708431a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93896a26ba6062913" w:history="1">
+            <w:hyperlink r:id="rId40326a41507084361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59826784" name="name92776a26ba6062fec" descr="13902.jpg"/>
+                  <wp:docPr id="60366055" name="name60906a41507084a53" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90886a26ba6062fea" cstate="print"/>
+                          <a:blip r:embed="rId19646a41507084a52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59286a26ba6063143" w:history="1">
+            <w:hyperlink r:id="rId25766a41507084bb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51851848" name="name47606a26ba6064cc9" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="63929749" name="name12456a4150708601c" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30756a26ba6064cc5" cstate="print"/>
+                    <a:blip r:embed="rId44016a41507086018" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28876a26ba6065e3a" w:history="1">
+      <w:hyperlink r:id="rId82696a41507087153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37376a26ba6066063" w:history="1">
+      <w:hyperlink r:id="rId84086a4150708737c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35656a26ba6066ba9" w:history="1">
+      <w:hyperlink r:id="rId37416a41507087eb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56953263" name="name87816a26ba6066eff" descr="eu_funding_250.png"/>
+            <wp:docPr id="58839989" name="name89456a4150708832f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55246a26ba6066efe" cstate="print"/>
+                    <a:blip r:embed="rId35326a4150708832e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87834458">
+  <w:abstractNum w:abstractNumId="86107191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12573866">
+    <w:lvl w:ilvl="0" w:tplc="64958003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12573866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64958003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87834457">
+  <w:abstractNum w:abstractNumId="86107190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61228470">
+    <w:lvl w:ilvl="0" w:tplc="97253800">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87834457">
-    <w:abstractNumId w:val="87834457"/>
+  <w:num w:numId="86107190">
+    <w:abstractNumId w:val="86107190"/>
   </w:num>
-  <w:num w:numId="87834458">
-    <w:abstractNumId w:val="87834458"/>
+  <w:num w:numId="86107191">
+    <w:abstractNumId w:val="86107191"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704477404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814846073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19186a26ba60628cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId93896a26ba6062913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId59286a26ba6063143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId28876a26ba6065e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId37376a26ba6066063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId35656a26ba6066ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90886a26ba6062fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90886a26ba6062fea.jpg"/><Relationship Id="rId30756a26ba6064cc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30756a26ba6064cc5.jpg"/><Relationship Id="rId55246a26ba6066efe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55246a26ba6066efe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541381306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444495289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46026a4150708431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId40326a41507084361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId25766a41507084bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId82696a41507087153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId84086a4150708737c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId37416a41507087eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19646a41507084a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19646a41507084a52.jpg"/><Relationship Id="rId44016a41507086018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44016a41507086018.jpg"/><Relationship Id="rId35326a4150708832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35326a4150708832e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>