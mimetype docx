--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46026a4150708431a" w:history="1">
+            <w:hyperlink r:id="rId58396a5c10e27d29d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40326a41507084361" w:history="1">
+            <w:hyperlink r:id="rId16986a5c10e27d2e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60366055" name="name60906a41507084a53" descr="13902.jpg"/>
+                  <wp:docPr id="20390274" name="name93376a5c10e27d39f" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19646a41507084a52" cstate="print"/>
+                          <a:blip r:embed="rId91006a5c10e27d39e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25766a41507084bb2" w:history="1">
+            <w:hyperlink r:id="rId59936a5c10e27d4a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63929749" name="name12456a4150708601c" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="50856133" name="name64676a5c10e27e82e" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44016a41507086018" cstate="print"/>
+                    <a:blip r:embed="rId74426a5c10e27e82a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82696a41507087153" w:history="1">
+      <w:hyperlink r:id="rId13886a5c10e27fb1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84086a4150708737c" w:history="1">
+      <w:hyperlink r:id="rId63666a5c10e27fd5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37416a41507087eb9" w:history="1">
+      <w:hyperlink r:id="rId79556a5c10e280897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58839989" name="name89456a4150708832f" descr="eu_funding_250.png"/>
+            <wp:docPr id="25631627" name="name32186a5c10e280a22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35326a4150708832e" cstate="print"/>
+                    <a:blip r:embed="rId11136a5c10e280a21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86107191">
+  <w:abstractNum w:abstractNumId="84524190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64958003">
+    <w:lvl w:ilvl="0" w:tplc="99118596">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64958003" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99118596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86107190">
+  <w:abstractNum w:abstractNumId="84524189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97253800">
+    <w:lvl w:ilvl="0" w:tplc="61888574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86107190">
-    <w:abstractNumId w:val="86107190"/>
+  <w:num w:numId="84524189">
+    <w:abstractNumId w:val="84524189"/>
   </w:num>
-  <w:num w:numId="86107191">
-    <w:abstractNumId w:val="86107191"/>
+  <w:num w:numId="84524190">
+    <w:abstractNumId w:val="84524190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541381306" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId444495289" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46026a4150708431a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId40326a41507084361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId25766a41507084bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId82696a41507087153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId84086a4150708737c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId37416a41507087eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19646a41507084a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19646a41507084a52.jpg"/><Relationship Id="rId44016a41507086018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44016a41507086018.jpg"/><Relationship Id="rId35326a4150708832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35326a4150708832e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875202610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461125514" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58396a5c10e27d29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId16986a5c10e27d2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId59936a5c10e27d4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId13886a5c10e27fb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId63666a5c10e27fd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId79556a5c10e280897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91006a5c10e27d39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91006a5c10e27d39e.jpg"/><Relationship Id="rId74426a5c10e27e82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74426a5c10e27e82a.jpg"/><Relationship Id="rId11136a5c10e280a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11136a5c10e280a21.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>