--- v13 (2026-07-18)
+++ v14 (2026-08-28)
@@ -380,88 +380,88 @@
               <w:t xml:space="preserve"> Butler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common scab of orange, scab of citrus, scab of mango, scab of sour orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58396a5c10e27d29d" w:history="1">
+            <w:hyperlink r:id="rId14936a90fb245f4aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16986a5c10e27d2e3" w:history="1">
+            <w:hyperlink r:id="rId62996a90fb245f4f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -475,86 +475,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ELSIFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20390274" name="name93376a5c10e27d39f" descr="13902.jpg"/>
+                  <wp:docPr id="75345602" name="name57576a90fb245fbe4" descr="13902.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13902.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91006a5c10e27d39e" cstate="print"/>
+                          <a:blip r:embed="rId93756a90fb245fbe3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59936a5c10e27d4a5" w:history="1">
+            <w:hyperlink r:id="rId56246a90fb245fcea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2162,63 +2162,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is unknown. Citrus-growing regions in the tropics are particularly affected by scab disease. In the North Temperate Zone, the disease distribution is still restricted, and Georgia is presently the only country in the EPPO region with a confirmed record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50856133" name="name64676a5c10e27e82e" descr="ELSIFA_distribution_map.jpg"/>
+            <wp:docPr id="32288805" name="name98036a90fb2461300" descr="ELSIFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74426a5c10e27e82a" cstate="print"/>
+                    <a:blip r:embed="rId88276a90fb24612fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4524,51 +4524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5100, 27 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13886a5c10e27fb1e" w:history="1">
+      <w:hyperlink r:id="rId90286a90fb24623ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5100</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4866,51 +4866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 491-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63666a5c10e27fd5c" w:history="1">
+      <w:hyperlink r:id="rId63746a90fb246261b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5248/116.491</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë fawcettii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79556a5c10e280897" w:history="1">
+      <w:hyperlink r:id="rId68406a90fb2463142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6787,63 +6787,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25631627" name="name32186a5c10e280a22" descr="eu_funding_250.png"/>
+            <wp:docPr id="86742300" name="name22866a90fb24635f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11136a5c10e280a21" cstate="print"/>
+                    <a:blip r:embed="rId90046a90fb24635f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6941,137 +6941,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84524190">
+  <w:abstractNum w:abstractNumId="67616461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99118596">
+    <w:lvl w:ilvl="0" w:tplc="71699630">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99118596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71699630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84524189">
+  <w:abstractNum w:abstractNumId="67616460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61888574">
+    <w:lvl w:ilvl="0" w:tplc="17891693">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7823,55 +7823,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84524189">
-    <w:abstractNumId w:val="84524189"/>
+  <w:num w:numId="67616460">
+    <w:abstractNumId w:val="67616460"/>
   </w:num>
-  <w:num w:numId="84524190">
-    <w:abstractNumId w:val="84524190"/>
+  <w:num w:numId="67616461">
+    <w:abstractNumId w:val="67616461"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19421,51 +19421,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875202610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId461125514" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58396a5c10e27d29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId16986a5c10e27d2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId59936a5c10e27d4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId13886a5c10e27fb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId63666a5c10e27fd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId79556a5c10e280897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91006a5c10e27d39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91006a5c10e27d39e.jpg"/><Relationship Id="rId74426a5c10e27e82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74426a5c10e27e82a.jpg"/><Relationship Id="rId11136a5c10e280a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11136a5c10e280a21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510993445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175127587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14936a90fb245f4aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/" TargetMode="External"/><Relationship Id="rId62996a90fb245f4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/categorization" TargetMode="External"/><Relationship Id="rId56246a90fb245fcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIFA/photos" TargetMode="External"/><Relationship Id="rId90286a90fb24623ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5100" TargetMode="External"/><Relationship Id="rId63746a90fb246261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5248/116.491" TargetMode="External"/><Relationship Id="rId68406a90fb2463142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93756a90fb245fbe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93756a90fb245fbe3.jpg"/><Relationship Id="rId88276a90fb24612fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88276a90fb24612fd.jpg"/><Relationship Id="rId90046a90fb24635f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90046a90fb24635f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>