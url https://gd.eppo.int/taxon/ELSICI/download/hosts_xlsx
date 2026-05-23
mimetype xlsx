--- v0 (2025-10-03)
+++ v1 (2026-05-23)
@@ -12,65 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ELSICI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>CIDLA</t>
+  </si>
+  <si>
+    <t>Citrus x latifolia</t>
+  </si>
+  <si>
+    <t>* de Andrade CC, da Silva AS, de Andrade Ogata L, Dalbosco M, Pires LM, Silva-Junior GJ, Barreto RW, Pereira CM (2026) Elsinoë citricola is prevalent in rangpur lime scab in Brazil and also occurs on Tahiti lime. European Journal of Plant Pathology 18, 1-8 https://doi.org/10.1007/s10658-026-03228-z 
+----observed on C. x latifolia in the field, but pathogenicity tests undertaken.</t>
   </si>
   <si>
     <t>CIDLO</t>
   </si>
   <si>
     <t>Citrus x limonia</t>
   </si>
   <si>
     <t>* Fan XL, Barreto RW, Groenewald JZ, Bezerra JDP, Pereira OL, Cheewangkoon R, Mostert L, Tian CM, Crous PW (2017) Phylogeny and taxonomy of the scab and spot anthracnose fungus Elsinoë (Myriangiales, Dothideomycetes). Studies in Mycology 87, 1-41.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -383,90 +393,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="292.5" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="355.056" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">