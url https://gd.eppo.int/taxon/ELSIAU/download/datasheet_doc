--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId4095699909c7c9ed8" w:history="1">
+            <w:hyperlink r:id="rId851869ce09777b9a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId5934699909c7c9f1e" w:history="1">
+            <w:hyperlink r:id="rId104469ce09777b9eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78394829" name="name5805699909c7cb9f7" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="45688126" name="name867869ce09777d9f2" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9937699909c7cb9f3" cstate="print"/>
+                    <a:blip r:embed="rId427369ce09777d9e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6283699909c7cca6c" w:history="1">
+      <w:hyperlink r:id="rId533469ce09777fbd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3522699909c7cd69d" w:history="1">
+      <w:hyperlink r:id="rId354269ce0977809a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8459699909c7cd756" w:history="1">
+      <w:hyperlink r:id="rId172769ce097780a6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63472971" name="name1082699909c7cd8b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="73900739" name="name139269ce097780be3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId1173699909c7cd8b2" cstate="print"/>
+                    <a:blip r:embed="rId949269ce097780be2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76053631">
+  <w:abstractNum w:abstractNumId="56550157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89429396">
+    <w:lvl w:ilvl="0" w:tplc="72614010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89429396" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72614010" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76053630">
+  <w:abstractNum w:abstractNumId="56550156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31845913">
+    <w:lvl w:ilvl="0" w:tplc="85615067">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76053630">
-    <w:abstractNumId w:val="76053630"/>
+  <w:num w:numId="56550156">
+    <w:abstractNumId w:val="56550156"/>
   </w:num>
-  <w:num w:numId="76053631">
-    <w:abstractNumId w:val="76053631"/>
+  <w:num w:numId="56550157">
+    <w:abstractNumId w:val="56550157"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722536201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId725972705" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4095699909c7c9ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId5934699909c7c9f1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId6283699909c7cca6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId3522699909c7cd69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId8459699909c7cd756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId9937699909c7cb9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId9937699909c7cb9f3.jpg"/><Relationship Id="rId1173699909c7cd8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId1173699909c7cd8b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304892404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557111840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId851869ce09777b9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId104469ce09777b9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId533469ce09777fbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId354269ce0977809a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId172769ce097780a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId427369ce09777d9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427369ce09777d9e8.jpg"/><Relationship Id="rId949269ce097780be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949269ce097780be2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>