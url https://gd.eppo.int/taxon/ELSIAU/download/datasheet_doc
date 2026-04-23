--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851869ce09777b9a8" w:history="1">
+            <w:hyperlink r:id="rId987269ea306695bea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104469ce09777b9eb" w:history="1">
+            <w:hyperlink r:id="rId240869ea306695c2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45688126" name="name867869ce09777d9f2" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="16217524" name="name751669ea306697894" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId427369ce09777d9e8" cstate="print"/>
+                    <a:blip r:embed="rId798269ea306697892" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533469ce09777fbd0" w:history="1">
+      <w:hyperlink r:id="rId519669ea306698821" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354269ce0977809a8" w:history="1">
+      <w:hyperlink r:id="rId965769ea30669941c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172769ce097780a6f" w:history="1">
+      <w:hyperlink r:id="rId237369ea3066994d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73900739" name="name139269ce097780be3" descr="eu_funding_250.png"/>
+            <wp:docPr id="55486925" name="name402869ea30669963b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId949269ce097780be2" cstate="print"/>
+                    <a:blip r:embed="rId331369ea30669963a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56550157">
+  <w:abstractNum w:abstractNumId="69936871">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72614010">
+    <w:lvl w:ilvl="0" w:tplc="23175717">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72614010" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23175717" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56550156">
+  <w:abstractNum w:abstractNumId="69936870">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85615067">
+    <w:lvl w:ilvl="0" w:tplc="93628910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56550156">
-    <w:abstractNumId w:val="56550156"/>
+  <w:num w:numId="69936870">
+    <w:abstractNumId w:val="69936870"/>
   </w:num>
-  <w:num w:numId="56550157">
-    <w:abstractNumId w:val="56550157"/>
+  <w:num w:numId="69936871">
+    <w:abstractNumId w:val="69936871"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304892404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557111840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId851869ce09777b9a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId104469ce09777b9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId533469ce09777fbd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId354269ce0977809a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId172769ce097780a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId427369ce09777d9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427369ce09777d9e8.jpg"/><Relationship Id="rId949269ce097780be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId949269ce097780be2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190451539" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId795877886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987269ea306695bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId240869ea306695c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId519669ea306698821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId965769ea30669941c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId237369ea3066994d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798269ea306697892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798269ea306697892.jpg"/><Relationship Id="rId331369ea30669963a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331369ea30669963a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>