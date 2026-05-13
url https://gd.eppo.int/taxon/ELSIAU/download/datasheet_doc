--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987269ea306695bea" w:history="1">
+            <w:hyperlink r:id="rId85926a04d2a936ceb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240869ea306695c2e" w:history="1">
+            <w:hyperlink r:id="rId21286a04d2a936d31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16217524" name="name751669ea306697894" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="81596838" name="name55646a04d2a9389d8" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId798269ea306697892" cstate="print"/>
+                    <a:blip r:embed="rId83136a04d2a9389d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519669ea306698821" w:history="1">
+      <w:hyperlink r:id="rId66446a04d2a93993f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965769ea30669941c" w:history="1">
+      <w:hyperlink r:id="rId67536a04d2a93a6ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237369ea3066994d3" w:history="1">
+      <w:hyperlink r:id="rId28296a04d2a93a7b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55486925" name="name402869ea30669963b" descr="eu_funding_250.png"/>
+            <wp:docPr id="45433311" name="name21086a04d2a93a98a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId331369ea30669963a" cstate="print"/>
+                    <a:blip r:embed="rId34856a04d2a93a989" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69936871">
+  <w:abstractNum w:abstractNumId="49343672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23175717">
+    <w:lvl w:ilvl="0" w:tplc="78789565">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23175717" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78789565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69936870">
+  <w:abstractNum w:abstractNumId="49343671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93628910">
+    <w:lvl w:ilvl="0" w:tplc="21749127">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69936870">
-    <w:abstractNumId w:val="69936870"/>
+  <w:num w:numId="49343671">
+    <w:abstractNumId w:val="49343671"/>
   </w:num>
-  <w:num w:numId="69936871">
-    <w:abstractNumId w:val="69936871"/>
+  <w:num w:numId="49343672">
+    <w:abstractNumId w:val="49343672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190451539" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId795877886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987269ea306695bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId240869ea306695c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId519669ea306698821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId965769ea30669941c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId237369ea3066994d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798269ea306697892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798269ea306697892.jpg"/><Relationship Id="rId331369ea30669963a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331369ea30669963a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378659871" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761448275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85926a04d2a936ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId21286a04d2a936d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId66446a04d2a93993f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId67536a04d2a93a6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId28296a04d2a93a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83136a04d2a9389d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83136a04d2a9389d4.jpg"/><Relationship Id="rId34856a04d2a93a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34856a04d2a93a989.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>