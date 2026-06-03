--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85926a04d2a936ceb" w:history="1">
+            <w:hyperlink r:id="rId60126a1f6f3636f7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21286a04d2a936d31" w:history="1">
+            <w:hyperlink r:id="rId75746a1f6f3636fce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81596838" name="name55646a04d2a9389d8" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="71868308" name="name24786a1f6f363853f" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83136a04d2a9389d4" cstate="print"/>
+                    <a:blip r:embed="rId63326a1f6f363853c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66446a04d2a93993f" w:history="1">
+      <w:hyperlink r:id="rId98326a1f6f3639520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67536a04d2a93a6ec" w:history="1">
+      <w:hyperlink r:id="rId66616a1f6f363a16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28296a04d2a93a7b0" w:history="1">
+      <w:hyperlink r:id="rId81306a1f6f363a22c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45433311" name="name21086a04d2a93a98a" descr="eu_funding_250.png"/>
+            <wp:docPr id="5995694" name="name82386a1f6f363a35b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34856a04d2a93a989" cstate="print"/>
+                    <a:blip r:embed="rId85836a1f6f363a35a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49343672">
+  <w:abstractNum w:abstractNumId="52297046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78789565">
+    <w:lvl w:ilvl="0" w:tplc="79735447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78789565" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79735447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49343671">
+  <w:abstractNum w:abstractNumId="52297045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21749127">
+    <w:lvl w:ilvl="0" w:tplc="21377370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49343671">
-    <w:abstractNumId w:val="49343671"/>
+  <w:num w:numId="52297045">
+    <w:abstractNumId w:val="52297045"/>
   </w:num>
-  <w:num w:numId="49343672">
-    <w:abstractNumId w:val="49343672"/>
+  <w:num w:numId="52297046">
+    <w:abstractNumId w:val="52297046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378659871" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761448275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85926a04d2a936ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId21286a04d2a936d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId66446a04d2a93993f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId67536a04d2a93a6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId28296a04d2a93a7b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83136a04d2a9389d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83136a04d2a9389d4.jpg"/><Relationship Id="rId34856a04d2a93a989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34856a04d2a93a989.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377398453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586371096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60126a1f6f3636f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId75746a1f6f3636fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId98326a1f6f3639520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId66616a1f6f363a16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId81306a1f6f363a22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63326a1f6f363853c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63326a1f6f363853c.jpg"/><Relationship Id="rId85836a1f6f363a35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a1f6f363a35a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>