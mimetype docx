--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60126a1f6f3636f7d" w:history="1">
+            <w:hyperlink r:id="rId40696a3a6f485b684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75746a1f6f3636fce" w:history="1">
+            <w:hyperlink r:id="rId79706a3a6f485b6c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71868308" name="name24786a1f6f363853f" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="68862667" name="name83866a3a6f485d910" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63326a1f6f363853c" cstate="print"/>
+                    <a:blip r:embed="rId52716a3a6f485d90b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98326a1f6f3639520" w:history="1">
+      <w:hyperlink r:id="rId47936a3a6f485eb08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66616a1f6f363a16d" w:history="1">
+      <w:hyperlink r:id="rId58346a3a6f485f721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81306a1f6f363a22c" w:history="1">
+      <w:hyperlink r:id="rId53586a3a6f485f7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5995694" name="name82386a1f6f363a35b" descr="eu_funding_250.png"/>
+            <wp:docPr id="35401174" name="name28226a3a6f485f94d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85836a1f6f363a35a" cstate="print"/>
+                    <a:blip r:embed="rId92866a3a6f485f94c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52297046">
+  <w:abstractNum w:abstractNumId="16155042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79735447">
+    <w:lvl w:ilvl="0" w:tplc="15799247">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79735447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15799247" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52297045">
+  <w:abstractNum w:abstractNumId="16155041">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21377370">
+    <w:lvl w:ilvl="0" w:tplc="67142670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52297045">
-    <w:abstractNumId w:val="52297045"/>
+  <w:num w:numId="16155041">
+    <w:abstractNumId w:val="16155041"/>
   </w:num>
-  <w:num w:numId="52297046">
-    <w:abstractNumId w:val="52297046"/>
+  <w:num w:numId="16155042">
+    <w:abstractNumId w:val="16155042"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId377398453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586371096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60126a1f6f3636f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId75746a1f6f3636fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId98326a1f6f3639520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId66616a1f6f363a16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId81306a1f6f363a22c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63326a1f6f363853c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63326a1f6f363853c.jpg"/><Relationship Id="rId85836a1f6f363a35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85836a1f6f363a35a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776921086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783598966" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40696a3a6f485b684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId79706a3a6f485b6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId47936a3a6f485eb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId58346a3a6f485f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId53586a3a6f485f7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52716a3a6f485d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52716a3a6f485d90b.jpg"/><Relationship Id="rId92866a3a6f485f94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92866a3a6f485f94c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>