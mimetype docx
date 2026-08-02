--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40696a3a6f485b684" w:history="1">
+            <w:hyperlink r:id="rId27556a6f5f29bf556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79706a3a6f485b6c9" w:history="1">
+            <w:hyperlink r:id="rId50196a6f5f29bf59a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68862667" name="name83866a3a6f485d910" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="56087950" name="name35996a6f5f29c0f17" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52716a3a6f485d90b" cstate="print"/>
+                    <a:blip r:embed="rId79376a6f5f29c0f15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47936a3a6f485eb08" w:history="1">
+      <w:hyperlink r:id="rId75736a6f5f29c20ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58346a3a6f485f721" w:history="1">
+      <w:hyperlink r:id="rId62066a6f5f29c2dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53586a3a6f485f7d8" w:history="1">
+      <w:hyperlink r:id="rId15186a6f5f29c2e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35401174" name="name28226a3a6f485f94d" descr="eu_funding_250.png"/>
+            <wp:docPr id="10498839" name="name20736a6f5f29c2ff9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92866a3a6f485f94c" cstate="print"/>
+                    <a:blip r:embed="rId82206a6f5f29c2ff7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16155042">
+  <w:abstractNum w:abstractNumId="50311133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15799247">
+    <w:lvl w:ilvl="0" w:tplc="13433548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15799247" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13433548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16155041">
+  <w:abstractNum w:abstractNumId="50311132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67142670">
+    <w:lvl w:ilvl="0" w:tplc="37502009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16155041">
-    <w:abstractNumId w:val="16155041"/>
+  <w:num w:numId="50311132">
+    <w:abstractNumId w:val="50311132"/>
   </w:num>
-  <w:num w:numId="16155042">
-    <w:abstractNumId w:val="16155042"/>
+  <w:num w:numId="50311133">
+    <w:abstractNumId w:val="50311133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776921086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783598966" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40696a3a6f485b684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId79706a3a6f485b6c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId47936a3a6f485eb08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId58346a3a6f485f721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId53586a3a6f485f7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52716a3a6f485d90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52716a3a6f485d90b.jpg"/><Relationship Id="rId92866a3a6f485f94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92866a3a6f485f94c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId572855631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId640941632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27556a6f5f29bf556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId50196a6f5f29bf59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId75736a6f5f29c20ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId62066a6f5f29c2dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId15186a6f5f29c2e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79376a6f5f29c0f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79376a6f5f29c0f15.jpg"/><Relationship Id="rId82206a6f5f29c2ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82206a6f5f29c2ff7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>