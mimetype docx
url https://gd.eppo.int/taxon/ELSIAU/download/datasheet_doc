--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Jenkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> scab of sweet orange</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27556a6f5f29bf556" w:history="1">
+            <w:hyperlink r:id="rId53796a89f56b17fda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50196a6f5f29bf59a" w:history="1">
+            <w:hyperlink r:id="rId81126a89f56b18021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2191,63 +2191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region. In the literature, there is an old record from Sicily (Ciccarone, 1957) but the fungus has never been there found again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56087950" name="name35996a6f5f29c0f17" descr="ELSIAU_distribution_map.jpg"/>
+            <wp:docPr id="4453562" name="name57826a89f56b19ae1" descr="ELSIAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ELSIAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79376a6f5f29c0f15" cstate="print"/>
+                    <a:blip r:embed="rId14766a89f56b19ade" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4214,51 +4214,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 759-767.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Crop Protection Compendium. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75736a6f5f29c20ff" w:history="1">
+      <w:hyperlink r:id="rId46766a89f56b1ace4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20777</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6118,51 +6118,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 2202-2209. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a6f5f29c2dcf" w:history="1">
+      <w:hyperlink r:id="rId88576a89f56b1bdd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/pdis-11-19-2349-re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6228,51 +6228,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Elsinoë australis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15186a6f5f29c2e8a" w:history="1">
+      <w:hyperlink r:id="rId87956a89f56b1bea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6367,63 +6367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10498839" name="name20736a6f5f29c2ff9" descr="eu_funding_250.png"/>
+            <wp:docPr id="88025152" name="name29526a89f56b1c15e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82206a6f5f29c2ff7" cstate="print"/>
+                    <a:blip r:embed="rId94076a89f56b1c15d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6521,137 +6521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50311133">
+  <w:abstractNum w:abstractNumId="45136699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13433548">
+    <w:lvl w:ilvl="0" w:tplc="93493129">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13433548" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93493129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50311132">
+  <w:abstractNum w:abstractNumId="45136698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37502009">
+    <w:lvl w:ilvl="0" w:tplc="50347386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7403,55 +7403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50311132">
-    <w:abstractNumId w:val="50311132"/>
+  <w:num w:numId="45136698">
+    <w:abstractNumId w:val="45136698"/>
   </w:num>
-  <w:num w:numId="50311133">
-    <w:abstractNumId w:val="50311133"/>
+  <w:num w:numId="45136699">
+    <w:abstractNumId w:val="45136699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19001,51 +19001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId572855631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId640941632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27556a6f5f29bf556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId50196a6f5f29bf59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId75736a6f5f29c20ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId62066a6f5f29c2dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId15186a6f5f29c2e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79376a6f5f29c0f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79376a6f5f29c0f15.jpg"/><Relationship Id="rId82206a6f5f29c2ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82206a6f5f29c2ff7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397018101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905969018" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53796a89f56b17fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/" TargetMode="External"/><Relationship Id="rId81126a89f56b18021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ELSIAU/categorization" TargetMode="External"/><Relationship Id="rId46766a89f56b1ace4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20777" TargetMode="External"/><Relationship Id="rId88576a89f56b1bdd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/pdis-11-19-2349-re" TargetMode="External"/><Relationship Id="rId87956a89f56b1bea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14766a89f56b19ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14766a89f56b19ade.jpg"/><Relationship Id="rId94076a89f56b1c15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94076a89f56b1c15d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>