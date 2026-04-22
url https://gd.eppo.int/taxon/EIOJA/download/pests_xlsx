--- v0 (2025-10-24)
+++ v1 (2026-04-22)
@@ -183,51 +183,51 @@
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Badii KB, Billah MK, Afreh-Nuamah K, Obeng-Ofori D (2015) Species composition and host range of fruit-infesting flies (Diptera: Tephritidae) in northern Ghana. International Journal of Tropical Insect Science 35(3), 137-151.</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>CERPJA</t>
   </si>
@@ -573,51 +573,53 @@
 ------- confirmed host.
 </t>
   </si>
   <si>
     <t>TYLESE</t>
   </si>
   <si>
     <t>Tylenchulus semipenetrans</t>
   </si>
   <si>
     <t>* Ibrahim IK, Abu-Habib AH, Kantor M, Handoo ZA (2022) Pathogenicity and control of the citrus nematode Tylenchulus semipenetrans on citrus, grape, olive, loquat, and persimmon species and cultivars. Nematropica 52(2), 79-84.</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
-    <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
+    <t xml:space="preserve">* Nugnes F, Carbone C, Miele F, Pica F, Pierro S, Sasso R, Bodini M, Bernardo U (2026) Contrasting invasion strategies, convergent outcomes: establishment of Zaprionus tuberculatus and Ceroplastes ceriferus in Italy. Insect 17(2), 198. https://doi.org/10.3390/insects17020198
+* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838
+</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Baker EW (1945) Studies on the Mexican fruitfly known as Anastrepha fraterculus. Journal of Economic Entomology 38, 95–100.
 * Garcia FRM, Norrbom AL (2011) Tephritoid flies (Diptera, Tephritoidea) and their plant hosts from the state of Santa Catarina in southern Brazil. Florida Entomologist 94, 151–157.
 * Hernández Ortiz V, Morales Valles P (2004) Distribución geográfica y plantas hospederas de Anastrepha fraterculus (Diptera: Tephritidae) en Venezuela Folia Entomológica Mexicana 43(2), 181-189.
 * Katiyar KP, Camacho JM, Geraud F, Matheus R (1995) Parasitoides hymenópteros de moscas de las frutas (Diptera: Tephritidae) en la región occidental de Venezuela. Revista Facultad de Agronomía 12, 303–312.
 * Kovaleski A, Uramoto K, Sugayama RL, Canal NA, Malavasi A (1999) A survey of Anastrepha Schiner (Diptera, Tephritidae) species in the apple growing area of the state of Rio Grande do Sul, Brazil. Revista Brasileira de Entomologia 43, 229–234.
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.
 * Salles LAB (1995) Bioecologia e controle da mosca-das-frutas sul-americana. Empresa Brasileira de Pesquisa Agropecuária, Centro de Pesquisa Agropecuária de Clima Temperado, Pelotas. 58 pp.
 * Rodriguez PA, Arévalo E (2015) Las moscas de la fruta de importancia económica en Colombia. Instituto Colombiano Agropecuario. Boletín Técnico, Produmedios, Bogotá, 1–57.
 * Wille TJE (1952) Entomología Agrícola del Perú. Dirección General de Agricultura, Lima, 543 pp.</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>