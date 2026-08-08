--- v1 (2026-04-22)
+++ v2 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="EIOJA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTLU</t>
   </si>
   <si>
     <t>Anastrepha ludens</t>
   </si>
   <si>
     <t>* Baker AC, Stone WE, Plummer CC, McPhail M (1944) A review of studies on the Mexican fruitfly and related Mexican species. USDA Miscellaneous Publications, 155 pp.</t>
   </si>
   <si>
@@ -418,50 +418,59 @@
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t xml:space="preserve">* Arias de López M, Kondo T, Molina-Moreira N (2025) A new threat to Ecuadorian flora: first report of the pink hibiscus mealybug, Maconellicoccus hirsutus (Green, 1908)(Hemiptera: Pseudococcidae) and its potential biological control agent. Revista Brasileira de Entomologia 69, e20250007. https://doi.org/10.1590/1806-9665-RBENT-2025-0007 </t>
   </si>
   <si>
     <t>CNIDFL</t>
   </si>
   <si>
     <t>Monema flavescens</t>
   </si>
   <si>
     <t>* Cai P, Bai LJ, Xiang RL, Zhang L (2005) The biological characteristics of the leading pests of loquat and their control. South China Fruits 2, 38–41
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>MONIFC</t>
   </si>
   <si>
     <t>Monilinia fructicola</t>
   </si>
   <si>
     <t>* Yin LF, Zang SQ, Du J, Wang XY, Xu YX, Luo CX (2021) Monilinia fructicola on loquat: An old pathogen invading a new host. Journal of Integrative Agriculture 20(7), 2009-2014.
 ------- confirmed host.</t>
+  </si>
+  <si>
+    <t>MONIFG</t>
+  </si>
+  <si>
+    <t>Monilinia fructigena</t>
+  </si>
+  <si>
+    <t>* Şenyurt H, Eken C (2026) Identification and characterization of Monilinia fructigena causing brown rot on Eriobotrya japonica in Türkiye. Applied Fruit Science 68, 268. https://doi.org/10.1007/s10341-026-01979-x</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t xml:space="preserve">* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as nispero)
 * Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.
 </t>
   </si>
   <si>
     <t>OEMOHI</t>
   </si>
   <si>
     <t>Oemona hirta</t>
   </si>
   <si>
     <t>* Plant-SyNZ. Landcare Research (NZ). Host plants of a herbivore -Oemona hirta. http://plant-synz.landcareresearch.co.nz/index.asp). Last accessed 2021-06.</t>
   </si>
   <si>
     <t>OLIGPU</t>
   </si>
@@ -977,51 +986,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="432.894" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1643,105 +1652,105 @@
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
-      <c r="D47"/>
+      <c r="D47" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>142</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" t="s">
         <v>144</v>
       </c>
       <c r="D49" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>146</v>
       </c>
       <c r="C50" t="s">
         <v>147</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D51" t="s">
         <v>150</v>
       </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" t="s">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
@@ -1779,120 +1788,134 @@
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>163</v>
       </c>
       <c r="C56" t="s">
         <v>164</v>
       </c>
       <c r="D56" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>166</v>
       </c>
       <c r="C57" t="s">
         <v>167</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C58" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>170</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
         <v>171</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>172</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
         <v>175</v>
       </c>
       <c r="C60" t="s">
         <v>176</v>
       </c>
       <c r="D60" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B61" t="s">
         <v>178</v>
       </c>
       <c r="C61" t="s">
         <v>179</v>
       </c>
       <c r="D61" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
         <v>181</v>
       </c>
       <c r="C62" t="s">
         <v>182</v>
       </c>
       <c r="D62" t="s">
         <v>183</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>174</v>
+      </c>
+      <c r="B63" t="s">
+        <v>184</v>
+      </c>
+      <c r="C63" t="s">
+        <v>185</v>
+      </c>
+      <c r="D63" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">