--- v7 (2026-03-14)
+++ v8 (2026-04-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470469b584af0171e" w:history="1">
+            <w:hyperlink r:id="rId671869d284931edda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432969b584af0178a" w:history="1">
+            <w:hyperlink r:id="rId871869d284931ee43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37857220" name="name154469b584af01dcd" descr="5079.jpg"/>
+                  <wp:docPr id="32528369" name="name226569d284931ef70" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId426769b584af01dcb" cstate="print"/>
+                          <a:blip r:embed="rId203169d284931ef6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId931769b584af01ef2" w:history="1">
+            <w:hyperlink r:id="rId331269d284931f08a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70555508" name="name267169b584af0316b" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="33362253" name="name373569d2849320471" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId139469b584af03168" cstate="print"/>
+                    <a:blip r:embed="rId212969d284932046e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853769b584af03a4f" w:history="1">
+      <w:hyperlink r:id="rId760269d2849320d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730769b584af0436b" w:history="1">
+      <w:hyperlink r:id="rId559069d2849321787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251669b584af043ac" w:history="1">
+      <w:hyperlink r:id="rId592269d28493217cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546469b584af043eb" w:history="1">
+      <w:hyperlink r:id="rId632069d2849321819" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467269b584af044bb" w:history="1">
+      <w:hyperlink r:id="rId668169d28493218e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788669b584af044f8" w:history="1">
+      <w:hyperlink r:id="rId520869d2849321931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177569b584af04554" w:history="1">
+      <w:hyperlink r:id="rId358569d2849321991" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535269b584af04718" w:history="1">
+      <w:hyperlink r:id="rId518469d2849321b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470069b584af048be" w:history="1">
+      <w:hyperlink r:id="rId137969d2849321d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId513369b584af048f2" w:history="1">
+      <w:hyperlink r:id="rId863869d2849321d68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889769b584af0498c" w:history="1">
+      <w:hyperlink r:id="rId280169d2849321e1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267169b584af049ea" w:history="1">
+      <w:hyperlink r:id="rId356569d2849321e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214069b584af04a47" w:history="1">
+      <w:hyperlink r:id="rId821669d2849321ed6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId571469b584af04aa4" w:history="1">
+      <w:hyperlink r:id="rId584069d2849321f33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553769b584af04cc3" w:history="1">
+      <w:hyperlink r:id="rId434869d284932218d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169b584af04df8" w:history="1">
+      <w:hyperlink r:id="rId841869d28493222b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378569b584af04f90" w:history="1">
+      <w:hyperlink r:id="rId451269d2849322469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888669b584af0500e" w:history="1">
+      <w:hyperlink r:id="rId991369d28493224e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645669b584af0516b" w:history="1">
+      <w:hyperlink r:id="rId651969d2849322660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638769b584af051eb" w:history="1">
+      <w:hyperlink r:id="rId700869d28493226ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903669b584af052c4" w:history="1">
+      <w:hyperlink r:id="rId607869d28493227ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720269b584af05318" w:history="1">
+      <w:hyperlink r:id="rId292369d284932281f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220769b584af05375" w:history="1">
+      <w:hyperlink r:id="rId234269d284932287f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636669b584af0550b" w:history="1">
+      <w:hyperlink r:id="rId985169d2849322a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926869b584af055cf" w:history="1">
+      <w:hyperlink r:id="rId613969d2849322af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46980853">
+  <w:abstractNum w:abstractNumId="49018508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38694192">
+    <w:lvl w:ilvl="0" w:tplc="67262931">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38694192" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67262931" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46980852">
+  <w:abstractNum w:abstractNumId="49018507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36950934">
+    <w:lvl w:ilvl="0" w:tplc="65719744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46980852">
-    <w:abstractNumId w:val="46980852"/>
+  <w:num w:numId="49018507">
+    <w:abstractNumId w:val="49018507"/>
   </w:num>
-  <w:num w:numId="46980853">
-    <w:abstractNumId w:val="46980853"/>
+  <w:num w:numId="49018508">
+    <w:abstractNumId w:val="49018508"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317243576" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909730016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470469b584af0171e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId432969b584af0178a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId931769b584af01ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId853769b584af03a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId730769b584af0436b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId251669b584af043ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId546469b584af043eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId467269b584af044bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId788669b584af044f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId177569b584af04554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId535269b584af04718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId470069b584af048be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId513369b584af048f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId889769b584af0498c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId267169b584af049ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId214069b584af04a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId571469b584af04aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId553769b584af04cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId913169b584af04df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId378569b584af04f90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId888669b584af0500e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId645669b584af0516b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId638769b584af051eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId903669b584af052c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId720269b584af05318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId220769b584af05375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId636669b584af0550b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId926869b584af055cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId426769b584af01dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426769b584af01dcb.jpg"/><Relationship Id="rId139469b584af03168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139469b584af03168.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411032838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341087404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId671869d284931edda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId871869d284931ee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId331269d284931f08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId760269d2849320d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId559069d2849321787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId592269d28493217cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId632069d2849321819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId668169d28493218e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId520869d2849321931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId358569d2849321991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId518469d2849321b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId137969d2849321d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId863869d2849321d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId280169d2849321e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId356569d2849321e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId821669d2849321ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId584069d2849321f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId434869d284932218d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId841869d28493222b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId451269d2849322469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId991369d28493224e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId651969d2849322660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId700869d28493226ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId607869d28493227ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId292369d284932281f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId234269d284932287f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId985169d2849322a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId613969d2849322af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId203169d284931ef6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203169d284931ef6f.jpg"/><Relationship Id="rId212969d284932046e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212969d284932046e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>