--- v8 (2026-04-05)
+++ v9 (2026-04-25)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671869d284931edda" w:history="1">
+            <w:hyperlink r:id="rId476869ed166ad33a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871869d284931ee43" w:history="1">
+            <w:hyperlink r:id="rId390869ed166ad3412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32528369" name="name226569d284931ef70" descr="5079.jpg"/>
+                  <wp:docPr id="42673935" name="name115569ed166ad3b8d" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId203169d284931ef6f" cstate="print"/>
+                          <a:blip r:embed="rId134269ed166ad3b8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId331269d284931f08a" w:history="1">
+            <w:hyperlink r:id="rId418169ed166ad3caa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33362253" name="name373569d2849320471" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="75804342" name="name278269ed166ad4c2e" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212969d284932046e" cstate="print"/>
+                    <a:blip r:embed="rId610669ed166ad4c2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760269d2849320d44" w:history="1">
+      <w:hyperlink r:id="rId328069ed166ad553e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559069d2849321787" w:history="1">
+      <w:hyperlink r:id="rId583269ed166ad5e2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592269d28493217cb" w:history="1">
+      <w:hyperlink r:id="rId507869ed166ad5e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632069d2849321819" w:history="1">
+      <w:hyperlink r:id="rId879269ed166ad5ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668169d28493218e9" w:history="1">
+      <w:hyperlink r:id="rId640269ed166ad5f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520869d2849321931" w:history="1">
+      <w:hyperlink r:id="rId383069ed166ad5fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358569d2849321991" w:history="1">
+      <w:hyperlink r:id="rId928269ed166ad6027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518469d2849321b70" w:history="1">
+      <w:hyperlink r:id="rId494269ed166ad61df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137969d2849321d33" w:history="1">
+      <w:hyperlink r:id="rId258769ed166ad6383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863869d2849321d68" w:history="1">
+      <w:hyperlink r:id="rId473769ed166ad63bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280169d2849321e1a" w:history="1">
+      <w:hyperlink r:id="rId695169ed166ad6457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356569d2849321e78" w:history="1">
+      <w:hyperlink r:id="rId257769ed166ad64b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821669d2849321ed6" w:history="1">
+      <w:hyperlink r:id="rId791669ed166ad6512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584069d2849321f33" w:history="1">
+      <w:hyperlink r:id="rId391469ed166ad6570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434869d284932218d" w:history="1">
+      <w:hyperlink r:id="rId204169ed166ad6790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841869d28493222b7" w:history="1">
+      <w:hyperlink r:id="rId449969ed166ad68a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451269d2849322469" w:history="1">
+      <w:hyperlink r:id="rId158269ed166ad6a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991369d28493224e9" w:history="1">
+      <w:hyperlink r:id="rId689069ed166ad6ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651969d2849322660" w:history="1">
+      <w:hyperlink r:id="rId439369ed166ad6c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700869d28493226ea" w:history="1">
+      <w:hyperlink r:id="rId472469ed166ad6ca1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607869d28493227ca" w:history="1">
+      <w:hyperlink r:id="rId547469ed166ad6d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292369d284932281f" w:history="1">
+      <w:hyperlink r:id="rId621569ed166ad6dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234269d284932287f" w:history="1">
+      <w:hyperlink r:id="rId642169ed166ad6e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985169d2849322a2a" w:history="1">
+      <w:hyperlink r:id="rId524469ed166ad6fd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613969d2849322af8" w:history="1">
+      <w:hyperlink r:id="rId496569ed166ad709a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49018508">
+  <w:abstractNum w:abstractNumId="88677619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67262931">
+    <w:lvl w:ilvl="0" w:tplc="54604835">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67262931" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54604835" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49018507">
+  <w:abstractNum w:abstractNumId="88677618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65719744">
+    <w:lvl w:ilvl="0" w:tplc="84691343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49018507">
-    <w:abstractNumId w:val="49018507"/>
+  <w:num w:numId="88677618">
+    <w:abstractNumId w:val="88677618"/>
   </w:num>
-  <w:num w:numId="49018508">
-    <w:abstractNumId w:val="49018508"/>
+  <w:num w:numId="88677619">
+    <w:abstractNumId w:val="88677619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411032838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341087404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId671869d284931edda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId871869d284931ee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId331269d284931f08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId760269d2849320d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId559069d2849321787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId592269d28493217cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId632069d2849321819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId668169d28493218e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId520869d2849321931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId358569d2849321991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId518469d2849321b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId137969d2849321d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId863869d2849321d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId280169d2849321e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId356569d2849321e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId821669d2849321ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId584069d2849321f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId434869d284932218d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId841869d28493222b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId451269d2849322469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId991369d28493224e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId651969d2849322660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId700869d28493226ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId607869d28493227ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId292369d284932281f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId234269d284932287f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId985169d2849322a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId613969d2849322af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId203169d284931ef6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203169d284931ef6f.jpg"/><Relationship Id="rId212969d284932046e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212969d284932046e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188298671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742507282" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId476869ed166ad33a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId390869ed166ad3412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId418169ed166ad3caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId328069ed166ad553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId583269ed166ad5e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId507869ed166ad5e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId879269ed166ad5ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId640269ed166ad5f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId383069ed166ad5fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId928269ed166ad6027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId494269ed166ad61df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId258769ed166ad6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId473769ed166ad63bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId695169ed166ad6457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId257769ed166ad64b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId791669ed166ad6512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId391469ed166ad6570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId204169ed166ad6790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId449969ed166ad68a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId158269ed166ad6a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId689069ed166ad6ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId439369ed166ad6c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId472469ed166ad6ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId547469ed166ad6d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId621569ed166ad6dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId642169ed166ad6e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId524469ed166ad6fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId496569ed166ad709a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId134269ed166ad3b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId134269ed166ad3b8a.jpg"/><Relationship Id="rId610669ed166ad4c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId610669ed166ad4c2a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>