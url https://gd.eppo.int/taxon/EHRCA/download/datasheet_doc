--- v9 (2026-04-25)
+++ v10 (2026-05-16)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476869ed166ad33a9" w:history="1">
+            <w:hyperlink r:id="rId12226a07ce4732934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390869ed166ad3412" w:history="1">
+            <w:hyperlink r:id="rId51736a07ce473299d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42673935" name="name115569ed166ad3b8d" descr="5079.jpg"/>
+                  <wp:docPr id="45024636" name="name75446a07ce4732a6f" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId134269ed166ad3b8a" cstate="print"/>
+                          <a:blip r:embed="rId29246a07ce4732a6e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId418169ed166ad3caa" w:history="1">
+            <w:hyperlink r:id="rId80316a07ce4732b62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75804342" name="name278269ed166ad4c2e" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="73584774" name="name62756a07ce4733d29" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId610669ed166ad4c2a" cstate="print"/>
+                    <a:blip r:embed="rId42776a07ce4733d27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328069ed166ad553e" w:history="1">
+      <w:hyperlink r:id="rId13796a07ce47345b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583269ed166ad5e2b" w:history="1">
+      <w:hyperlink r:id="rId66786a07ce4734ea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507869ed166ad5e6d" w:history="1">
+      <w:hyperlink r:id="rId69076a07ce4734eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879269ed166ad5ead" w:history="1">
+      <w:hyperlink r:id="rId94716a07ce4734f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640269ed166ad5f7b" w:history="1">
+      <w:hyperlink r:id="rId54206a07ce4734ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383069ed166ad5fc7" w:history="1">
+      <w:hyperlink r:id="rId23746a07ce4735038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928269ed166ad6027" w:history="1">
+      <w:hyperlink r:id="rId70296a07ce4735094" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494269ed166ad61df" w:history="1">
+      <w:hyperlink r:id="rId18766a07ce4735257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258769ed166ad6383" w:history="1">
+      <w:hyperlink r:id="rId50226a07ce47353ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473769ed166ad63bd" w:history="1">
+      <w:hyperlink r:id="rId12766a07ce4735432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695169ed166ad6457" w:history="1">
+      <w:hyperlink r:id="rId45286a07ce47354cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257769ed166ad64b4" w:history="1">
+      <w:hyperlink r:id="rId36376a07ce473552a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791669ed166ad6512" w:history="1">
+      <w:hyperlink r:id="rId23306a07ce4735588" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391469ed166ad6570" w:history="1">
+      <w:hyperlink r:id="rId76856a07ce47355e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204169ed166ad6790" w:history="1">
+      <w:hyperlink r:id="rId67046a07ce4735808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449969ed166ad68a5" w:history="1">
+      <w:hyperlink r:id="rId48456a07ce473591e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158269ed166ad6a34" w:history="1">
+      <w:hyperlink r:id="rId90646a07ce4735ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689069ed166ad6ab2" w:history="1">
+      <w:hyperlink r:id="rId76896a07ce4735b43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439369ed166ad6c1f" w:history="1">
+      <w:hyperlink r:id="rId48396a07ce4735ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472469ed166ad6ca1" w:history="1">
+      <w:hyperlink r:id="rId17426a07ce4735d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547469ed166ad6d81" w:history="1">
+      <w:hyperlink r:id="rId17846a07ce4735e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621569ed166ad6dd7" w:history="1">
+      <w:hyperlink r:id="rId79706a07ce4735e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642169ed166ad6e34" w:history="1">
+      <w:hyperlink r:id="rId67256a07ce4735eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524469ed166ad6fd4" w:history="1">
+      <w:hyperlink r:id="rId12596a07ce473604e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496569ed166ad709a" w:history="1">
+      <w:hyperlink r:id="rId90996a07ce4736113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88677619">
+  <w:abstractNum w:abstractNumId="98701168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54604835">
+    <w:lvl w:ilvl="0" w:tplc="17881774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54604835" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17881774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88677618">
+  <w:abstractNum w:abstractNumId="98701167">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84691343">
+    <w:lvl w:ilvl="0" w:tplc="50718499">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88677618">
-    <w:abstractNumId w:val="88677618"/>
+  <w:num w:numId="98701167">
+    <w:abstractNumId w:val="98701167"/>
   </w:num>
-  <w:num w:numId="88677619">
-    <w:abstractNumId w:val="88677619"/>
+  <w:num w:numId="98701168">
+    <w:abstractNumId w:val="98701168"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188298671" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742507282" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId476869ed166ad33a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId390869ed166ad3412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId418169ed166ad3caa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId328069ed166ad553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId583269ed166ad5e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId507869ed166ad5e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId879269ed166ad5ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId640269ed166ad5f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId383069ed166ad5fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId928269ed166ad6027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId494269ed166ad61df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId258769ed166ad6383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId473769ed166ad63bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId695169ed166ad6457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId257769ed166ad64b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId791669ed166ad6512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId391469ed166ad6570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId204169ed166ad6790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId449969ed166ad68a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId158269ed166ad6a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId689069ed166ad6ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId439369ed166ad6c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId472469ed166ad6ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId547469ed166ad6d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId621569ed166ad6dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId642169ed166ad6e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId524469ed166ad6fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId496569ed166ad709a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId134269ed166ad3b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId134269ed166ad3b8a.jpg"/><Relationship Id="rId610669ed166ad4c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId610669ed166ad4c2a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292835716" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254438889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12226a07ce4732934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId51736a07ce473299d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId80316a07ce4732b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId13796a07ce47345b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId66786a07ce4734ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId69076a07ce4734eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId94716a07ce4734f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId54206a07ce4734ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId23746a07ce4735038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId70296a07ce4735094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId18766a07ce4735257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId50226a07ce47353ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId12766a07ce4735432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId45286a07ce47354cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId36376a07ce473552a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId23306a07ce4735588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId76856a07ce47355e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId67046a07ce4735808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId48456a07ce473591e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId90646a07ce4735ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId76896a07ce4735b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId48396a07ce4735ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId17426a07ce4735d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId17846a07ce4735e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId79706a07ce4735e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId67256a07ce4735eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId12596a07ce473604e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90996a07ce4736113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId29246a07ce4732a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29246a07ce4732a6e.jpg"/><Relationship Id="rId42776a07ce4733d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42776a07ce4733d27.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>