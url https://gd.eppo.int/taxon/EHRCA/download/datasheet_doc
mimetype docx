--- v10 (2026-05-16)
+++ v11 (2026-06-05)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12226a07ce4732934" w:history="1">
+            <w:hyperlink r:id="rId34836a225bb82bcb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51736a07ce473299d" w:history="1">
+            <w:hyperlink r:id="rId43216a225bb82bd1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45024636" name="name75446a07ce4732a6f" descr="5079.jpg"/>
+                  <wp:docPr id="5905383" name="name74696a225bb82bdea" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29246a07ce4732a6e" cstate="print"/>
+                          <a:blip r:embed="rId73056a225bb82bde9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80316a07ce4732b62" w:history="1">
+            <w:hyperlink r:id="rId32016a225bb82bf24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73584774" name="name62756a07ce4733d29" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="73703603" name="name87026a225bb82cbce" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42776a07ce4733d27" cstate="print"/>
+                    <a:blip r:embed="rId16186a225bb82cbc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13796a07ce47345b6" w:history="1">
+      <w:hyperlink r:id="rId99906a225bb82d4db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786a07ce4734ea9" w:history="1">
+      <w:hyperlink r:id="rId95686a225bb82ddcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69076a07ce4734eea" w:history="1">
+      <w:hyperlink r:id="rId76226a225bb82de0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94716a07ce4734f2a" w:history="1">
+      <w:hyperlink r:id="rId20226a225bb82de5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54206a07ce4734ffa" w:history="1">
+      <w:hyperlink r:id="rId74146a225bb82df2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a07ce4735038" w:history="1">
+      <w:hyperlink r:id="rId94756a225bb82df6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a07ce4735094" w:history="1">
+      <w:hyperlink r:id="rId37886a225bb82dfc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18766a07ce4735257" w:history="1">
+      <w:hyperlink r:id="rId16076a225bb82e17f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a07ce47353ff" w:history="1">
+      <w:hyperlink r:id="rId72276a225bb82e332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12766a07ce4735432" w:history="1">
+      <w:hyperlink r:id="rId49726a225bb82e366" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286a07ce47354cc" w:history="1">
+      <w:hyperlink r:id="rId90386a225bb82e40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36376a07ce473552a" w:history="1">
+      <w:hyperlink r:id="rId12476a225bb82e46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23306a07ce4735588" w:history="1">
+      <w:hyperlink r:id="rId71686a225bb82e4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a07ce47355e5" w:history="1">
+      <w:hyperlink r:id="rId69216a225bb82e524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046a07ce4735808" w:history="1">
+      <w:hyperlink r:id="rId30106a225bb82e748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48456a07ce473591e" w:history="1">
+      <w:hyperlink r:id="rId75766a225bb82e85b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90646a07ce4735ab2" w:history="1">
+      <w:hyperlink r:id="rId94646a225bb82e9ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a07ce4735b43" w:history="1">
+      <w:hyperlink r:id="rId72886a225bb82ea6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a07ce4735ca7" w:history="1">
+      <w:hyperlink r:id="rId43246a225bb82ee44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17426a07ce4735d35" w:history="1">
+      <w:hyperlink r:id="rId50686a225bb82eedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17846a07ce4735e05" w:history="1">
+      <w:hyperlink r:id="rId29626a225bb82efab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79706a07ce4735e59" w:history="1">
+      <w:hyperlink r:id="rId78086a225bb82f000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67256a07ce4735eb6" w:history="1">
+      <w:hyperlink r:id="rId95886a225bb82f05e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12596a07ce473604e" w:history="1">
+      <w:hyperlink r:id="rId79206a225bb82f1fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90996a07ce4736113" w:history="1">
+      <w:hyperlink r:id="rId25826a225bb82f2c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98701168">
+  <w:abstractNum w:abstractNumId="71795447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17881774">
+    <w:lvl w:ilvl="0" w:tplc="41238381">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17881774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41238381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98701167">
+  <w:abstractNum w:abstractNumId="71795446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50718499">
+    <w:lvl w:ilvl="0" w:tplc="52770318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98701167">
-    <w:abstractNumId w:val="98701167"/>
+  <w:num w:numId="71795446">
+    <w:abstractNumId w:val="71795446"/>
   </w:num>
-  <w:num w:numId="98701168">
-    <w:abstractNumId w:val="98701168"/>
+  <w:num w:numId="71795447">
+    <w:abstractNumId w:val="71795447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292835716" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254438889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12226a07ce4732934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId51736a07ce473299d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId80316a07ce4732b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId13796a07ce47345b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId66786a07ce4734ea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId69076a07ce4734eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId94716a07ce4734f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId54206a07ce4734ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId23746a07ce4735038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId70296a07ce4735094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId18766a07ce4735257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId50226a07ce47353ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId12766a07ce4735432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId45286a07ce47354cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId36376a07ce473552a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId23306a07ce4735588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId76856a07ce47355e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId67046a07ce4735808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId48456a07ce473591e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId90646a07ce4735ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId76896a07ce4735b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId48396a07ce4735ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId17426a07ce4735d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId17846a07ce4735e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId79706a07ce4735e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId67256a07ce4735eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId12596a07ce473604e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90996a07ce4736113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId29246a07ce4732a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29246a07ce4732a6e.jpg"/><Relationship Id="rId42776a07ce4733d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42776a07ce4733d27.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311273453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722248001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34836a225bb82bcb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId43216a225bb82bd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId32016a225bb82bf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId99906a225bb82d4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId95686a225bb82ddcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId76226a225bb82de0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId20226a225bb82de5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId74146a225bb82df2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId94756a225bb82df6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId37886a225bb82dfc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId16076a225bb82e17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId72276a225bb82e332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId49726a225bb82e366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId90386a225bb82e40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId12476a225bb82e46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId71686a225bb82e4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId69216a225bb82e524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId30106a225bb82e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId75766a225bb82e85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId94646a225bb82e9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId72886a225bb82ea6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId43246a225bb82ee44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId50686a225bb82eedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId29626a225bb82efab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId78086a225bb82f000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId95886a225bb82f05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId79206a225bb82f1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25826a225bb82f2c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId73056a225bb82bde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73056a225bb82bde9.jpg"/><Relationship Id="rId16186a225bb82cbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16186a225bb82cbc5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>