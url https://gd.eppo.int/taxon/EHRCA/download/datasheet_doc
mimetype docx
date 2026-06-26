--- v11 (2026-06-05)
+++ v12 (2026-06-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34836a225bb82bcb4" w:history="1">
+            <w:hyperlink r:id="rId84946a3ec80a9b0ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43216a225bb82bd1d" w:history="1">
+            <w:hyperlink r:id="rId10506a3ec80a9b123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5905383" name="name74696a225bb82bdea" descr="5079.jpg"/>
+                  <wp:docPr id="93189670" name="name62626a3ec80a9b9ae" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73056a225bb82bde9" cstate="print"/>
+                          <a:blip r:embed="rId27946a3ec80a9b9ad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32016a225bb82bf24" w:history="1">
+            <w:hyperlink r:id="rId68516a3ec80a9bb03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73703603" name="name87026a225bb82cbce" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="55754690" name="name47166a3ec80a9c76f" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16186a225bb82cbc5" cstate="print"/>
+                    <a:blip r:embed="rId78386a3ec80a9c76c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99906a225bb82d4db" w:history="1">
+      <w:hyperlink r:id="rId76756a3ec80a9d048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a225bb82ddcc" w:history="1">
+      <w:hyperlink r:id="rId52866a3ec80a9d937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76226a225bb82de0f" w:history="1">
+      <w:hyperlink r:id="rId87016a3ec80a9d979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20226a225bb82de5d" w:history="1">
+      <w:hyperlink r:id="rId74216a3ec80a9d9b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74146a225bb82df2e" w:history="1">
+      <w:hyperlink r:id="rId66316a3ec80a9da85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a225bb82df6c" w:history="1">
+      <w:hyperlink r:id="rId93596a3ec80a9dac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37886a225bb82dfc9" w:history="1">
+      <w:hyperlink r:id="rId96326a3ec80a9db20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16076a225bb82e17f" w:history="1">
+      <w:hyperlink r:id="rId53606a3ec80a9dce1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a225bb82e332" w:history="1">
+      <w:hyperlink r:id="rId26316a3ec80a9de85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49726a225bb82e366" w:history="1">
+      <w:hyperlink r:id="rId98496a3ec80a9deb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90386a225bb82e40c" w:history="1">
+      <w:hyperlink r:id="rId29666a3ec80a9df50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12476a225bb82e46a" w:history="1">
+      <w:hyperlink r:id="rId40716a3ec80a9dfad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71686a225bb82e4c8" w:history="1">
+      <w:hyperlink r:id="rId53536a3ec80a9e00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a225bb82e524" w:history="1">
+      <w:hyperlink r:id="rId71326a3ec80a9e067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30106a225bb82e748" w:history="1">
+      <w:hyperlink r:id="rId50036a3ec80a9e292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75766a225bb82e85b" w:history="1">
+      <w:hyperlink r:id="rId69636a3ec80a9e3bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94646a225bb82e9ec" w:history="1">
+      <w:hyperlink r:id="rId36446a3ec80a9e54f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72886a225bb82ea6b" w:history="1">
+      <w:hyperlink r:id="rId19936a3ec80a9e5cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43246a225bb82ee44" w:history="1">
+      <w:hyperlink r:id="rId71626a3ec80a9e98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50686a225bb82eedc" w:history="1">
+      <w:hyperlink r:id="rId84176a3ec80a9ea14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29626a225bb82efab" w:history="1">
+      <w:hyperlink r:id="rId68786a3ec80a9eae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086a225bb82f000" w:history="1">
+      <w:hyperlink r:id="rId71616a3ec80a9eb35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a225bb82f05e" w:history="1">
+      <w:hyperlink r:id="rId37596a3ec80a9eb92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79206a225bb82f1fb" w:history="1">
+      <w:hyperlink r:id="rId19526a3ec80a9ed28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25826a225bb82f2c1" w:history="1">
+      <w:hyperlink r:id="rId50806a3ec80a9eded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71795447">
+  <w:abstractNum w:abstractNumId="10489932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41238381">
+    <w:lvl w:ilvl="0" w:tplc="92743481">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41238381" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92743481" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71795446">
+  <w:abstractNum w:abstractNumId="10489931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52770318">
+    <w:lvl w:ilvl="0" w:tplc="56093615">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71795446">
-    <w:abstractNumId w:val="71795446"/>
+  <w:num w:numId="10489931">
+    <w:abstractNumId w:val="10489931"/>
   </w:num>
-  <w:num w:numId="71795447">
-    <w:abstractNumId w:val="71795447"/>
+  <w:num w:numId="10489932">
+    <w:abstractNumId w:val="10489932"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311273453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722248001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34836a225bb82bcb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId43216a225bb82bd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId32016a225bb82bf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId99906a225bb82d4db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId95686a225bb82ddcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId76226a225bb82de0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId20226a225bb82de5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId74146a225bb82df2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId94756a225bb82df6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId37886a225bb82dfc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId16076a225bb82e17f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId72276a225bb82e332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId49726a225bb82e366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId90386a225bb82e40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId12476a225bb82e46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId71686a225bb82e4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId69216a225bb82e524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId30106a225bb82e748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId75766a225bb82e85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId94646a225bb82e9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId72886a225bb82ea6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId43246a225bb82ee44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId50686a225bb82eedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId29626a225bb82efab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId78086a225bb82f000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId95886a225bb82f05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId79206a225bb82f1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25826a225bb82f2c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId73056a225bb82bde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73056a225bb82bde9.jpg"/><Relationship Id="rId16186a225bb82cbc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16186a225bb82cbc5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230862830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777307661" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84946a3ec80a9b0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId10506a3ec80a9b123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId68516a3ec80a9bb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId76756a3ec80a9d048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId52866a3ec80a9d937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId87016a3ec80a9d979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId74216a3ec80a9d9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId66316a3ec80a9da85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId93596a3ec80a9dac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId96326a3ec80a9db20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId53606a3ec80a9dce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId26316a3ec80a9de85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId98496a3ec80a9deb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId29666a3ec80a9df50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId40716a3ec80a9dfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId53536a3ec80a9e00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId71326a3ec80a9e067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId50036a3ec80a9e292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId69636a3ec80a9e3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId36446a3ec80a9e54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId19936a3ec80a9e5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId71626a3ec80a9e98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId84176a3ec80a9ea14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId68786a3ec80a9eae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId71616a3ec80a9eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId37596a3ec80a9eb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId19526a3ec80a9ed28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50806a3ec80a9eded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId27946a3ec80a9b9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a3ec80a9b9ad.jpg"/><Relationship Id="rId78386a3ec80a9c76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78386a3ec80a9c76c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>