--- v12 (2026-06-26)
+++ v13 (2026-06-26)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84946a3ec80a9b0ba" w:history="1">
+            <w:hyperlink r:id="rId15216a3edcb442200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10506a3ec80a9b123" w:history="1">
+            <w:hyperlink r:id="rId50216a3edcb44226e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93189670" name="name62626a3ec80a9b9ae" descr="5079.jpg"/>
+                  <wp:docPr id="1685472" name="name32616a3edcb442ad8" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27946a3ec80a9b9ad" cstate="print"/>
+                          <a:blip r:embed="rId43566a3edcb442ad6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68516a3ec80a9bb03" w:history="1">
+            <w:hyperlink r:id="rId99986a3edcb442cb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55754690" name="name47166a3ec80a9c76f" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="836698" name="name89126a3edcb4439eb" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78386a3ec80a9c76c" cstate="print"/>
+                    <a:blip r:embed="rId64486a3edcb4439e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76756a3ec80a9d048" w:history="1">
+      <w:hyperlink r:id="rId89056a3edcb44434e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52866a3ec80a9d937" w:history="1">
+      <w:hyperlink r:id="rId37956a3edcb444c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87016a3ec80a9d979" w:history="1">
+      <w:hyperlink r:id="rId38066a3edcb444cc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74216a3ec80a9d9b9" w:history="1">
+      <w:hyperlink r:id="rId80876a3edcb444d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66316a3ec80a9da85" w:history="1">
+      <w:hyperlink r:id="rId22546a3edcb444df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a3ec80a9dac2" w:history="1">
+      <w:hyperlink r:id="rId52096a3edcb444e31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96326a3ec80a9db20" w:history="1">
+      <w:hyperlink r:id="rId69646a3edcb444e90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53606a3ec80a9dce1" w:history="1">
+      <w:hyperlink r:id="rId69496a3edcb44505c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a3ec80a9de85" w:history="1">
+      <w:hyperlink r:id="rId61286a3edcb445205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98496a3ec80a9deb9" w:history="1">
+      <w:hyperlink r:id="rId31186a3edcb445238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a3ec80a9df50" w:history="1">
+      <w:hyperlink r:id="rId18936a3edcb4452d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40716a3ec80a9dfad" w:history="1">
+      <w:hyperlink r:id="rId67576a3edcb445330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a3ec80a9e00a" w:history="1">
+      <w:hyperlink r:id="rId90976a3edcb44538f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71326a3ec80a9e067" w:history="1">
+      <w:hyperlink r:id="rId15386a3edcb4453ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50036a3ec80a9e292" w:history="1">
+      <w:hyperlink r:id="rId56956a3edcb445646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69636a3ec80a9e3bb" w:history="1">
+      <w:hyperlink r:id="rId59456a3edcb445767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36446a3ec80a9e54f" w:history="1">
+      <w:hyperlink r:id="rId34786a3edcb445901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19936a3ec80a9e5cf" w:history="1">
+      <w:hyperlink r:id="rId54996a3edcb445be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71626a3ec80a9e98f" w:history="1">
+      <w:hyperlink r:id="rId74696a3edcb445d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84176a3ec80a9ea14" w:history="1">
+      <w:hyperlink r:id="rId73806a3edcb445ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68786a3ec80a9eae1" w:history="1">
+      <w:hyperlink r:id="rId82566a3edcb445eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71616a3ec80a9eb35" w:history="1">
+      <w:hyperlink r:id="rId45456a3edcb445f01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37596a3ec80a9eb92" w:history="1">
+      <w:hyperlink r:id="rId84036a3edcb445f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a3ec80a9ed28" w:history="1">
+      <w:hyperlink r:id="rId15506a3edcb446138" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50806a3ec80a9eded" w:history="1">
+      <w:hyperlink r:id="rId32826a3edcb446203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10489932">
+  <w:abstractNum w:abstractNumId="64431824">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92743481">
+    <w:lvl w:ilvl="0" w:tplc="56483587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92743481" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56483587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10489931">
+  <w:abstractNum w:abstractNumId="64431823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56093615">
+    <w:lvl w:ilvl="0" w:tplc="13618784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10489931">
-    <w:abstractNumId w:val="10489931"/>
+  <w:num w:numId="64431823">
+    <w:abstractNumId w:val="64431823"/>
   </w:num>
-  <w:num w:numId="10489932">
-    <w:abstractNumId w:val="10489932"/>
+  <w:num w:numId="64431824">
+    <w:abstractNumId w:val="64431824"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230862830" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777307661" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84946a3ec80a9b0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId10506a3ec80a9b123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId68516a3ec80a9bb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId76756a3ec80a9d048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId52866a3ec80a9d937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId87016a3ec80a9d979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId74216a3ec80a9d9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId66316a3ec80a9da85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId93596a3ec80a9dac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId96326a3ec80a9db20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId53606a3ec80a9dce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId26316a3ec80a9de85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId98496a3ec80a9deb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId29666a3ec80a9df50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId40716a3ec80a9dfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId53536a3ec80a9e00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId71326a3ec80a9e067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId50036a3ec80a9e292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId69636a3ec80a9e3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId36446a3ec80a9e54f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId19936a3ec80a9e5cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId71626a3ec80a9e98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId84176a3ec80a9ea14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId68786a3ec80a9eae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId71616a3ec80a9eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId37596a3ec80a9eb92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId19526a3ec80a9ed28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50806a3ec80a9eded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId27946a3ec80a9b9ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27946a3ec80a9b9ad.jpg"/><Relationship Id="rId78386a3ec80a9c76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78386a3ec80a9c76c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170065737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193630134" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15216a3edcb442200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId50216a3edcb44226e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId99986a3edcb442cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId89056a3edcb44434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId37956a3edcb444c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId38066a3edcb444cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId80876a3edcb444d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId22546a3edcb444df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId52096a3edcb444e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId69646a3edcb444e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId69496a3edcb44505c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId61286a3edcb445205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId31186a3edcb445238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId18936a3edcb4452d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId67576a3edcb445330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId90976a3edcb44538f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId15386a3edcb4453ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId56956a3edcb445646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId59456a3edcb445767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId34786a3edcb445901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId54996a3edcb445be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId74696a3edcb445d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId73806a3edcb445ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId82566a3edcb445eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId45456a3edcb445f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId84036a3edcb445f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId15506a3edcb446138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32826a3edcb446203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId43566a3edcb442ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43566a3edcb442ad6.jpg"/><Relationship Id="rId64486a3edcb4439e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64486a3edcb4439e7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>