--- v13 (2026-06-26)
+++ v14 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15216a3edcb442200" w:history="1">
+            <w:hyperlink r:id="rId78766a610158161c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50216a3edcb44226e" w:history="1">
+            <w:hyperlink r:id="rId53486a61015816232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1685472" name="name32616a3edcb442ad8" descr="5079.jpg"/>
+                  <wp:docPr id="79847250" name="name49306a61015816828" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43566a3edcb442ad6" cstate="print"/>
+                          <a:blip r:embed="rId57846a61015816826" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99986a3edcb442cb5" w:history="1">
+            <w:hyperlink r:id="rId91686a61015816972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="836698" name="name89126a3edcb4439eb" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="51088707" name="name81746a610158179ae" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64486a3edcb4439e7" cstate="print"/>
+                    <a:blip r:embed="rId74026a610158179ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89056a3edcb44434e" w:history="1">
+      <w:hyperlink r:id="rId34356a61015818769" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37956a3edcb444c83" w:history="1">
+      <w:hyperlink r:id="rId34046a61015819097" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38066a3edcb444cc6" w:history="1">
+      <w:hyperlink r:id="rId13296a610158190d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80876a3edcb444d06" w:history="1">
+      <w:hyperlink r:id="rId49566a6101581911a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22546a3edcb444df2" w:history="1">
+      <w:hyperlink r:id="rId16136a610158191ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52096a3edcb444e31" w:history="1">
+      <w:hyperlink r:id="rId94806a6101581922c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69646a3edcb444e90" w:history="1">
+      <w:hyperlink r:id="rId12476a61015819289" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69496a3edcb44505c" w:history="1">
+      <w:hyperlink r:id="rId83316a61015819444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61286a3edcb445205" w:history="1">
+      <w:hyperlink r:id="rId81726a610158195ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a3edcb445238" w:history="1">
+      <w:hyperlink r:id="rId99326a61015819638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936a3edcb4452d2" w:history="1">
+      <w:hyperlink r:id="rId65356a610158196d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67576a3edcb445330" w:history="1">
+      <w:hyperlink r:id="rId51346a61015819745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90976a3edcb44538f" w:history="1">
+      <w:hyperlink r:id="rId38386a61015819850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15386a3edcb4453ed" w:history="1">
+      <w:hyperlink r:id="rId53196a610158198b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56956a3edcb445646" w:history="1">
+      <w:hyperlink r:id="rId33236a61015819aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59456a3edcb445767" w:history="1">
+      <w:hyperlink r:id="rId49096a61015819c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34786a3edcb445901" w:history="1">
+      <w:hyperlink r:id="rId72466a61015819de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54996a3edcb445be5" w:history="1">
+      <w:hyperlink r:id="rId46976a61015819f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74696a3edcb445d59" w:history="1">
+      <w:hyperlink r:id="rId80966a6101581a0cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73806a3edcb445ddc" w:history="1">
+      <w:hyperlink r:id="rId86536a6101581a173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82566a3edcb445eac" w:history="1">
+      <w:hyperlink r:id="rId59956a6101581a256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456a3edcb445f01" w:history="1">
+      <w:hyperlink r:id="rId91366a6101581a2b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84036a3edcb445f5e" w:history="1">
+      <w:hyperlink r:id="rId55866a6101581a30d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15506a3edcb446138" w:history="1">
+      <w:hyperlink r:id="rId48376a6101581a4d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32826a3edcb446203" w:history="1">
+      <w:hyperlink r:id="rId63966a6101581a5b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64431824">
+  <w:abstractNum w:abstractNumId="75095918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56483587">
+    <w:lvl w:ilvl="0" w:tplc="18805164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56483587" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18805164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64431823">
+  <w:abstractNum w:abstractNumId="75095917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13618784">
+    <w:lvl w:ilvl="0" w:tplc="97965467">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64431823">
-    <w:abstractNumId w:val="64431823"/>
+  <w:num w:numId="75095917">
+    <w:abstractNumId w:val="75095917"/>
   </w:num>
-  <w:num w:numId="64431824">
-    <w:abstractNumId w:val="64431824"/>
+  <w:num w:numId="75095918">
+    <w:abstractNumId w:val="75095918"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId170065737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId193630134" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15216a3edcb442200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId50216a3edcb44226e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId99986a3edcb442cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId89056a3edcb44434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId37956a3edcb444c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId38066a3edcb444cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId80876a3edcb444d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId22546a3edcb444df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId52096a3edcb444e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId69646a3edcb444e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId69496a3edcb44505c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId61286a3edcb445205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId31186a3edcb445238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId18936a3edcb4452d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId67576a3edcb445330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId90976a3edcb44538f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId15386a3edcb4453ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId56956a3edcb445646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId59456a3edcb445767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId34786a3edcb445901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId54996a3edcb445be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId74696a3edcb445d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId73806a3edcb445ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId82566a3edcb445eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId45456a3edcb445f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId84036a3edcb445f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId15506a3edcb446138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32826a3edcb446203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId43566a3edcb442ad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43566a3edcb442ad6.jpg"/><Relationship Id="rId64486a3edcb4439e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64486a3edcb4439e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251698401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631754114" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78766a610158161c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId53486a61015816232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId91686a61015816972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId34356a61015818769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId34046a61015819097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId13296a610158190d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId49566a6101581911a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId16136a610158191ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId94806a6101581922c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId12476a61015819289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId83316a61015819444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81726a610158195ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId99326a61015819638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId65356a610158196d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId51346a61015819745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId38386a61015819850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId53196a610158198b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId33236a61015819aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId49096a61015819c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId72466a61015819de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId46976a61015819f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId80966a6101581a0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId86536a6101581a173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId59956a6101581a256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId91366a6101581a2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId55866a6101581a30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId48376a6101581a4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63966a6101581a5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId57846a61015816826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57846a61015816826.jpg"/><Relationship Id="rId74026a610158179ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74026a610158179ab.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>