--- v14 (2026-07-22)
+++ v15 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78766a610158161c6" w:history="1">
+            <w:hyperlink r:id="rId41546a7b8022d78c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53486a61015816232" w:history="1">
+            <w:hyperlink r:id="rId49236a7b8022d793b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79847250" name="name49306a61015816828" descr="5079.jpg"/>
+                  <wp:docPr id="19829981" name="name36886a7b8022d8684" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57846a61015816826" cstate="print"/>
+                          <a:blip r:embed="rId26706a7b8022d8682" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91686a61015816972" w:history="1">
+            <w:hyperlink r:id="rId78086a7b8022d8833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51088707" name="name81746a610158179ae" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="30633158" name="name35656a7b8022d9677" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74026a610158179ab" cstate="print"/>
+                    <a:blip r:embed="rId90156a7b8022d9674" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34356a61015818769" w:history="1">
+      <w:hyperlink r:id="rId45496a7b8022da11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34046a61015819097" w:history="1">
+      <w:hyperlink r:id="rId17996a7b8022dab44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13296a610158190d9" w:history="1">
+      <w:hyperlink r:id="rId39066a7b8022dabab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a6101581911a" w:history="1">
+      <w:hyperlink r:id="rId22356a7b8022dabfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16136a610158191ec" w:history="1">
+      <w:hyperlink r:id="rId51566a7b8022dace7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a6101581922c" w:history="1">
+      <w:hyperlink r:id="rId55466a7b8022dad27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12476a61015819289" w:history="1">
+      <w:hyperlink r:id="rId98516a7b8022dad9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83316a61015819444" w:history="1">
+      <w:hyperlink r:id="rId22656a7b8022daf6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81726a610158195ee" w:history="1">
+      <w:hyperlink r:id="rId88536a7b8022db1c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99326a61015819638" w:history="1">
+      <w:hyperlink r:id="rId61636a7b8022db20b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65356a610158196d4" w:history="1">
+      <w:hyperlink r:id="rId69556a7b8022db2bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51346a61015819745" w:history="1">
+      <w:hyperlink r:id="rId52916a7b8022db31a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38386a61015819850" w:history="1">
+      <w:hyperlink r:id="rId93076a7b8022db37a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53196a610158198b4" w:history="1">
+      <w:hyperlink r:id="rId85406a7b8022db3d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a61015819aea" w:history="1">
+      <w:hyperlink r:id="rId16986a7b8022db62a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49096a61015819c22" w:history="1">
+      <w:hyperlink r:id="rId94086a7b8022db763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72466a61015819de2" w:history="1">
+      <w:hyperlink r:id="rId30846a7b8022db9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a61015819f1d" w:history="1">
+      <w:hyperlink r:id="rId65206a7b8022ddf58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80966a6101581a0cf" w:history="1">
+      <w:hyperlink r:id="rId22026a7b8022de173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86536a6101581a173" w:history="1">
+      <w:hyperlink r:id="rId92226a7b8022de1fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59956a6101581a256" w:history="1">
+      <w:hyperlink r:id="rId43686a7b8022de2e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366a6101581a2b0" w:history="1">
+      <w:hyperlink r:id="rId24246a7b8022de34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55866a6101581a30d" w:history="1">
+      <w:hyperlink r:id="rId39236a7b8022de3d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48376a6101581a4d7" w:history="1">
+      <w:hyperlink r:id="rId41766a7b8022de5dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63966a6101581a5b6" w:history="1">
+      <w:hyperlink r:id="rId74746a7b8022de6c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75095918">
+  <w:abstractNum w:abstractNumId="20402092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18805164">
+    <w:lvl w:ilvl="0" w:tplc="55087410">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18805164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55087410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75095917">
+  <w:abstractNum w:abstractNumId="20402091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97965467">
+    <w:lvl w:ilvl="0" w:tplc="46202640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75095917">
-    <w:abstractNumId w:val="75095917"/>
+  <w:num w:numId="20402091">
+    <w:abstractNumId w:val="20402091"/>
   </w:num>
-  <w:num w:numId="75095918">
-    <w:abstractNumId w:val="75095918"/>
+  <w:num w:numId="20402092">
+    <w:abstractNumId w:val="20402092"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251698401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631754114" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78766a610158161c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId53486a61015816232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId91686a61015816972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId34356a61015818769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId34046a61015819097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId13296a610158190d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId49566a6101581911a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId16136a610158191ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId94806a6101581922c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId12476a61015819289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId83316a61015819444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId81726a610158195ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId99326a61015819638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId65356a610158196d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId51346a61015819745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId38386a61015819850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId53196a610158198b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId33236a61015819aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId49096a61015819c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId72466a61015819de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId46976a61015819f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId80966a6101581a0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId86536a6101581a173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId59956a6101581a256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId91366a6101581a2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId55866a6101581a30d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId48376a6101581a4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63966a6101581a5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId57846a61015816826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57846a61015816826.jpg"/><Relationship Id="rId74026a610158179ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74026a610158179ab.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211062417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661125759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41546a7b8022d78c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId49236a7b8022d793b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId78086a7b8022d8833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId45496a7b8022da11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId17996a7b8022dab44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId39066a7b8022dabab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId22356a7b8022dabfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId51566a7b8022dace7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId55466a7b8022dad27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId98516a7b8022dad9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId22656a7b8022daf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId88536a7b8022db1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId61636a7b8022db20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId69556a7b8022db2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId52916a7b8022db31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId93076a7b8022db37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId85406a7b8022db3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId16986a7b8022db62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId94086a7b8022db763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId30846a7b8022db9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId65206a7b8022ddf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId22026a7b8022de173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId92226a7b8022de1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId43686a7b8022de2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId24246a7b8022de34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId39236a7b8022de3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId41766a7b8022de5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a7b8022de6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId26706a7b8022d8682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26706a7b8022d8682.jpg"/><Relationship Id="rId90156a7b8022d9674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90156a7b8022d9674.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>