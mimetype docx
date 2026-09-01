--- v15 (2026-08-11)
+++ v16 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41546a7b8022d78c9" w:history="1">
+            <w:hyperlink r:id="rId78296a963a3f59624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49236a7b8022d793b" w:history="1">
+            <w:hyperlink r:id="rId80216a963a3f596da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19829981" name="name36886a7b8022d8684" descr="5079.jpg"/>
+                  <wp:docPr id="86144968" name="name25896a963a3f5a445" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26706a7b8022d8682" cstate="print"/>
+                          <a:blip r:embed="rId80566a963a3f5a401" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78086a7b8022d8833" w:history="1">
+            <w:hyperlink r:id="rId90466a963a3f5a8d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30633158" name="name35656a7b8022d9677" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="11256266" name="name39766a963a3f5bc4e" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90156a7b8022d9674" cstate="print"/>
+                    <a:blip r:embed="rId23326a963a3f5bc4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a7b8022da11b" w:history="1">
+      <w:hyperlink r:id="rId25266a963a3f5c5c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17996a7b8022dab44" w:history="1">
+      <w:hyperlink r:id="rId49336a963a3f5dd55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39066a7b8022dabab" w:history="1">
+      <w:hyperlink r:id="rId79356a963a3f5ddeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22356a7b8022dabfa" w:history="1">
+      <w:hyperlink r:id="rId94726a963a3f5de33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a7b8022dace7" w:history="1">
+      <w:hyperlink r:id="rId59026a963a3f5df12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a7b8022dad27" w:history="1">
+      <w:hyperlink r:id="rId84806a963a3f5df55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98516a7b8022dad9a" w:history="1">
+      <w:hyperlink r:id="rId71896a963a3f5dfb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22656a7b8022daf6d" w:history="1">
+      <w:hyperlink r:id="rId31056a963a3f5e179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88536a7b8022db1c3" w:history="1">
+      <w:hyperlink r:id="rId78276a963a3f5e42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61636a7b8022db20b" w:history="1">
+      <w:hyperlink r:id="rId65706a963a3f5e46d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69556a7b8022db2bc" w:history="1">
+      <w:hyperlink r:id="rId65726a963a3f5e544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52916a7b8022db31a" w:history="1">
+      <w:hyperlink r:id="rId33036a963a3f5e5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93076a7b8022db37a" w:history="1">
+      <w:hyperlink r:id="rId84376a963a3f5e611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a7b8022db3d9" w:history="1">
+      <w:hyperlink r:id="rId54366a963a3f5e673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16986a7b8022db62a" w:history="1">
+      <w:hyperlink r:id="rId94746a963a3f5ea97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086a7b8022db763" w:history="1">
+      <w:hyperlink r:id="rId62356a963a3f5ec22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30846a7b8022db9b1" w:history="1">
+      <w:hyperlink r:id="rId79726a963a3f5ee1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a7b8022ddf58" w:history="1">
+      <w:hyperlink r:id="rId97256a963a3f5f13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22026a7b8022de173" w:history="1">
+      <w:hyperlink r:id="rId82226a963a3f5f3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92226a7b8022de1fa" w:history="1">
+      <w:hyperlink r:id="rId22076a963a3f5f46f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686a7b8022de2e8" w:history="1">
+      <w:hyperlink r:id="rId90316a963a3f5f58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24246a7b8022de34b" w:history="1">
+      <w:hyperlink r:id="rId92756a963a3f5f661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39236a7b8022de3d1" w:history="1">
+      <w:hyperlink r:id="rId44726a963a3f5f6c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41766a7b8022de5dd" w:history="1">
+      <w:hyperlink r:id="rId14936a963a3f5f8af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746a7b8022de6c4" w:history="1">
+      <w:hyperlink r:id="rId88306a963a3f5f989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20402092">
+  <w:abstractNum w:abstractNumId="52112464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55087410">
+    <w:lvl w:ilvl="0" w:tplc="64587087">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55087410" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64587087" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20402091">
+  <w:abstractNum w:abstractNumId="52112463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46202640">
+    <w:lvl w:ilvl="0" w:tplc="48002693">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20402091">
-    <w:abstractNumId w:val="20402091"/>
+  <w:num w:numId="52112463">
+    <w:abstractNumId w:val="52112463"/>
   </w:num>
-  <w:num w:numId="20402092">
-    <w:abstractNumId w:val="20402092"/>
+  <w:num w:numId="52112464">
+    <w:abstractNumId w:val="52112464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211062417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661125759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41546a7b8022d78c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId49236a7b8022d793b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId78086a7b8022d8833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId45496a7b8022da11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId17996a7b8022dab44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId39066a7b8022dabab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId22356a7b8022dabfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId51566a7b8022dace7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId55466a7b8022dad27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId98516a7b8022dad9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId22656a7b8022daf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId88536a7b8022db1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId61636a7b8022db20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId69556a7b8022db2bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId52916a7b8022db31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId93076a7b8022db37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId85406a7b8022db3d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId16986a7b8022db62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId94086a7b8022db763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId30846a7b8022db9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId65206a7b8022ddf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId22026a7b8022de173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId92226a7b8022de1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId43686a7b8022de2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId24246a7b8022de34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId39236a7b8022de3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId41766a7b8022de5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74746a7b8022de6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId26706a7b8022d8682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26706a7b8022d8682.jpg"/><Relationship Id="rId90156a7b8022d9674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90156a7b8022d9674.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId136277847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378870506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78296a963a3f59624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId80216a963a3f596da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId90466a963a3f5a8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId25266a963a3f5c5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId49336a963a3f5dd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId79356a963a3f5ddeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId94726a963a3f5de33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId59026a963a3f5df12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId84806a963a3f5df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId71896a963a3f5dfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId31056a963a3f5e179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId78276a963a3f5e42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId65706a963a3f5e46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId65726a963a3f5e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId33036a963a3f5e5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId84376a963a3f5e611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId54366a963a3f5e673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId94746a963a3f5ea97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId62356a963a3f5ec22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId79726a963a3f5ee1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId97256a963a3f5f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId82226a963a3f5f3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId22076a963a3f5f46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId90316a963a3f5f58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId92756a963a3f5f661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId44726a963a3f5f6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId14936a963a3f5f8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88306a963a3f5f989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId80566a963a3f5a401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80566a963a3f5a401.jpg"/><Relationship Id="rId23326a963a3f5bc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23326a963a3f5bc4b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>