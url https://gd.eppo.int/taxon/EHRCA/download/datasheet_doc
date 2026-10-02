--- v16 (2026-09-01)
+++ v17 (2026-10-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Thunberg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> common ehrharta, perennial veldt grass (AU), purple veldt grass, veldt grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78296a963a3f59624" w:history="1">
+            <w:hyperlink r:id="rId78516abfbdb0180b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80216a963a3f596da" w:history="1">
+            <w:hyperlink r:id="rId86746abfbdb01811d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> EHRCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86144968" name="name25896a963a3f5a445" descr="5079.jpg"/>
+                  <wp:docPr id="35342187" name="name41646abfbdb018e22" descr="5079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80566a963a3f5a401" cstate="print"/>
+                          <a:blip r:embed="rId24436abfbdb018e20" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90466a963a3f5a8d1" w:history="1">
+            <w:hyperlink r:id="rId34266abfbdb018f22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -857,63 +857,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11256266" name="name39766a963a3f5bc4e" descr="EHRCA_distribution_map.jpg"/>
+            <wp:docPr id="40702982" name="name19076abfbdb019b44" descr="EHRCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="EHRCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23326a963a3f5bc4b" cstate="print"/>
+                    <a:blip r:embed="rId59326abfbdb019b42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2004,51 +2004,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although there is no published evidence of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E. calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being transported as part of hay material from the USA (California), there is evidence that hay is imported from this state into the European Union (EU) (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25266a963a3f5c5c5" w:history="1">
+      <w:hyperlink r:id="rId99036abfbdb01a3ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apps.fas.usda.gov/gats/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and seed material of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3381,129 +3381,129 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barkworth ME, Capels KM, Long S &amp; Piep MB (2007) Flora of North America, vol. 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49336a963a3f5dd55" w:history="1">
+      <w:hyperlink r:id="rId54816abfbdb01acc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://herbarium.usu.edu/webmanual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Queensland (2016) Weeds of Australia: Biosecurity Queensland Edition. Queensland Government (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79356a963a3f5ddeb" w:history="1">
+      <w:hyperlink r:id="rId22246abfbdb01ad09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bishop Museum (1997, 2004) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94726a963a3f5de33" w:history="1">
+      <w:hyperlink r:id="rId91686abfbdb01ad47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bishopmuseum.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3585,90 +3585,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a963a3f5df12" w:history="1">
+      <w:hyperlink r:id="rId53286abfbdb01ae13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-IPC (2016) California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84806a963a3f5df55" w:history="1">
+      <w:hyperlink r:id="rId63566abfbdb01ae50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3683,51 +3683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chimera C (2015) Hawaiʽi-Pacific Weed Risk Assessment for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71896a963a3f5dfb5" w:history="1">
+      <w:hyperlink r:id="rId68996abfbdb01aeab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3952,51 +3952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056a963a3f5e179" w:history="1">
+      <w:hyperlink r:id="rId32226abfbdb01b05c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 November 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4216,81 +4216,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frey M (2005). Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Thunb. The Nature Conservancy, Arlington (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78276a963a3f5e42e" w:history="1">
+      <w:hyperlink r:id="rId54786abfbdb01b1fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2016) Global Biodiversity Information Facility: Free and Open Access to Biodiversity Data. Global Biodiversity Information Facility, Copenhagen (DK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65706a963a3f5e46d" w:history="1">
+      <w:hyperlink r:id="rId79286abfbdb01b230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gbif.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4343,51 +4343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 163–174.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HerbiGuide (2016) Perennial Veldtgrass. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65726a963a3f5e544" w:history="1">
+      <w:hyperlink r:id="rId78406abfbdb01b2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4402,51 +4402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoare DB (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.E. Sm. FAO report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33036a963a3f5e5ac" w:history="1">
+      <w:hyperlink r:id="rId39466abfbdb01b332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4461,51 +4461,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kinkade J (2015) Grass attack: Efforts to manage veldt grass in the Guadalupe dunes go aerial. New Times </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(36). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84376a963a3f5e611" w:history="1">
+      <w:hyperlink r:id="rId39096abfbdb01b391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4520,51 +4520,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mashau AC (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sm. PlantZAfrica species description. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54366a963a3f5e673" w:history="1">
+      <w:hyperlink r:id="rId87796abfbdb01b3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantzafrica.com/plantefg/ehrhartacaly.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4858,51 +4858,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overman B, Light F &amp; Villablanca F (2010) A seed infecting fungus (Tilletia ehrhartae) could provide a partial biological control mechanism for invasive veldt grass (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Star Program. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94746a963a3f5ea97" w:history="1">
+      <w:hyperlink r:id="rId32056abfbdb01b620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://digitalcommons.calpoly.edu/star/30/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5033,51 +5033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pickart A (2000) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. California Invasive Plant Council (CAL-IPC). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62356a963a3f5ec22" w:history="1">
+      <w:hyperlink r:id="rId19296abfbdb01b735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5284,51 +5284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) Invasive alien species—prioritising prevention efforts through horizon scanning: ENV.B.2/ETU/2014/0016 Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79726a963a3f5ee1d" w:history="1">
+      <w:hyperlink r:id="rId67026abfbdb01b8c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5363,51 +5363,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gasoul crystalluinum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) on Vandenberg Air Force Base, California. NASA Technical Memorandum 100980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97256a963a3f5f13d" w:history="1">
+      <w:hyperlink r:id="rId96116abfbdb01b945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5580,51 +5580,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tropical Agronomy (1953) Monthly publication of the Ministry of Colonies (Directorate of Agriculture, Livestock and Forestry). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a963a3f5f3d3" w:history="1">
+      <w:hyperlink r:id="rId37366abfbdb01ba9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25th August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5657,51 +5657,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. M.Sc. thesis. California Polytechnic State University (US). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, ARS, National Genetic Resources Program (NGRP) (2016) Germplasm Resources Information Network – (GRIN). National Germplasm Resources Laboratory, Beltsville (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22076a963a3f5f46f" w:history="1">
+      <w:hyperlink r:id="rId17096abfbdb01bb1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5783,101 +5783,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ketres Editora, Barcelona (ES).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidler S (2003) Australian Flora and Fauna Threatened by Invasive Plants. Weeds CRC (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90316a963a3f5f58f" w:history="1">
+      <w:hyperlink r:id="rId11596abfbdb01bbe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (1998) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase—the Western Australian Flora.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department of Parks and Wildlife. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a963a3f5f661" w:history="1">
+      <w:hyperlink r:id="rId58076abfbdb01bc43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://florabase.dpaw.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5892,51 +5892,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Western Australian Herbarium (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FloraBase Australia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Western Australian Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44726a963a3f5f6c8" w:history="1">
+      <w:hyperlink r:id="rId32506abfbdb01bc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://florabase.dec.wa.gov.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6140,51 +6140,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ehrharta calycina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14936a963a3f5f8af" w:history="1">
+      <w:hyperlink r:id="rId75906abfbdb01be38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6260,51 +6260,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-60. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306a963a3f5f989" w:history="1">
+      <w:hyperlink r:id="rId29506abfbdb01beff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6391,137 +6391,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52112464">
+  <w:abstractNum w:abstractNumId="25798417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64587087">
+    <w:lvl w:ilvl="0" w:tplc="76740627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64587087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76740627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52112463">
+  <w:abstractNum w:abstractNumId="25798416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48002693">
+    <w:lvl w:ilvl="0" w:tplc="25291891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7273,55 +7273,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52112463">
-    <w:abstractNumId w:val="52112463"/>
+  <w:num w:numId="25798416">
+    <w:abstractNumId w:val="25798416"/>
   </w:num>
-  <w:num w:numId="52112464">
-    <w:abstractNumId w:val="52112464"/>
+  <w:num w:numId="25798417">
+    <w:abstractNumId w:val="25798417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18871,51 +18871,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId136277847" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378870506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78296a963a3f59624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId80216a963a3f596da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId90466a963a3f5a8d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId25266a963a3f5c5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId49336a963a3f5dd55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId79356a963a3f5ddeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId94726a963a3f5de33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId59026a963a3f5df12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId84806a963a3f5df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId71896a963a3f5dfb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId31056a963a3f5e179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId78276a963a3f5e42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId65706a963a3f5e46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId65726a963a3f5e544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId33036a963a3f5e5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId84376a963a3f5e611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId54366a963a3f5e673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId94746a963a3f5ea97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId62356a963a3f5ec22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId79726a963a3f5ee1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId97256a963a3f5f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId82226a963a3f5f3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId22076a963a3f5f46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId90316a963a3f5f58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId92756a963a3f5f661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId44726a963a3f5f6c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId14936a963a3f5f8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88306a963a3f5f989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId80566a963a3f5a401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80566a963a3f5a401.jpg"/><Relationship Id="rId23326a963a3f5bc4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23326a963a3f5bc4b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408947860" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181013881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78516abfbdb0180b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/" TargetMode="External"/><Relationship Id="rId86746abfbdb01811d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/categorization" TargetMode="External"/><Relationship Id="rId34266abfbdb018f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/EHRCA/photos" TargetMode="External"/><Relationship Id="rId99036abfbdb01a3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.fas.usda.gov/gats/default.aspx" TargetMode="External"/><Relationship Id="rId54816abfbdb01acc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://herbarium.usu.edu/webmanual" TargetMode="External"/><Relationship Id="rId22246abfbdb01ad09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/ehrharta_calycina.htm" TargetMode="External"/><Relationship Id="rId91686abfbdb01ad47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bishopmuseum.org/" TargetMode="External"/><Relationship Id="rId53286abfbdb01ae13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/" TargetMode="External"/><Relationship Id="rId63566abfbdb01ae50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/" TargetMode="External"/><Relationship Id="rId68996abfbdb01aeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/sh/eafyh6cvmao4tnb/AABJ6ifqIXEUkPUFag52o8oNa/Ehrharta%20calycina.pdf?dl=0" TargetMode="External"/><Relationship Id="rId32226abfbdb01b05c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId54786abfbdb01b1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imapinvasives.org/GIST/ESA/esapages/ehrhcaly.html" TargetMode="External"/><Relationship Id="rId79286abfbdb01b230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gbif.org/" TargetMode="External"/><Relationship Id="rId78406abfbdb01b2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.herbiguide.com.au/Descriptions/hg_Perennial_Veldtgrass.htm" TargetMode="External"/><Relationship Id="rId39466abfbdb01b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/ag/AGp/agpc/doc/gbase/Safricadata/ehrcal.htm" TargetMode="External"/><Relationship Id="rId39096abfbdb01b391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newtimesslo.com/cover/12202/grass-attack-efforts-to-manage-veldt-grass-in-the-guadalupe-dunes-go-aerial/" TargetMode="External"/><Relationship Id="rId87796abfbdb01b3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantzafrica.com/plantefg/ehrhartacaly.htm" TargetMode="External"/><Relationship Id="rId32056abfbdb01b620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digitalcommons.calpoly.edu/star/30/" TargetMode="External"/><Relationship Id="rId19296abfbdb01b735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=44&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId67026abfbdb01b8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId96116abfbdb01b945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ntrs.nasa.gov/archive/nasa/casi.ntrs.nasa.gov/19880008764.pdf" TargetMode="External"/><Relationship Id="rId37366abfbdb01ba9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gallica.bnf.fr/ark:/12148/bpt6k9745401z/f1.image.r=%22Ehrharta%20calycina%22" TargetMode="External"/><Relationship Id="rId17096abfbdb01bb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomysimple.aspx" TargetMode="External"/><Relationship Id="rId11596abfbdb01bbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pandora.nla.gov.au/pan/64168/20080620-0000/www.weeds.crc.org.au/documents/threatened_species_table.pdf" TargetMode="External"/><Relationship Id="rId58076abfbdb01bc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://florabase.dpaw.wa.gov.au/" TargetMode="External"/><Relationship Id="rId32506abfbdb01bc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://florabase.dec.wa.gov.au/" TargetMode="External"/><Relationship Id="rId75906abfbdb01be38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29506abfbdb01beff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12525" TargetMode="External"/><Relationship Id="rId24436abfbdb018e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24436abfbdb018e20.jpg"/><Relationship Id="rId59326abfbdb019b42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59326abfbdb019b42.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>