--- v1 (2026-03-18)
+++ v2 (2026-10-26)
@@ -65,50 +65,53 @@
   <si>
     <t>Present, no details</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Absent, intercepted only</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
+    <t>Absent, unreliable record</t>
+  </si>
+  <si>
     <t>Bolivia</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Present, widespread</t>
   </si>
   <si>
     <t>Alagoas</t>
   </si>
   <si>
     <t>al</t>
   </si>
   <si>
     <t>Amazonas</t>
   </si>
   <si>
     <t>am</t>
@@ -198,53 +201,50 @@
     <t>sp</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DM</t>
-  </si>
-[...1 lines deleted...]
-    <t>Absent, unreliable record</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>French Guiana</t>
   </si>
   <si>
     <t>GF</t>
   </si>
@@ -762,467 +762,467 @@
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>64</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
@@ -1274,51 +1274,51 @@
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>