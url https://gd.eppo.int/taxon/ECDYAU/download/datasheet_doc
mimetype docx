--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728869ba09e158f2f" w:history="1">
+            <w:hyperlink r:id="rId465369d4ea83c1518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373369ba09e158f78" w:history="1">
+            <w:hyperlink r:id="rId762769d4ea83c155f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16753608" name="name660169ba09e15b1b3" descr="12964.jpg"/>
+                  <wp:docPr id="59902181" name="name166469d4ea83c1b8a" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId347269ba09e15b1b1" cstate="print"/>
+                          <a:blip r:embed="rId329269d4ea83c1b87" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId311369ba09e15b318" w:history="1">
+            <w:hyperlink r:id="rId864669d4ea83c1cd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99849136" name="name998869ba09e15c44d" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="31317844" name="name849569d4ea83c30c6" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId176769ba09e15c44a" cstate="print"/>
+                    <a:blip r:embed="rId212669d4ea83c30c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId188569ba09e15ce14" w:history="1">
+      <w:hyperlink r:id="rId576669d4ea83c3ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId719869ba09e15d1ac" w:history="1">
+      <w:hyperlink r:id="rId148969d4ea83c420d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458369ba09e15f135" w:history="1">
+      <w:hyperlink r:id="rId528069d4ea83c51e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625769ba09e15f9cf" w:history="1">
+      <w:hyperlink r:id="rId883069d4ea83c56d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554369ba09e15fb8b" w:history="1">
+      <w:hyperlink r:id="rId891669d4ea83c588a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471169ba09e15fc0b" w:history="1">
+      <w:hyperlink r:id="rId108669d4ea83c5925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440269ba09e15fde0" w:history="1">
+      <w:hyperlink r:id="rId761769d4ea83c5b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495769ba09e160862" w:history="1">
+      <w:hyperlink r:id="rId385969d4ea83c667b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928369ba09e16091b" w:history="1">
+      <w:hyperlink r:id="rId460569d4ea83c6738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38254646">
+  <w:abstractNum w:abstractNumId="67117482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65876771">
+    <w:lvl w:ilvl="0" w:tplc="89214244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65876771" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89214244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38254645">
+  <w:abstractNum w:abstractNumId="67117481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85184323">
+    <w:lvl w:ilvl="0" w:tplc="82607259">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38254645">
-    <w:abstractNumId w:val="38254645"/>
+  <w:num w:numId="67117481">
+    <w:abstractNumId w:val="67117481"/>
   </w:num>
-  <w:num w:numId="38254646">
-    <w:abstractNumId w:val="38254646"/>
+  <w:num w:numId="67117482">
+    <w:abstractNumId w:val="67117482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId379579711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321435396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId728869ba09e158f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId373369ba09e158f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId311369ba09e15b318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId188569ba09e15ce14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId719869ba09e15d1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId458369ba09e15f135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId625769ba09e15f9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId554369ba09e15fb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId471169ba09e15fc0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId440269ba09e15fde0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId495769ba09e160862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId928369ba09e16091b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId347269ba09e15b1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId347269ba09e15b1b1.jpg"/><Relationship Id="rId176769ba09e15c44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId176769ba09e15c44a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923985478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302635790" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId465369d4ea83c1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId762769d4ea83c155f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId864669d4ea83c1cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId576669d4ea83c3ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId148969d4ea83c420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId528069d4ea83c51e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId883069d4ea83c56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId891669d4ea83c588a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId108669d4ea83c5925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId761769d4ea83c5b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId385969d4ea83c667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId460569d4ea83c6738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId329269d4ea83c1b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329269d4ea83c1b87.jpg"/><Relationship Id="rId212669d4ea83c30c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212669d4ea83c30c3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>