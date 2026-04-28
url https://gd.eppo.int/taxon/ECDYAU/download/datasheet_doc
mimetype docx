--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465369d4ea83c1518" w:history="1">
+            <w:hyperlink r:id="rId942369f01f0226323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762769d4ea83c155f" w:history="1">
+            <w:hyperlink r:id="rId606569f01f0226369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59902181" name="name166469d4ea83c1b8a" descr="12964.jpg"/>
+                  <wp:docPr id="33016407" name="name540969f01f0227df9" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId329269d4ea83c1b87" cstate="print"/>
+                          <a:blip r:embed="rId525669f01f0227df7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId864669d4ea83c1cd2" w:history="1">
+            <w:hyperlink r:id="rId788269f01f02283ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31317844" name="name849569d4ea83c30c6" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="77890729" name="name887069f01f022c921" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212669d4ea83c30c3" cstate="print"/>
+                    <a:blip r:embed="rId624769f01f022c91d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId576669d4ea83c3ddd" w:history="1">
+      <w:hyperlink r:id="rId991569f01f022d3b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId148969d4ea83c420d" w:history="1">
+      <w:hyperlink r:id="rId414169f01f022d784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528069d4ea83c51e6" w:history="1">
+      <w:hyperlink r:id="rId752769f01f022e5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883069d4ea83c56d2" w:history="1">
+      <w:hyperlink r:id="rId679269f01f022ea9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891669d4ea83c588a" w:history="1">
+      <w:hyperlink r:id="rId319869f01f022ec3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108669d4ea83c5925" w:history="1">
+      <w:hyperlink r:id="rId605669f01f022ecb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761769d4ea83c5b5b" w:history="1">
+      <w:hyperlink r:id="rId885069f01f022ee9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385969d4ea83c667b" w:history="1">
+      <w:hyperlink r:id="rId835969f01f022f935" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460569d4ea83c6738" w:history="1">
+      <w:hyperlink r:id="rId889969f01f022f9f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67117482">
+  <w:abstractNum w:abstractNumId="36514219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89214244">
+    <w:lvl w:ilvl="0" w:tplc="46343129">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89214244" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46343129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67117481">
+  <w:abstractNum w:abstractNumId="36514218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82607259">
+    <w:lvl w:ilvl="0" w:tplc="44250128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67117481">
-    <w:abstractNumId w:val="67117481"/>
+  <w:num w:numId="36514218">
+    <w:abstractNumId w:val="36514218"/>
   </w:num>
-  <w:num w:numId="67117482">
-    <w:abstractNumId w:val="67117482"/>
+  <w:num w:numId="36514219">
+    <w:abstractNumId w:val="36514219"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923985478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId302635790" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId465369d4ea83c1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId762769d4ea83c155f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId864669d4ea83c1cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId576669d4ea83c3ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId148969d4ea83c420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId528069d4ea83c51e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId883069d4ea83c56d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId891669d4ea83c588a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId108669d4ea83c5925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId761769d4ea83c5b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId385969d4ea83c667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId460569d4ea83c6738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId329269d4ea83c1b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329269d4ea83c1b87.jpg"/><Relationship Id="rId212669d4ea83c30c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId212669d4ea83c30c3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444167233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459128683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId942369f01f0226323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId606569f01f0226369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId788269f01f02283ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId991569f01f022d3b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId414169f01f022d784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId752769f01f022e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId679269f01f022ea9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId319869f01f022ec3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId605669f01f022ecb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId885069f01f022ee9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId835969f01f022f935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId889969f01f022f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId525669f01f0227df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId525669f01f0227df7.jpg"/><Relationship Id="rId624769f01f022c91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId624769f01f022c91d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>