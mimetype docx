--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942369f01f0226323" w:history="1">
+            <w:hyperlink r:id="rId10506a0aa11f405f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606569f01f0226369" w:history="1">
+            <w:hyperlink r:id="rId53856a0aa11f4065f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33016407" name="name540969f01f0227df9" descr="12964.jpg"/>
+                  <wp:docPr id="64217090" name="name14466a0aa11f40d39" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId525669f01f0227df7" cstate="print"/>
+                          <a:blip r:embed="rId56516a0aa11f40d37" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId788269f01f02283ad" w:history="1">
+            <w:hyperlink r:id="rId57986a0aa11f40e85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77890729" name="name887069f01f022c921" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="66864931" name="name14156a0aa11f41fce" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId624769f01f022c91d" cstate="print"/>
+                    <a:blip r:embed="rId95106a0aa11f41fcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId991569f01f022d3b9" w:history="1">
+      <w:hyperlink r:id="rId31486a0aa11f42b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId414169f01f022d784" w:history="1">
+      <w:hyperlink r:id="rId85096a0aa11f42f9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752769f01f022e5ff" w:history="1">
+      <w:hyperlink r:id="rId94076a0aa11f43f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679269f01f022ea9a" w:history="1">
+      <w:hyperlink r:id="rId40006a0aa11f444c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319869f01f022ec3b" w:history="1">
+      <w:hyperlink r:id="rId24586a0aa11f4468c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605669f01f022ecb7" w:history="1">
+      <w:hyperlink r:id="rId30666a0aa11f4470d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885069f01f022ee9d" w:history="1">
+      <w:hyperlink r:id="rId46046a0aa11f448e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835969f01f022f935" w:history="1">
+      <w:hyperlink r:id="rId45776a0aa11f45425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889969f01f022f9f7" w:history="1">
+      <w:hyperlink r:id="rId54396a0aa11f45501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36514219">
+  <w:abstractNum w:abstractNumId="38503484">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46343129">
+    <w:lvl w:ilvl="0" w:tplc="87437058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46343129" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87437058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36514218">
+  <w:abstractNum w:abstractNumId="38503483">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44250128">
+    <w:lvl w:ilvl="0" w:tplc="10501238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36514218">
-    <w:abstractNumId w:val="36514218"/>
+  <w:num w:numId="38503483">
+    <w:abstractNumId w:val="38503483"/>
   </w:num>
-  <w:num w:numId="36514219">
-    <w:abstractNumId w:val="36514219"/>
+  <w:num w:numId="38503484">
+    <w:abstractNumId w:val="38503484"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444167233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459128683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId942369f01f0226323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId606569f01f0226369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId788269f01f02283ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId991569f01f022d3b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId414169f01f022d784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId752769f01f022e5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId679269f01f022ea9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId319869f01f022ec3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId605669f01f022ecb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId885069f01f022ee9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId835969f01f022f935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId889969f01f022f9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId525669f01f0227df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId525669f01f0227df7.jpg"/><Relationship Id="rId624769f01f022c91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId624769f01f022c91d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId714149541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190974867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10506a0aa11f405f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId53856a0aa11f4065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId57986a0aa11f40e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId31486a0aa11f42b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId85096a0aa11f42f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId94076a0aa11f43f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId40006a0aa11f444c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId24586a0aa11f4468c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30666a0aa11f4470d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId46046a0aa11f448e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId45776a0aa11f45425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54396a0aa11f45501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId56516a0aa11f40d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a0aa11f40d37.jpg"/><Relationship Id="rId95106a0aa11f41fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95106a0aa11f41fcb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>