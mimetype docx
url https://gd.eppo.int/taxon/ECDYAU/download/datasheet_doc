--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10506a0aa11f405f4" w:history="1">
+            <w:hyperlink r:id="rId67796a253dd80e405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53856a0aa11f4065f" w:history="1">
+            <w:hyperlink r:id="rId45766a253dd80e44c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64217090" name="name14466a0aa11f40d39" descr="12964.jpg"/>
+                  <wp:docPr id="90557476" name="name96196a253dd80ea70" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56516a0aa11f40d37" cstate="print"/>
+                          <a:blip r:embed="rId98326a253dd80ea6e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57986a0aa11f40e85" w:history="1">
+            <w:hyperlink r:id="rId92676a253dd80ebd9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66864931" name="name14156a0aa11f41fce" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="45476493" name="name99046a253dd80fe93" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95106a0aa11f41fcb" cstate="print"/>
+                    <a:blip r:embed="rId92246a253dd80fe90" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31486a0aa11f42b41" w:history="1">
+      <w:hyperlink r:id="rId11316a253dd81083e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85096a0aa11f42f9f" w:history="1">
+      <w:hyperlink r:id="rId79926a253dd810c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94076a0aa11f43f6c" w:history="1">
+      <w:hyperlink r:id="rId23576a253dd811ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40006a0aa11f444c3" w:history="1">
+      <w:hyperlink r:id="rId83266a253dd812201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a0aa11f4468c" w:history="1">
+      <w:hyperlink r:id="rId33986a253dd8123cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a0aa11f4470d" w:history="1">
+      <w:hyperlink r:id="rId59406a253dd812451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46046a0aa11f448e9" w:history="1">
+      <w:hyperlink r:id="rId31926a253dd81261b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45776a0aa11f45425" w:history="1">
+      <w:hyperlink r:id="rId80396a253dd81310c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54396a0aa11f45501" w:history="1">
+      <w:hyperlink r:id="rId92356a253dd8131c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38503484">
+  <w:abstractNum w:abstractNumId="28338677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87437058">
+    <w:lvl w:ilvl="0" w:tplc="82827632">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87437058" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82827632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38503483">
+  <w:abstractNum w:abstractNumId="28338676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10501238">
+    <w:lvl w:ilvl="0" w:tplc="13288496">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38503483">
-    <w:abstractNumId w:val="38503483"/>
+  <w:num w:numId="28338676">
+    <w:abstractNumId w:val="28338676"/>
   </w:num>
-  <w:num w:numId="38503484">
-    <w:abstractNumId w:val="38503484"/>
+  <w:num w:numId="28338677">
+    <w:abstractNumId w:val="28338677"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId714149541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190974867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10506a0aa11f405f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId53856a0aa11f4065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId57986a0aa11f40e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId31486a0aa11f42b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId85096a0aa11f42f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId94076a0aa11f43f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId40006a0aa11f444c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId24586a0aa11f4468c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30666a0aa11f4470d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId46046a0aa11f448e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId45776a0aa11f45425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54396a0aa11f45501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId56516a0aa11f40d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56516a0aa11f40d37.jpg"/><Relationship Id="rId95106a0aa11f41fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95106a0aa11f41fcb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771132988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853859132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67796a253dd80e405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId45766a253dd80e44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId92676a253dd80ebd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId11316a253dd81083e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId79926a253dd810c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId23576a253dd811ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId83266a253dd812201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId33986a253dd8123cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59406a253dd812451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId31926a253dd81261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId80396a253dd81310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92356a253dd8131c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId98326a253dd80ea6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98326a253dd80ea6e.jpg"/><Relationship Id="rId92246a253dd80fe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92246a253dd80fe90.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>