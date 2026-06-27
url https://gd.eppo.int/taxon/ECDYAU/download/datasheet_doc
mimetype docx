--- v11 (2026-06-07)
+++ v12 (2026-06-27)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67796a253dd80e405" w:history="1">
+            <w:hyperlink r:id="rId50046a3fcef86f0b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45766a253dd80e44c" w:history="1">
+            <w:hyperlink r:id="rId42646a3fcef86f0fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90557476" name="name96196a253dd80ea70" descr="12964.jpg"/>
+                  <wp:docPr id="80901503" name="name26776a3fcef86f7ac" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98326a253dd80ea6e" cstate="print"/>
+                          <a:blip r:embed="rId38616a3fcef86f7aa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92676a253dd80ebd9" w:history="1">
+            <w:hyperlink r:id="rId34986a3fcef86f90c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45476493" name="name99046a253dd80fe93" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="71363771" name="name14746a3fcef870919" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92246a253dd80fe90" cstate="print"/>
+                    <a:blip r:embed="rId65166a3fcef870917" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11316a253dd81083e" w:history="1">
+      <w:hyperlink r:id="rId65256a3fcef8712f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79926a253dd810c88" w:history="1">
+      <w:hyperlink r:id="rId75386a3fcef8716dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23576a253dd811ad7" w:history="1">
+      <w:hyperlink r:id="rId92426a3fcef87249b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83266a253dd812201" w:history="1">
+      <w:hyperlink r:id="rId35566a3fcef872941" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33986a253dd8123cf" w:history="1">
+      <w:hyperlink r:id="rId79916a3fcef872af7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59406a253dd812451" w:history="1">
+      <w:hyperlink r:id="rId27586a3fcef872b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31926a253dd81261b" w:history="1">
+      <w:hyperlink r:id="rId95646a3fcef872dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a253dd81310c" w:history="1">
+      <w:hyperlink r:id="rId10166a3fcef873916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92356a253dd8131c4" w:history="1">
+      <w:hyperlink r:id="rId10096a3fcef8739d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28338677">
+  <w:abstractNum w:abstractNumId="10822138">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82827632">
+    <w:lvl w:ilvl="0" w:tplc="96759647">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82827632" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96759647" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28338676">
+  <w:abstractNum w:abstractNumId="10822137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13288496">
+    <w:lvl w:ilvl="0" w:tplc="31882769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28338676">
-    <w:abstractNumId w:val="28338676"/>
+  <w:num w:numId="10822137">
+    <w:abstractNumId w:val="10822137"/>
   </w:num>
-  <w:num w:numId="28338677">
-    <w:abstractNumId w:val="28338677"/>
+  <w:num w:numId="10822138">
+    <w:abstractNumId w:val="10822138"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771132988" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853859132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67796a253dd80e405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId45766a253dd80e44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId92676a253dd80ebd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId11316a253dd81083e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId79926a253dd810c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId23576a253dd811ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId83266a253dd812201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId33986a253dd8123cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59406a253dd812451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId31926a253dd81261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId80396a253dd81310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92356a253dd8131c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId98326a253dd80ea6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98326a253dd80ea6e.jpg"/><Relationship Id="rId92246a253dd80fe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92246a253dd80fe90.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393307453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328742911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50046a3fcef86f0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId42646a3fcef86f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId34986a3fcef86f90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId65256a3fcef8712f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId75386a3fcef8716dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId92426a3fcef87249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId35566a3fcef872941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId79916a3fcef872af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27586a3fcef872b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId95646a3fcef872dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId10166a3fcef873916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10096a3fcef8739d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId38616a3fcef86f7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38616a3fcef86f7aa.jpg"/><Relationship Id="rId65166a3fcef870917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65166a3fcef870917.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>