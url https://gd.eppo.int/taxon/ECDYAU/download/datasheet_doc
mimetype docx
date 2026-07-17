--- v12 (2026-06-27)
+++ v13 (2026-07-17)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50046a3fcef86f0b4" w:history="1">
+            <w:hyperlink r:id="rId28806a5a6898bd8e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42646a3fcef86f0fc" w:history="1">
+            <w:hyperlink r:id="rId15146a5a6898bd924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80901503" name="name26776a3fcef86f7ac" descr="12964.jpg"/>
+                  <wp:docPr id="92072793" name="name75856a5a6898bdef8" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38616a3fcef86f7aa" cstate="print"/>
+                          <a:blip r:embed="rId63106a5a6898bdef6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34986a3fcef86f90c" w:history="1">
+            <w:hyperlink r:id="rId91266a5a6898bdffe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71363771" name="name14746a3fcef870919" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="19066543" name="name28196a5a6898bf0f9" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65166a3fcef870917" cstate="print"/>
+                    <a:blip r:embed="rId51956a5a6898bf0f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65256a3fcef8712f5" w:history="1">
+      <w:hyperlink r:id="rId93676a5a6898bfa64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75386a3fcef8716dd" w:history="1">
+      <w:hyperlink r:id="rId73436a5a6898bfe12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92426a3fcef87249b" w:history="1">
+      <w:hyperlink r:id="rId29636a5a6898c0bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a3fcef872941" w:history="1">
+      <w:hyperlink r:id="rId76476a5a6898c1056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79916a3fcef872af7" w:history="1">
+      <w:hyperlink r:id="rId83386a5a6898c11f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27586a3fcef872b77" w:history="1">
+      <w:hyperlink r:id="rId27016a5a6898c126d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95646a3fcef872dcb" w:history="1">
+      <w:hyperlink r:id="rId39936a5a6898c1438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10166a3fcef873916" w:history="1">
+      <w:hyperlink r:id="rId21866a5a6898c1efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10096a3fcef8739d1" w:history="1">
+      <w:hyperlink r:id="rId69256a5a6898c1fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10822138">
+  <w:abstractNum w:abstractNumId="73662267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96759647">
+    <w:lvl w:ilvl="0" w:tplc="58050255">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96759647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58050255" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10822137">
+  <w:abstractNum w:abstractNumId="73662266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31882769">
+    <w:lvl w:ilvl="0" w:tplc="65614130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10822137">
-    <w:abstractNumId w:val="10822137"/>
+  <w:num w:numId="73662266">
+    <w:abstractNumId w:val="73662266"/>
   </w:num>
-  <w:num w:numId="10822138">
-    <w:abstractNumId w:val="10822138"/>
+  <w:num w:numId="73662267">
+    <w:abstractNumId w:val="73662267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId393307453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328742911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50046a3fcef86f0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId42646a3fcef86f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId34986a3fcef86f90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId65256a3fcef8712f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId75386a3fcef8716dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId92426a3fcef87249b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId35566a3fcef872941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId79916a3fcef872af7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27586a3fcef872b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId95646a3fcef872dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId10166a3fcef873916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10096a3fcef8739d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId38616a3fcef86f7aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38616a3fcef86f7aa.jpg"/><Relationship Id="rId65166a3fcef870917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65166a3fcef870917.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568881479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808412921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28806a5a6898bd8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId15146a5a6898bd924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId91266a5a6898bdffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId93676a5a6898bfa64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId73436a5a6898bfe12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId29636a5a6898c0bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId76476a5a6898c1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId83386a5a6898c11f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27016a5a6898c126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId39936a5a6898c1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId21866a5a6898c1efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69256a5a6898c1fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId63106a5a6898bdef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63106a5a6898bdef6.jpg"/><Relationship Id="rId51956a5a6898bf0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51956a5a6898bf0f7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>