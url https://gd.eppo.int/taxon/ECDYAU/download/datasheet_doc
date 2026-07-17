--- v13 (2026-07-17)
+++ v14 (2026-07-17)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28806a5a6898bd8e0" w:history="1">
+            <w:hyperlink r:id="rId22336a5a75a9c184a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15146a5a6898bd924" w:history="1">
+            <w:hyperlink r:id="rId57666a5a75a9c188f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92072793" name="name75856a5a6898bdef8" descr="12964.jpg"/>
+                  <wp:docPr id="55783782" name="name85816a5a75a9c2296" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63106a5a6898bdef6" cstate="print"/>
+                          <a:blip r:embed="rId46656a5a75a9c2293" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91266a5a6898bdffe" w:history="1">
+            <w:hyperlink r:id="rId82616a5a75a9c23a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19066543" name="name28196a5a6898bf0f9" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="14163994" name="name76426a5a75a9c39a1" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51956a5a6898bf0f7" cstate="print"/>
+                    <a:blip r:embed="rId98086a5a75a9c399d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93676a5a6898bfa64" w:history="1">
+      <w:hyperlink r:id="rId93476a5a75a9c43eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73436a5a6898bfe12" w:history="1">
+      <w:hyperlink r:id="rId79486a5a75a9c47e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29636a5a6898c0bc2" w:history="1">
+      <w:hyperlink r:id="rId39836a5a75a9c55f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76476a5a6898c1056" w:history="1">
+      <w:hyperlink r:id="rId13336a5a75a9c5b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83386a5a6898c11f2" w:history="1">
+      <w:hyperlink r:id="rId62196a5a75a9c5ca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27016a5a6898c126d" w:history="1">
+      <w:hyperlink r:id="rId28496a5a75a9c5d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39936a5a6898c1438" w:history="1">
+      <w:hyperlink r:id="rId42636a5a75a9c5f17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a5a6898c1efc" w:history="1">
+      <w:hyperlink r:id="rId41146a5a75a9c69ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69256a5a6898c1fbb" w:history="1">
+      <w:hyperlink r:id="rId85786a5a75a9c6aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73662267">
+  <w:abstractNum w:abstractNumId="94925953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58050255">
+    <w:lvl w:ilvl="0" w:tplc="53616324">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58050255" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53616324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73662266">
+  <w:abstractNum w:abstractNumId="94925952">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65614130">
+    <w:lvl w:ilvl="0" w:tplc="24767173">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73662266">
-    <w:abstractNumId w:val="73662266"/>
+  <w:num w:numId="94925952">
+    <w:abstractNumId w:val="94925952"/>
   </w:num>
-  <w:num w:numId="73662267">
-    <w:abstractNumId w:val="73662267"/>
+  <w:num w:numId="94925953">
+    <w:abstractNumId w:val="94925953"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId568881479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808412921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28806a5a6898bd8e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId15146a5a6898bd924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId91266a5a6898bdffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId93676a5a6898bfa64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId73436a5a6898bfe12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId29636a5a6898c0bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId76476a5a6898c1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId83386a5a6898c11f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27016a5a6898c126d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId39936a5a6898c1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId21866a5a6898c1efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69256a5a6898c1fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId63106a5a6898bdef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63106a5a6898bdef6.jpg"/><Relationship Id="rId51956a5a6898bf0f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51956a5a6898bf0f7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762244078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId927787539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22336a5a75a9c184a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId57666a5a75a9c188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId82616a5a75a9c23a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId93476a5a75a9c43eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId79486a5a75a9c47e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId39836a5a75a9c55f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId13336a5a75a9c5b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId62196a5a75a9c5ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28496a5a75a9c5d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId42636a5a75a9c5f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId41146a5a75a9c69ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85786a5a75a9c6aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId46656a5a75a9c2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46656a5a75a9c2293.jpg"/><Relationship Id="rId98086a5a75a9c399d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98086a5a75a9c399d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>