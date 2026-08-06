--- v14 (2026-07-17)
+++ v15 (2026-08-06)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22336a5a75a9c184a" w:history="1">
+            <w:hyperlink r:id="rId18896a74f1331038e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57666a5a75a9c188f" w:history="1">
+            <w:hyperlink r:id="rId56446a74f133103e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55783782" name="name85816a5a75a9c2296" descr="12964.jpg"/>
+                  <wp:docPr id="29170729" name="name22006a74f13310d03" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46656a5a75a9c2293" cstate="print"/>
+                          <a:blip r:embed="rId35086a74f13310d02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82616a5a75a9c23a5" w:history="1">
+            <w:hyperlink r:id="rId10986a74f13310e30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14163994" name="name76426a5a75a9c39a1" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="51204349" name="name64506a74f1331207a" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98086a5a75a9c399d" cstate="print"/>
+                    <a:blip r:embed="rId25806a74f13312078" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93476a5a75a9c43eb" w:history="1">
+      <w:hyperlink r:id="rId11626a74f13312a64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79486a5a75a9c47e6" w:history="1">
+      <w:hyperlink r:id="rId33056a74f13312e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836a5a75a9c55f5" w:history="1">
+      <w:hyperlink r:id="rId64496a74f13313c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336a5a75a9c5b04" w:history="1">
+      <w:hyperlink r:id="rId27526a74f13314108" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62196a5a75a9c5ca5" w:history="1">
+      <w:hyperlink r:id="rId97116a74f133142aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28496a5a75a9c5d3a" w:history="1">
+      <w:hyperlink r:id="rId10536a74f13314328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42636a5a75a9c5f17" w:history="1">
+      <w:hyperlink r:id="rId37736a74f13314509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41146a5a75a9c69ef" w:history="1">
+      <w:hyperlink r:id="rId80106a74f13315000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85786a5a75a9c6aa5" w:history="1">
+      <w:hyperlink r:id="rId73066a74f133150bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94925953">
+  <w:abstractNum w:abstractNumId="42706673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53616324">
+    <w:lvl w:ilvl="0" w:tplc="33793788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53616324" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33793788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94925952">
+  <w:abstractNum w:abstractNumId="42706672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24767173">
+    <w:lvl w:ilvl="0" w:tplc="93918203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94925952">
-    <w:abstractNumId w:val="94925952"/>
+  <w:num w:numId="42706672">
+    <w:abstractNumId w:val="42706672"/>
   </w:num>
-  <w:num w:numId="94925953">
-    <w:abstractNumId w:val="94925953"/>
+  <w:num w:numId="42706673">
+    <w:abstractNumId w:val="42706673"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId762244078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId927787539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22336a5a75a9c184a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId57666a5a75a9c188f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId82616a5a75a9c23a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId93476a5a75a9c43eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId79486a5a75a9c47e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId39836a5a75a9c55f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId13336a5a75a9c5b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId62196a5a75a9c5ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28496a5a75a9c5d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId42636a5a75a9c5f17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId41146a5a75a9c69ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85786a5a75a9c6aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId46656a5a75a9c2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46656a5a75a9c2293.jpg"/><Relationship Id="rId98086a5a75a9c399d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98086a5a75a9c399d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125161493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159528881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18896a74f1331038e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId56446a74f133103e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId10986a74f13310e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId11626a74f13312a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId33056a74f13312e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId64496a74f13313c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId27526a74f13314108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId97116a74f133142aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10536a74f13314328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId37736a74f13314509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId80106a74f13315000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73066a74f133150bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId35086a74f13310d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35086a74f13310d02.jpg"/><Relationship Id="rId25806a74f13312078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25806a74f13312078.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>