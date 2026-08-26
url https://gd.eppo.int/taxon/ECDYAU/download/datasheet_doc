--- v15 (2026-08-06)
+++ v16 (2026-08-26)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18896a74f1331038e" w:history="1">
+            <w:hyperlink r:id="rId87996a8f699fa1b0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56446a74f133103e0" w:history="1">
+            <w:hyperlink r:id="rId50516a8f699fa1b50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29170729" name="name22006a74f13310d03" descr="12964.jpg"/>
+                  <wp:docPr id="56946952" name="name18456a8f699fa2341" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35086a74f13310d02" cstate="print"/>
+                          <a:blip r:embed="rId65446a8f699fa233f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10986a74f13310e30" w:history="1">
+            <w:hyperlink r:id="rId56516a8f699fa247e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51204349" name="name64506a74f1331207a" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="9071883" name="name72716a8f699fa36c8" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25806a74f13312078" cstate="print"/>
+                    <a:blip r:embed="rId75456a8f699fa36c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11626a74f13312a64" w:history="1">
+      <w:hyperlink r:id="rId65086a8f699fa4668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33056a74f13312e2a" w:history="1">
+      <w:hyperlink r:id="rId62026a8f699fa526c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a74f13313c6b" w:history="1">
+      <w:hyperlink r:id="rId87656a8f699fa62ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526a74f13314108" w:history="1">
+      <w:hyperlink r:id="rId98926a8f699fa67b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97116a74f133142aa" w:history="1">
+      <w:hyperlink r:id="rId60676a8f699fa6958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10536a74f13314328" w:history="1">
+      <w:hyperlink r:id="rId56226a8f699fa69d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37736a74f13314509" w:history="1">
+      <w:hyperlink r:id="rId64536a8f699fa6ba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80106a74f13315000" w:history="1">
+      <w:hyperlink r:id="rId53536a8f699fa7d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a74f133150bf" w:history="1">
+      <w:hyperlink r:id="rId97576a8f699fa7e1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42706673">
+  <w:abstractNum w:abstractNumId="11399792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33793788">
+    <w:lvl w:ilvl="0" w:tplc="39428585">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33793788" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39428585" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42706672">
+  <w:abstractNum w:abstractNumId="11399791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93918203">
+    <w:lvl w:ilvl="0" w:tplc="75585614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42706672">
-    <w:abstractNumId w:val="42706672"/>
+  <w:num w:numId="11399791">
+    <w:abstractNumId w:val="11399791"/>
   </w:num>
-  <w:num w:numId="42706673">
-    <w:abstractNumId w:val="42706673"/>
+  <w:num w:numId="11399792">
+    <w:abstractNumId w:val="11399792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId125161493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159528881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18896a74f1331038e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId56446a74f133103e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId10986a74f13310e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId11626a74f13312a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId33056a74f13312e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId64496a74f13313c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId27526a74f13314108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId97116a74f133142aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10536a74f13314328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId37736a74f13314509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId80106a74f13315000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73066a74f133150bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId35086a74f13310d02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35086a74f13310d02.jpg"/><Relationship Id="rId25806a74f13312078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25806a74f13312078.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865790810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648800447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87996a8f699fa1b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId50516a8f699fa1b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId56516a8f699fa247e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId65086a8f699fa4668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId62026a8f699fa526c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId87656a8f699fa62ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId98926a8f699fa67b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId60676a8f699fa6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56226a8f699fa69d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId64536a8f699fa6ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId53536a8f699fa7d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97576a8f699fa7e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId65446a8f699fa233f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65446a8f699fa233f.jpg"/><Relationship Id="rId75456a8f699fa36c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75456a8f699fa36c6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>