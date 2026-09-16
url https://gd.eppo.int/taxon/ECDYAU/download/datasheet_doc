--- v16 (2026-08-26)
+++ v17 (2026-09-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Meyrick)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus fruit borer, macadamia nut borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87996a8f699fa1b0a" w:history="1">
+            <w:hyperlink r:id="rId30516aaa4f4e05e47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50516a8f699fa1b50" w:history="1">
+            <w:hyperlink r:id="rId95126aaa4f4e05eac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ECDYAU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56946952" name="name18456a8f699fa2341" descr="12964.jpg"/>
+                  <wp:docPr id="30134838" name="name13086aaa4f4e0679e" descr="12964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65446a8f699fa233f" cstate="print"/>
+                          <a:blip r:embed="rId35266aaa4f4e0679c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56516a8f699fa247e" w:history="1">
+            <w:hyperlink r:id="rId27286aaa4f4e06970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1518,63 +1518,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">G. aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not known for a number of countries as for these cases little information has been published or records date from the start of the 1900s (including Bolivia, Cuba, French Guiana, Honduras, Mexico, Nicaragua, Panama and Suriname; EPPO, 2020) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9071883" name="name72716a8f699fa36c8" descr="ECDYAU_distribution_map.jpg"/>
+            <wp:docPr id="88177964" name="name68296aaa4f4e08393" descr="ECDYAU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ECDYAU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75456a8f699fa36c6" cstate="print"/>
+                    <a:blip r:embed="rId23816aaa4f4e0838a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2763,51 +2763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">larvae and a description of last instar larvae of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> G.  aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are provided in Adamski and Brown (2001). Brown (2011) provides an online interactive tool to determine if a larvae is a Tortricidae and its possible identity (based on species intercepted in the USA) depending on the host fruit and its geographical origin (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a8f699fa4668" w:history="1">
+      <w:hyperlink r:id="rId78396aaa4f4e09473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/keys/TortAILarv ae.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3324,51 +3324,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">species or other Tortricidae (Adamski &amp; Brown, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding molecular identification, barcodes are available for several specimens from various countries (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62026a8f699fa526c" w:history="1">
+      <w:hyperlink r:id="rId29686aaa4f4e09867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). There are also sequences from several specimens of other </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5406,51 +5406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Batista Pereira LG (2008) Dossiê Técnico. Minador-das-Folhas-dos-Citros e Bichofurão: Pragas de Importância Econômica da Cultura do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87656a8f699fa62ea" w:history="1">
+      <w:hyperlink r:id="rId10096aaa4f4e0aa55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.respo statecnica.org.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6122,51 +6122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 99–103.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW (2011) Tools for Identifying the Larvae of Leafrollers (Lepidoptera: Tortricidae) frequently Intercepted at U.S. Ports of Entry Systematic Entomology Laboratory, PSI, Agricultural Research Service, U.S. Department of Agriculture c/o National Museum of Natural History, Washington, D.C. Draft, September 2011. 19 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98926a8f699fa67b3" w:history="1">
+      <w:hyperlink r:id="rId36146aaa4f4e0afc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtoo ls.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6377,51 +6377,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Lepidoptera: Tortricidae), citrus fruit borer, macadamia fruit borer. Document 20-25860. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60676a8f699fa6958" w:history="1">
+      <w:hyperlink r:id="rId19696aaa4f4e0b171" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6454,51 +6454,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Funde de Defesa da Citricultura, Brasil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundecitrus (2019) Bicho Furao. Funde de Defesa da Citricultura, Brasil. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56226a8f699fa69d6" w:history="1">
+      <w:hyperlink r:id="rId90426aaa4f4e0b1ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.funde citrus.com.br/doenc as/bicho -furao</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6729,51 +6729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tortricids of Agricultural Importance by Todd M. Gilligan and Marc E. Epstein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Interactive Keys developed in Lucid 3.5. Last updated August 2014. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64536a8f699fa6ba0" w:history="1">
+      <w:hyperlink r:id="rId35586aaa4f4e0b3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8396,51 +8396,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gymnandrosoma aurantianum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a8f699fa7d5f" w:history="1">
+      <w:hyperlink r:id="rId93786aaa4f4e0be9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8509,51 +8509,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 387–393. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97576a8f699fa7e1d" w:history="1">
+      <w:hyperlink r:id="rId47266aaa4f4e0bf59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12830</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8640,137 +8640,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11399792">
+  <w:abstractNum w:abstractNumId="79817301">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39428585">
+    <w:lvl w:ilvl="0" w:tplc="15728752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39428585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15728752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11399791">
+  <w:abstractNum w:abstractNumId="79817300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75585614">
+    <w:lvl w:ilvl="0" w:tplc="87817051">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9522,55 +9522,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11399791">
-    <w:abstractNumId w:val="11399791"/>
+  <w:num w:numId="79817300">
+    <w:abstractNumId w:val="79817300"/>
   </w:num>
-  <w:num w:numId="11399792">
-    <w:abstractNumId w:val="11399792"/>
+  <w:num w:numId="79817301">
+    <w:abstractNumId w:val="79817301"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21120,51 +21120,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId865790810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648800447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87996a8f699fa1b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId50516a8f699fa1b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId56516a8f699fa247e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId65086a8f699fa4668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId62026a8f699fa526c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId87656a8f699fa62ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId98926a8f699fa67b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId60676a8f699fa6958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56226a8f699fa69d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId64536a8f699fa6ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId53536a8f699fa7d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97576a8f699fa7e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId65446a8f699fa233f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65446a8f699fa233f.jpg"/><Relationship Id="rId75456a8f699fa36c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75456a8f699fa36c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856956261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId998188129" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30516aaa4f4e05e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/" TargetMode="External"/><Relationship Id="rId95126aaa4f4e05eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/categorization" TargetMode="External"/><Relationship Id="rId27286aaa4f4e06970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ECDYAU/photos" TargetMode="External"/><Relationship Id="rId78396aaa4f4e09473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId29686aaa4f4e09867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId10096aaa4f4e0aa55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.respo%20statecnica.org.br" TargetMode="External"/><Relationship Id="rId36146aaa4f4e0afc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtoo%20ls.org/" TargetMode="External"/><Relationship Id="rId19696aaa4f4e0b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90426aaa4f4e0b1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funde%20citrus.com.br/doenc%20as/bicho%20-furao" TargetMode="External"/><Relationship Id="rId35586aaa4f4e0b3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/keys/TortAILarv%20ae.html" TargetMode="External"/><Relationship Id="rId93786aaa4f4e0be9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47266aaa4f4e0bf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12830" TargetMode="External"/><Relationship Id="rId35266aaa4f4e0679c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35266aaa4f4e0679c.jpg"/><Relationship Id="rId23816aaa4f4e0838a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23816aaa4f4e0838a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>