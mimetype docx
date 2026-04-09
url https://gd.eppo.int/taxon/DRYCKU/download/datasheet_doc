--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416069bc88fb3de1b" w:history="1">
+            <w:hyperlink r:id="rId929969d74e1e08022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798569bc88fb3de84" w:history="1">
+            <w:hyperlink r:id="rId904169d74e1e08097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89988983" name="name941269bc88fb3e4bb" descr="11991.jpg"/>
+                  <wp:docPr id="67509585" name="name151869d74e1e0870a" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId998269bc88fb3e4b9" cstate="print"/>
+                          <a:blip r:embed="rId836069d74e1e08708" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId968369bc88fb3e5c5" w:history="1">
+            <w:hyperlink r:id="rId727269d74e1e08802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72863977" name="name593369bc88fb3f8e6" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="55677418" name="name707269d74e1e09673" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId219069bc88fb3f8e3" cstate="print"/>
+                    <a:blip r:embed="rId135269d74e1e09671" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891769bc88fb41c7d" w:history="1">
+      <w:hyperlink r:id="rId686169d74e1e0b9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765169bc88fb41d55" w:history="1">
+      <w:hyperlink r:id="rId576069d74e1e0bacf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940669bc88fb42146" w:history="1">
+      <w:hyperlink r:id="rId123469d74e1e0becc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867969bc88fb42218" w:history="1">
+      <w:hyperlink r:id="rId475369d74e1e0bf9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740669bc88fb425f5" w:history="1">
+      <w:hyperlink r:id="rId285769d74e1e0c36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId445369bc88fb42a21" w:history="1">
+      <w:hyperlink r:id="rId987369d74e1e0c777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800469bc88fb43667" w:history="1">
+      <w:hyperlink r:id="rId522669d74e1e0d3af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649369bc88fb43744" w:history="1">
+      <w:hyperlink r:id="rId901069d74e1e0d4af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1635869" name="name942369bc88fb437b3" descr="eu_funding_250.png"/>
+            <wp:docPr id="48433549" name="name267069d74e1e0d520" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId501269bc88fb437b2" cstate="print"/>
+                    <a:blip r:embed="rId716369d74e1e0d51f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21263191">
+  <w:abstractNum w:abstractNumId="88422472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34439586">
+    <w:lvl w:ilvl="0" w:tplc="10210711">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34439586" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10210711" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21263190">
+  <w:abstractNum w:abstractNumId="88422471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66368184">
+    <w:lvl w:ilvl="0" w:tplc="47750866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21263190">
-    <w:abstractNumId w:val="21263190"/>
+  <w:num w:numId="88422471">
+    <w:abstractNumId w:val="88422471"/>
   </w:num>
-  <w:num w:numId="21263191">
-    <w:abstractNumId w:val="21263191"/>
+  <w:num w:numId="88422472">
+    <w:abstractNumId w:val="88422472"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId970409325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639947447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId416069bc88fb3de1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId798569bc88fb3de84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId968369bc88fb3e5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId891769bc88fb41c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId765169bc88fb41d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId940669bc88fb42146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId867969bc88fb42218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId740669bc88fb425f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId445369bc88fb42a21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId800469bc88fb43667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId649369bc88fb43744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId998269bc88fb3e4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998269bc88fb3e4b9.jpg"/><Relationship Id="rId219069bc88fb3f8e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId219069bc88fb3f8e3.jpg"/><Relationship Id="rId501269bc88fb437b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501269bc88fb437b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369116568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215717089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId929969d74e1e08022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId904169d74e1e08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId727269d74e1e08802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId686169d74e1e0b9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId576069d74e1e0bacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId123469d74e1e0becc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId475369d74e1e0bf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId285769d74e1e0c36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId987369d74e1e0c777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId522669d74e1e0d3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId901069d74e1e0d4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId836069d74e1e08708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId836069d74e1e08708.jpg"/><Relationship Id="rId135269d74e1e09671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135269d74e1e09671.jpg"/><Relationship Id="rId716369d74e1e0d51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716369d74e1e0d51f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>