--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929969d74e1e08022" w:history="1">
+            <w:hyperlink r:id="rId758769f1c4c665b96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904169d74e1e08097" w:history="1">
+            <w:hyperlink r:id="rId805069f1c4c665c02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67509585" name="name151869d74e1e0870a" descr="11991.jpg"/>
+                  <wp:docPr id="84922034" name="name115869f1c4c6662a1" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId836069d74e1e08708" cstate="print"/>
+                          <a:blip r:embed="rId773269f1c4c6662a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId727269d74e1e08802" w:history="1">
+            <w:hyperlink r:id="rId522469f1c4c6663d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55677418" name="name707269d74e1e09673" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="85454990" name="name276169f1c4c6672d0" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135269d74e1e09671" cstate="print"/>
+                    <a:blip r:embed="rId616869f1c4c6672cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686169d74e1e0b9f8" w:history="1">
+      <w:hyperlink r:id="rId869269f1c4c6696d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576069d74e1e0bacf" w:history="1">
+      <w:hyperlink r:id="rId257569f1c4c6697be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123469d74e1e0becc" w:history="1">
+      <w:hyperlink r:id="rId386469f1c4c669bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475369d74e1e0bf9d" w:history="1">
+      <w:hyperlink r:id="rId591769f1c4c669c8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285769d74e1e0c36c" w:history="1">
+      <w:hyperlink r:id="rId831469f1c4c66a064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987369d74e1e0c777" w:history="1">
+      <w:hyperlink r:id="rId905169f1c4c66a468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522669d74e1e0d3af" w:history="1">
+      <w:hyperlink r:id="rId911169f1c4c66b074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901069d74e1e0d4af" w:history="1">
+      <w:hyperlink r:id="rId912469f1c4c66b14c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48433549" name="name267069d74e1e0d520" descr="eu_funding_250.png"/>
+            <wp:docPr id="22087397" name="name218169f1c4c66b1c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId716369d74e1e0d51f" cstate="print"/>
+                    <a:blip r:embed="rId395869f1c4c66b1c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88422472">
+  <w:abstractNum w:abstractNumId="42107573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10210711">
+    <w:lvl w:ilvl="0" w:tplc="25841390">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10210711" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25841390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88422471">
+  <w:abstractNum w:abstractNumId="42107572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47750866">
+    <w:lvl w:ilvl="0" w:tplc="41958614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88422471">
-    <w:abstractNumId w:val="88422471"/>
+  <w:num w:numId="42107572">
+    <w:abstractNumId w:val="42107572"/>
   </w:num>
-  <w:num w:numId="88422472">
-    <w:abstractNumId w:val="88422472"/>
+  <w:num w:numId="42107573">
+    <w:abstractNumId w:val="42107573"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369116568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215717089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId929969d74e1e08022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId904169d74e1e08097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId727269d74e1e08802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId686169d74e1e0b9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId576069d74e1e0bacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId123469d74e1e0becc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId475369d74e1e0bf9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId285769d74e1e0c36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId987369d74e1e0c777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId522669d74e1e0d3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId901069d74e1e0d4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId836069d74e1e08708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId836069d74e1e08708.jpg"/><Relationship Id="rId135269d74e1e09671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135269d74e1e09671.jpg"/><Relationship Id="rId716369d74e1e0d51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716369d74e1e0d51f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261183001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356903826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId758769f1c4c665b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId805069f1c4c665c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId522469f1c4c6663d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId869269f1c4c6696d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId257569f1c4c6697be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId386469f1c4c669bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId591769f1c4c669c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId831469f1c4c66a064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId905169f1c4c66a468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId911169f1c4c66b074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId912469f1c4c66b14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId773269f1c4c6662a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773269f1c4c6662a0.jpg"/><Relationship Id="rId616869f1c4c6672cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId616869f1c4c6672cd.jpg"/><Relationship Id="rId395869f1c4c66b1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395869f1c4c66b1c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>