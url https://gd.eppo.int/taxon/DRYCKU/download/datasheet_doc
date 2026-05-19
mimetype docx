--- v9 (2026-04-29)
+++ v10 (2026-05-19)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758769f1c4c665b96" w:history="1">
+            <w:hyperlink r:id="rId59176a0c74bab3385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805069f1c4c665c02" w:history="1">
+            <w:hyperlink r:id="rId13866a0c74bab33ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84922034" name="name115869f1c4c6662a1" descr="11991.jpg"/>
+                  <wp:docPr id="63876040" name="name51026a0c74bab3a91" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId773269f1c4c6662a0" cstate="print"/>
+                          <a:blip r:embed="rId78516a0c74bab3a8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId522469f1c4c6663d2" w:history="1">
+            <w:hyperlink r:id="rId98476a0c74bab3bd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85454990" name="name276169f1c4c6672d0" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="67742910" name="name34966a0c74bab4a0e" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId616869f1c4c6672cd" cstate="print"/>
+                    <a:blip r:embed="rId83316a0c74bab4a0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869269f1c4c6696d7" w:history="1">
+      <w:hyperlink r:id="rId35446a0c74bab73f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257569f1c4c6697be" w:history="1">
+      <w:hyperlink r:id="rId36256a0c74bab7530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386469f1c4c669bb8" w:history="1">
+      <w:hyperlink r:id="rId26906a0c74bab7972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591769f1c4c669c8b" w:history="1">
+      <w:hyperlink r:id="rId70566a0c74bab7a95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId831469f1c4c66a064" w:history="1">
+      <w:hyperlink r:id="rId83566a0c74bab7f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905169f1c4c66a468" w:history="1">
+      <w:hyperlink r:id="rId47886a0c74bab8372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911169f1c4c66b074" w:history="1">
+      <w:hyperlink r:id="rId76186a0c74bab9199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912469f1c4c66b14c" w:history="1">
+      <w:hyperlink r:id="rId57356a0c74bab93b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22087397" name="name218169f1c4c66b1c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="99820806" name="name26856a0c74bab9475" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId395869f1c4c66b1c6" cstate="print"/>
+                    <a:blip r:embed="rId82836a0c74bab9472" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42107573">
+  <w:abstractNum w:abstractNumId="42261402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25841390">
+    <w:lvl w:ilvl="0" w:tplc="66870180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25841390" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66870180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42107572">
+  <w:abstractNum w:abstractNumId="42261401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41958614">
+    <w:lvl w:ilvl="0" w:tplc="79130582">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42107572">
-    <w:abstractNumId w:val="42107572"/>
+  <w:num w:numId="42261401">
+    <w:abstractNumId w:val="42261401"/>
   </w:num>
-  <w:num w:numId="42107573">
-    <w:abstractNumId w:val="42107573"/>
+  <w:num w:numId="42261402">
+    <w:abstractNumId w:val="42261402"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261183001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356903826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId758769f1c4c665b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId805069f1c4c665c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId522469f1c4c6663d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId869269f1c4c6696d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId257569f1c4c6697be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId386469f1c4c669bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId591769f1c4c669c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId831469f1c4c66a064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId905169f1c4c66a468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId911169f1c4c66b074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId912469f1c4c66b14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId773269f1c4c6662a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773269f1c4c6662a0.jpg"/><Relationship Id="rId616869f1c4c6672cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId616869f1c4c6672cd.jpg"/><Relationship Id="rId395869f1c4c66b1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395869f1c4c66b1c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752501256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978325292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59176a0c74bab3385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId13866a0c74bab33ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId98476a0c74bab3bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId35446a0c74bab73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId36256a0c74bab7530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId26906a0c74bab7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId70566a0c74bab7a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId83566a0c74bab7f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId47886a0c74bab8372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId76186a0c74bab9199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57356a0c74bab93b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId78516a0c74bab3a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a0c74bab3a8f.jpg"/><Relationship Id="rId83316a0c74bab4a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83316a0c74bab4a0b.jpg"/><Relationship Id="rId82836a0c74bab9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82836a0c74bab9472.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>