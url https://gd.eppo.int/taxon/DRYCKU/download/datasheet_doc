--- v10 (2026-05-19)
+++ v11 (2026-06-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59176a0c74bab3385" w:history="1">
+            <w:hyperlink r:id="rId60926a26ebe832715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13866a0c74bab33ff" w:history="1">
+            <w:hyperlink r:id="rId90856a26ebe832783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63876040" name="name51026a0c74bab3a91" descr="11991.jpg"/>
+                  <wp:docPr id="80466433" name="name91276a26ebe832e3e" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78516a0c74bab3a8f" cstate="print"/>
+                          <a:blip r:embed="rId88916a26ebe832e3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98476a0c74bab3bd1" w:history="1">
+            <w:hyperlink r:id="rId94606a26ebe832fa0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67742910" name="name34966a0c74bab4a0e" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="31399697" name="name60496a26ebe834390" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83316a0c74bab4a0b" cstate="print"/>
+                    <a:blip r:embed="rId75096a26ebe83438b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35446a0c74bab73f0" w:history="1">
+      <w:hyperlink r:id="rId91616a26ebe836903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36256a0c74bab7530" w:history="1">
+      <w:hyperlink r:id="rId91456a26ebe8369dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26906a0c74bab7972" w:history="1">
+      <w:hyperlink r:id="rId72576a26ebe836e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70566a0c74bab7a95" w:history="1">
+      <w:hyperlink r:id="rId27706a26ebe836ef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83566a0c74bab7f3b" w:history="1">
+      <w:hyperlink r:id="rId15686a26ebe8372dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a0c74bab8372" w:history="1">
+      <w:hyperlink r:id="rId33486a26ebe8376fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76186a0c74bab9199" w:history="1">
+      <w:hyperlink r:id="rId47626a26ebe838381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57356a0c74bab93b0" w:history="1">
+      <w:hyperlink r:id="rId40006a26ebe83845f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99820806" name="name26856a0c74bab9475" descr="eu_funding_250.png"/>
+            <wp:docPr id="75140477" name="name29766a26ebe838534" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82836a0c74bab9472" cstate="print"/>
+                    <a:blip r:embed="rId41526a26ebe838533" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42261402">
+  <w:abstractNum w:abstractNumId="25859026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66870180">
+    <w:lvl w:ilvl="0" w:tplc="58643966">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66870180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58643966" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42261401">
+  <w:abstractNum w:abstractNumId="25859025">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79130582">
+    <w:lvl w:ilvl="0" w:tplc="65202540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42261401">
-    <w:abstractNumId w:val="42261401"/>
+  <w:num w:numId="25859025">
+    <w:abstractNumId w:val="25859025"/>
   </w:num>
-  <w:num w:numId="42261402">
-    <w:abstractNumId w:val="42261402"/>
+  <w:num w:numId="25859026">
+    <w:abstractNumId w:val="25859026"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752501256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId978325292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59176a0c74bab3385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId13866a0c74bab33ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId98476a0c74bab3bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId35446a0c74bab73f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId36256a0c74bab7530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId26906a0c74bab7972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId70566a0c74bab7a95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId83566a0c74bab7f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId47886a0c74bab8372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId76186a0c74bab9199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57356a0c74bab93b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId78516a0c74bab3a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a0c74bab3a8f.jpg"/><Relationship Id="rId83316a0c74bab4a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83316a0c74bab4a0b.jpg"/><Relationship Id="rId82836a0c74bab9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82836a0c74bab9472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205510194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988799824" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60926a26ebe832715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId90856a26ebe832783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId94606a26ebe832fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId91616a26ebe836903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId91456a26ebe8369dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId72576a26ebe836e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId27706a26ebe836ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId15686a26ebe8372dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId33486a26ebe8376fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId47626a26ebe838381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40006a26ebe83845f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId88916a26ebe832e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88916a26ebe832e3b.jpg"/><Relationship Id="rId75096a26ebe83438b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75096a26ebe83438b.jpg"/><Relationship Id="rId41526a26ebe838533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a26ebe838533.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>