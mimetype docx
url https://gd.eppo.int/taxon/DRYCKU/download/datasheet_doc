--- v11 (2026-06-08)
+++ v12 (2026-06-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60926a26ebe832715" w:history="1">
+            <w:hyperlink r:id="rId51106a41a6bb706c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90856a26ebe832783" w:history="1">
+            <w:hyperlink r:id="rId93536a41a6bb7072e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80466433" name="name91276a26ebe832e3e" descr="11991.jpg"/>
+                  <wp:docPr id="52076557" name="name12836a41a6bb70f18" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88916a26ebe832e3b" cstate="print"/>
+                          <a:blip r:embed="rId46486a41a6bb70f16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94606a26ebe832fa0" w:history="1">
+            <w:hyperlink r:id="rId65716a41a6bb71061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31399697" name="name60496a26ebe834390" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="6313942" name="name66306a41a6bb71f47" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75096a26ebe83438b" cstate="print"/>
+                    <a:blip r:embed="rId77706a41a6bb71f45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616a26ebe836903" w:history="1">
+      <w:hyperlink r:id="rId40506a41a6bb742b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a26ebe8369dc" w:history="1">
+      <w:hyperlink r:id="rId72226a41a6bb743a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72576a26ebe836e0c" w:history="1">
+      <w:hyperlink r:id="rId48216a41a6bb74786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a26ebe836ef1" w:history="1">
+      <w:hyperlink r:id="rId12696a41a6bb74855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15686a26ebe8372dc" w:history="1">
+      <w:hyperlink r:id="rId48506a41a6bb74c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33486a26ebe8376fa" w:history="1">
+      <w:hyperlink r:id="rId44556a41a6bb75047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47626a26ebe838381" w:history="1">
+      <w:hyperlink r:id="rId47506a41a6bb75c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40006a26ebe83845f" w:history="1">
+      <w:hyperlink r:id="rId59616a41a6bb75d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75140477" name="name29766a26ebe838534" descr="eu_funding_250.png"/>
+            <wp:docPr id="5530577" name="name20906a41a6bb75dc9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41526a26ebe838533" cstate="print"/>
+                    <a:blip r:embed="rId95316a41a6bb75dc7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25859026">
+  <w:abstractNum w:abstractNumId="74904615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58643966">
+    <w:lvl w:ilvl="0" w:tplc="47433641">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58643966" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47433641" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25859025">
+  <w:abstractNum w:abstractNumId="74904614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65202540">
+    <w:lvl w:ilvl="0" w:tplc="66801306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25859025">
-    <w:abstractNumId w:val="25859025"/>
+  <w:num w:numId="74904614">
+    <w:abstractNumId w:val="74904614"/>
   </w:num>
-  <w:num w:numId="25859026">
-    <w:abstractNumId w:val="25859026"/>
+  <w:num w:numId="74904615">
+    <w:abstractNumId w:val="74904615"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId205510194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988799824" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60926a26ebe832715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId90856a26ebe832783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId94606a26ebe832fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId91616a26ebe836903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId91456a26ebe8369dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId72576a26ebe836e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId27706a26ebe836ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId15686a26ebe8372dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId33486a26ebe8376fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId47626a26ebe838381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40006a26ebe83845f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId88916a26ebe832e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88916a26ebe832e3b.jpg"/><Relationship Id="rId75096a26ebe83438b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75096a26ebe83438b.jpg"/><Relationship Id="rId41526a26ebe838533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a26ebe838533.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259823492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583327157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51106a41a6bb706c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId93536a41a6bb7072e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId65716a41a6bb71061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId40506a41a6bb742b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId72226a41a6bb743a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId48216a41a6bb74786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId12696a41a6bb74855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId48506a41a6bb74c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId44556a41a6bb75047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId47506a41a6bb75c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59616a41a6bb75d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId46486a41a6bb70f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46486a41a6bb70f16.jpg"/><Relationship Id="rId77706a41a6bb71f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77706a41a6bb71f45.jpg"/><Relationship Id="rId95316a41a6bb75dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95316a41a6bb75dc7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>