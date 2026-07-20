--- v12 (2026-06-28)
+++ v13 (2026-07-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51106a41a6bb706c1" w:history="1">
+            <w:hyperlink r:id="rId85476a5e8a1829345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93536a41a6bb7072e" w:history="1">
+            <w:hyperlink r:id="rId97686a5e8a18293af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52076557" name="name12836a41a6bb70f18" descr="11991.jpg"/>
+                  <wp:docPr id="1032768" name="name46826a5e8a1829be6" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46486a41a6bb70f16" cstate="print"/>
+                          <a:blip r:embed="rId91266a5e8a1829be4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65716a41a6bb71061" w:history="1">
+            <w:hyperlink r:id="rId12966a5e8a1829d3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6313942" name="name66306a41a6bb71f47" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="89564164" name="name96086a5e8a182b253" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77706a41a6bb71f45" cstate="print"/>
+                    <a:blip r:embed="rId10756a5e8a182b24f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40506a41a6bb742b1" w:history="1">
+      <w:hyperlink r:id="rId92416a5e8a182d867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72226a41a6bb743a0" w:history="1">
+      <w:hyperlink r:id="rId54326a5e8a182d93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a41a6bb74786" w:history="1">
+      <w:hyperlink r:id="rId58156a5e8a182dd5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12696a41a6bb74855" w:history="1">
+      <w:hyperlink r:id="rId82356a5e8a182de55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506a41a6bb74c42" w:history="1">
+      <w:hyperlink r:id="rId99766a5e8a182e24f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44556a41a6bb75047" w:history="1">
+      <w:hyperlink r:id="rId33186a5e8a182e65f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47506a41a6bb75c33" w:history="1">
+      <w:hyperlink r:id="rId18336a5e8a182f2ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59616a41a6bb75d0c" w:history="1">
+      <w:hyperlink r:id="rId63776a5e8a182f3c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5530577" name="name20906a41a6bb75dc9" descr="eu_funding_250.png"/>
+            <wp:docPr id="94130162" name="name31166a5e8a182f47d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95316a41a6bb75dc7" cstate="print"/>
+                    <a:blip r:embed="rId44096a5e8a182f47b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74904615">
+  <w:abstractNum w:abstractNumId="40476195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47433641">
+    <w:lvl w:ilvl="0" w:tplc="15363416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47433641" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15363416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74904614">
+  <w:abstractNum w:abstractNumId="40476194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66801306">
+    <w:lvl w:ilvl="0" w:tplc="35043907">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74904614">
-    <w:abstractNumId w:val="74904614"/>
+  <w:num w:numId="40476194">
+    <w:abstractNumId w:val="40476194"/>
   </w:num>
-  <w:num w:numId="74904615">
-    <w:abstractNumId w:val="74904615"/>
+  <w:num w:numId="40476195">
+    <w:abstractNumId w:val="40476195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259823492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583327157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51106a41a6bb706c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId93536a41a6bb7072e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId65716a41a6bb71061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId40506a41a6bb742b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId72226a41a6bb743a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId48216a41a6bb74786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId12696a41a6bb74855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId48506a41a6bb74c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId44556a41a6bb75047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId47506a41a6bb75c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59616a41a6bb75d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId46486a41a6bb70f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46486a41a6bb70f16.jpg"/><Relationship Id="rId77706a41a6bb71f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77706a41a6bb71f45.jpg"/><Relationship Id="rId95316a41a6bb75dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95316a41a6bb75dc7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355413460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812496051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85476a5e8a1829345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId97686a5e8a18293af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId12966a5e8a1829d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId92416a5e8a182d867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId54326a5e8a182d93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId58156a5e8a182dd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId82356a5e8a182de55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId99766a5e8a182e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId33186a5e8a182e65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId18336a5e8a182f2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63776a5e8a182f3c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId91266a5e8a1829be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a5e8a1829be4.jpg"/><Relationship Id="rId10756a5e8a182b24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10756a5e8a182b24f.jpg"/><Relationship Id="rId44096a5e8a182f47b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a5e8a182f47b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>