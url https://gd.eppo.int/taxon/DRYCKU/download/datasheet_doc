--- v13 (2026-07-20)
+++ v14 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hymenoptera: Cynipidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian chestnut gall wasp, chestnut gall wasp, oriental chestnut gall wasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85476a5e8a1829345" w:history="1">
+            <w:hyperlink r:id="rId31816a95debef07d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97686a5e8a18293af" w:history="1">
+            <w:hyperlink r:id="rId69556a95debef083e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRYCKU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1032768" name="name46826a5e8a1829be6" descr="11991.jpg"/>
+                  <wp:docPr id="70475260" name="name67086a95debef121b" descr="11991.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11991.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91266a5e8a1829be4" cstate="print"/>
+                          <a:blip r:embed="rId94016a95debef1219" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12966a5e8a1829d3e" w:history="1">
+            <w:hyperlink r:id="rId77986a95debef1384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1081,63 +1081,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Castanea sativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are grown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89564164" name="name96086a5e8a182b253" descr="DRYCKU_distribution_map.jpg"/>
+            <wp:docPr id="79068065" name="name78176a95debef2740" descr="DRYCKU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRYCKU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10756a5e8a182b24f" cstate="print"/>
+                    <a:blip r:embed="rId20606a95debef273d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6366,51 +6366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2003) Report of a pest risk assessment: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92416a5e8a182d867" w:history="1">
+      <w:hyperlink r:id="rId27206a95debf0094d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6494,51 +6494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) EPPO Standard PM 8/4(1) Castanea. Commodity-specific phytosanitary measures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, 445-451. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54326a5e8a182d93e" w:history="1">
+      <w:hyperlink r:id="rId16646a95debf00a27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/DRYCKU/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7121,51 +7121,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> limits down-regulation by native parasitoids. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58156a5e8a182dd5a" w:history="1">
+      <w:hyperlink r:id="rId60116a95debf00e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10/1007/s10530-020-02427-x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7249,51 +7249,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> throughout an invaded region. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82356a5e8a182de55" w:history="1">
+      <w:hyperlink r:id="rId16126a95debf00ef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/jen.12836</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7865,51 +7865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Slovenia, Croatia and Hungary. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forestry Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99766a5e8a182e24f" w:history="1">
+      <w:hyperlink r:id="rId35196a95debf01361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11676-020-01197-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8394,51 +8394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muru D, Borowiec N, Thaon M, Ris N &amp; Vercken E (2020) The open bar is closed: restructuration of a native parasitoid community following successful control of an invasive pest. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PCI Zoology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33186a5e8a182e65f" w:history="1">
+      <w:hyperlink r:id="rId58536a95debf01779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1101/2019.12.20.884908</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10296,51 +10296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dryocosmus kuriphilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a5e8a182f2ad" w:history="1">
+      <w:hyperlink r:id="rId24036a95debf023d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10427,90 +10427,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 422-424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63776a5e8a182f3c1" w:history="1">
+      <w:hyperlink r:id="rId76606a95debf024b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00849.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94130162" name="name31166a5e8a182f47d" descr="eu_funding_250.png"/>
+            <wp:docPr id="40370645" name="name29756a95debf02573" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44096a5e8a182f47b" cstate="print"/>
+                    <a:blip r:embed="rId44476a95debf02572" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10608,137 +10608,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40476195">
+  <w:abstractNum w:abstractNumId="41680784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15363416">
+    <w:lvl w:ilvl="0" w:tplc="99864012">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15363416" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99864012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40476194">
+  <w:abstractNum w:abstractNumId="41680783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35043907">
+    <w:lvl w:ilvl="0" w:tplc="60730004">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11490,55 +11490,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40476194">
-    <w:abstractNumId w:val="40476194"/>
+  <w:num w:numId="41680783">
+    <w:abstractNumId w:val="41680783"/>
   </w:num>
-  <w:num w:numId="40476195">
-    <w:abstractNumId w:val="40476195"/>
+  <w:num w:numId="41680784">
+    <w:abstractNumId w:val="41680784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23088,51 +23088,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId355413460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812496051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85476a5e8a1829345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId97686a5e8a18293af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId12966a5e8a1829d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId92416a5e8a182d867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId54326a5e8a182d93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId58156a5e8a182dd5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId82356a5e8a182de55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId99766a5e8a182e24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId33186a5e8a182e65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId18336a5e8a182f2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63776a5e8a182f3c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId91266a5e8a1829be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91266a5e8a1829be4.jpg"/><Relationship Id="rId10756a5e8a182b24f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10756a5e8a182b24f.jpg"/><Relationship Id="rId44096a5e8a182f47b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44096a5e8a182f47b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139371013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId326073865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31816a95debef07d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/" TargetMode="External"/><Relationship Id="rId69556a95debef083e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/categorization" TargetMode="External"/><Relationship Id="rId77986a95debef1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/photos" TargetMode="External"/><Relationship Id="rId27206a95debf0094d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8" TargetMode="External"/><Relationship Id="rId16646a95debf00a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRYCKU/documents" TargetMode="External"/><Relationship Id="rId60116a95debf00e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10/1007/s10530-020-02427-x" TargetMode="External"/><Relationship Id="rId16126a95debf00ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/jen.12836" TargetMode="External"/><Relationship Id="rId35196a95debf01361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Acs%20Z,%20Melika%20G,%20Penzes%20Z,%20Pujade-Villar%20J%20&amp;%20Stone%20GN%20(2007)%20The%20phylogenetic%20relationships%20between%20Dryocosmus,%20Chilaspis%20and%20allied%20genera%20of%20oak%20gallwasps%20(Hymenoptera,%20Cynipidae%20%3A%20Cynipini).%20Systematic%20Entomology%2032,%2070-80.%20Aebi%20A,%20Schonrogge%20K,%20Melika%20G,%20Quacchia%20A,%20Alma%20A,%20&amp;%20Stone%20GN%20(2007)%20Native%20and%20introduced%20parasitoids%20attacking%20the%20invasive%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2037,%20166-171.%20Avtzis%20DN,%20Melika%20G,%20Matosevic%20D%20&amp;%20Coyle%20DR%20(2019)%20The%20asian%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus%3A%20A%20global%20invader%20and%20a%20successful%20case%20of%20classical%20biological%20control.%20Journal%20of%20Pest%20Science%2092,%20107-115.%20Battisti%20A,%20Benvegnu%20I,%20Colombari%20F%20&amp;%20Haack%20RA%20(2014)%20Invasion%20by%20the%20chestnut%20gall%20wasp%20in%20italy%20causes%20significant%20yield%20loss%20in%20Castanea%20sativa%20nut%20production.%20Agricultural%20and%20Forest%20Entomology%2016,%2075-79.%20Bernardo%20U,%20Iodice%20L,%20Sasso%20R,%20Tutore%20VA,%20Cascone%20P%20&amp;%20Guerrieri%20E%20(2013)%20Biology%20and%20monitoring%20of%20Dryocosmus%20kuriphilus%20on%20Castanea%20sativa%20in%20southern%20Italy.%20Agricultural%20and%20Forest%20Entomology%2015,%2065-76.%20Breisch%20H%20&amp;%20Streito%20JC%20(2004)%20Le%20cynips%20du%20ch%C3%A2taignier%20%3A%20un%20nouveau%20fl%C3%A9au%20pour%20l%E2%80%99Europe.%20Infos%20CTIFL%20204,%2034-37.%20Brussino%20G,%20Bosio%20G,%20Baudino%20M,%20Giordano%20R,%20Ramello%20F%20&amp;%20Melika%20G%20(2002)%20Dangerous%20exotic%20insect%20for%20the%20European%20chestnut.%20Informatore%20Agrario%2058,%2059-61.%20Bonsignore%20CP,%20Vono%20G%20&amp;%20Bernardo%20U%20(2019)%20Environmental%20thermal%20levels%20affect%20the%20phenological%20relationships%20between%20the%20chestnut%20gall%20wasp%20and%20its%20parasitoids.%20Physiological%20Entomology%2044,%2087-98.%20Borowiec%20N,%20Thaon%20M,%20Brancaccio%20L,%20Cailleret%20B,%20Ris%20N%20&amp;%20Vercken%20E%20(2018)%20Early%20population%20dynamics%20in%20classical%20biological%20control%3A%20Establishment%20of%20the%20exotic%20parasitoid%20Torymus%20sinensis%20and%20control%20of%20its%20target%20pest,%20the%20chestnut%20gall%20wasp%20Dryocosmus%20kuriphilus,%20in%20France.%20Entomologia%20Experimentalis%20et%20Applicata%20166,%20367-379.%20Bosio%20G,%20Gerbaudo%20C%20&amp;%20Piazza%20E%20(2010)%20Dryocosmus%20kuriphilus%20Yasumatsu%3A%20An%20outline%20seven%20years%20after%20the%20first%20report%20in%20Piedmont%20(Italy).%20Acta%20Horticulturae%20866,%20341-348.%20Botta%20R,%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Alma%20A%20(2009)%20Differential%20gene%20expression%20in%20chestnut%20buds%20following%20infestation%20by%20gall-wasp%20(Dryocosmus%20kuriphilus%20Yasumatsu,%20Hymenoptera%3A%20Cynipidae).%20Acta%20Horticulturae%20844,%20405-409.%20Budroni%20MA,%20Loru%20L,%20Pantaleoni%20RA%20&amp;%20Rustici%20M%20(2018)%20Effects%20of%20an%20asynchronous%20alien%20host%20on%20a%20native%20host-parasitoid%20system.%20Ecological%20Complexity%2033,%2084-92.%20Buffington%20ML%20&amp;%20Morita%20SI%20(2009).%20Not%20all%20oak%20gall%20wasps%20gall%20oaks%3A%20The%20description%20of%20Dryocosmus%20rileypokei,%20a%20new,%20apostate%20species%20of%20Cynipini%20from%20California.%20Proceedings%20of%20the%20Entomological%20Society%20of%20Washington%20111,%20244-253.%20Conedera%20M,%20Tinner%20W,%20Krebs%20P,%20De%20Rigo%20D%20and%20Caudullo%20G%20(2016)%20Castanea%20sativa%20in%20Europe%3A%20distribution,%20habitat,%20usage%20and%20threats.%20In%3A%20Sans-Miguel-Ayanz%20J,%20De%20Rigo%20D,%20Caudullo%20G,%20Durrant%20T%20and%20Mauri%20A%20(eds)%20European%20Atlas%20of%20Forest%20Tree%20Species.%20Publications%20Office%20of%20the%20European%20Union,%20Luxembourg,%2078-79.%20Cooper%20WR%20&amp;%20Rieske%20LK%20(2007)%20Community%20associates%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%20%3A%20Cynipidae),%20in%20Eastern%20North%20America.%20Annals%20of%20the%20Entomological%20Society%20of%20America%20100,%20236-244.%20Csoka%20G,%20Stone%20GN%20&amp;%20Melika%20G%20(2005)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20Cynipidae.%20In%3A%20Raman%20A.,%20Schaefer%20C.W.%20&amp;%20Withers%20T.M.%20(eds)%20Biology,%20ecology%20and%20evolution%20of%20gall-inducing%20arthropods.%20Science%20Publishers,%20Inc.%20Enfield,%20New%20Hampshire,%20USA,%20569-636.%20Dini%20F,%20Sartor%20C%20&amp;%20Botta%20R%20(2012)%20Detection%20of%20a%20hypersensitive%20reaction%20in%20the%20chestnut%20hybrid%20'bouche%20de%20betizac'%20infested%20by%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Plant%20Physiology%20and%20Biochemistry%2060,%2067-73.%20EFSA%20(2010)%20Risk%20assessment%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20for%20the%20EU%20territories%20and%20identification%20and%20evaluation%20of%20risk%20management%20options.%20EFSA%20Journal%208,%201619,%20114%20pp.%20EPPO%20(2003)%20Report%20of%20a%20pest%20risk%20assessment%3A%20Dryocosmus%20kuriphilus.%20EPPO,%20France.%20Available%20at%20https%3A//pra.eppo.int/pra/bceaf28c-05dc-4d49-9012-adc2d1f74df8%20EPPO%20(2005)%20Data%20sheets%20on%20quarantine%20pests%20%E2%80%93%20Dryocosmus%20kuriphilus.%20EPPO%20Bulletin%2035,%20422-424.%20EPPO%20(2017)%20EPPO%20Standard%20PM%208/4(1)%20Castanea.%20Commodity-specific%20phytosanitary%20measures.%20EPPO%20Bulletin%2047,%20445-451.%20Available%20at%20https%3A//gd.eppo.int/taxon/DRYCKU/documents%20Fernandez-Conradi%20P,%20Borowiec%20N,%20Capdevielle%20X,%20Castagneyrol%20B,%20Maltoni%20A,%20Robin%20C,%20Selvi%20F,%20Van%20Halder%20I,%20Vetillard%20F%20&amp;%20Jactel%20H%20(2018)%20Plant%20neighbour%20identity%20and%20invasive%20pathogen%20infection%20affect%20associational%20resistance%20to%20an%20invasive%20gall%20wasp.%20Biological%20Invasions%2020,%201459-1473.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Nova%20LKH,%20Saladini%20MA%20&amp;%20Alma%20A%20(2017)%20Post-release%20evaluation%20of%20non-target%20effects%20of%20Torymus%20sinensis,%20the%20biological%20control%20agent%20of%20Dryocosmus%20kuriphilus%20in%20Italy.%20Biocontrol%2062,%20445-456.%20Ferracini%20C,%20Ferrari%20E,%20Pontini%20M,%20Saladini%20MA%20&amp;%20Alma%20A%20(2019)%20Effectiveness%20of%20Torymus%20sinensis%3A%20A%20successful%20long-term%20control%20of%20the%20asian%20chestnut%20gall%20wasp%20in%20Italy.%20Journal%20of%20Pest%20Science%2092,%20353-359.%20Ferracini%20C,%20Gonella%20E,%20Ferrari%20E,%20Saladini%20MA,%20Picciau%20L,%20Tota%20F,%20Pontini%20M%20&amp;%20Alma%20A%20(2015)%20Novel%20insight%20in%20the%20life%20cycle%20of%20Torymus%20sinensis,%20biocontrol%20agent%20of%20the%20chestnut%20gall%20wasp.%20Biocontrol%2060,%20169-177.%20Gehring%20E,%20Bellosi%20B,%20Quacchia%20A%20&amp;%20Conedera%20M%20(2018a)%20Assessing%20the%20impact%20of%20Dryocosmus%20kuriphilus%20on%20the%20chestnut%20tree%3A%20Branch%20architecture%20matters.%20Journal%20of%20Pest%20Science%2091,%20189-202.%20Gehring%20E,%20Kast%20C,%20Kilchenmann%20V,%20Bieri%20K,%20Gehrig%20R,%20Pezzatti%20GB%20&amp;%20Conedera%20M%20(2018b)%20Impact%20of%20the%20asian%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20(Hymenoptera,%20Cynipidae),%20on%20the%20chestnut%20component%20of%20honey%20in%20the%20southern%20swiss%20Alps.%20Journal%20of%20Economic%20Entomology%20111,%2043-52%20Gibbs%20M,%20Schonrogge%20K,%20Alma%20A,%20Melika%20G,%20Quacchia%20A,%20Stone%20GN%20&amp;%20Aebi%20A%20(2011)%20Torymus%20sinensis%3A%20A%20viable%20management%20option%20for%20the%20biological%20control%20of%20Dryocosmus%20kuriphilus%20in%20Europe?%20Biocontrol%2056,%20527-538.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Nieves-Aldrey%20JL%20&amp;%20Lombardero%20MJ%20(2021)%20Gall%20size%20of%20Dryocosmus%20kuriphilus%20limits%20down-regulation%20by%20native%20parasitoids.%20Biological%20Invasions.%20https%3A//doi.org/10/1007/s10530-020-02427-x%20Gil-Tapetado%20D,%20Cabrero-Sanudo%20FJ,%20Polidori%20C,%20Gomez%20JF%20&amp;%20Nieves-Aldrey%20JL%20(2020a)%20Climate%20as%20a%20possible%20driver%20of%20gall%20morphology%20in%20the%20chestnut%20pest%20Dryocosmus%20kuriphilus%20across%20spanish%20invaded%20areas.%20Bulletin%20of%20Entomological%20Research,%201-14.%20Gil-Tapetado%20D,%20Castedo-Dorado%20F,%20Lombardero%20MJ,%20Martel%20J%20&amp;%20Alvarez-Alvarez%20P%20(2020b)%20Spatial%20propagation%20and%20patterns%20of%20abundance%20of%20Dryocosmus%20kuriphilus%20throughout%20an%20invaded%20region.%20Journal%20of%20Applied%20Entomology.%20https%3A//doi.org/10.1111/jen.12836%20%20Gilioli%20G,%20Pasquali%20S,%20Tramontini%20S%20&amp;%20Riolo%20F%20(2013)%20Modelling%20local%20and%20long-distance%20dispersal%20of%20invasive%20chestnut%20gall%20wasp%20in%20Europe.%20Ecological%20Modelling%20263,%20281-290.%20Graziosi%20I%20&amp;%20Rieske%20LK%20(2014)%20Potential%20fecundity%20of%20a%20highly%20invasive%20gall%20maker,%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae).%20Environmental%20Entomology%2043,%201053-1058.%20Graziosi%20I%20&amp;%20Santi%20F%20(2008)%20Chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%3A%20Spreading%20in%20Italy%20and%20new%20records%20in%20Bologna%20province.%20Bulletin%20of%20Insectology%2061,%20343-348.%20Hou%20HQ,%20Zhao%20GZ,%20Su%20CY%20&amp;%20Zhu%20DH%20(2020)%20Wolbachia%20prevalence%20patterns%3A%20Horizontal%20transmission,%20recombination,%20and%20multiple%20infections%20in%20chestnut%20gall%20wasp-parasitoid%20communities.%20Entomologia%20Experimentalis%20Et%20Applicata%20168,%20752-765.%20Jara-Chiquito%20JL,%20Askew%20RR%20&amp;%20Pujade-Villar%20J%20(2020)%20The%20invasive%20ACGW%20Dryocosmus%20kuriphilus%20(Hymenoptera%3A%20Cynipidae)%20in%20Spain%3A%20Native%20parasitoid%20recruitment%20and%20association%20with%20oak%20gall%20inducers%20in%20Catalonia.%20Forestry%2093,%20178-186.%20Kato%20K%20&amp;%20Hijii%20N%20(1993)%20Optimal%20clutch%20size%20of%20the%20chestnut%20gall-wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Research%20in%20Population%20Ecology%2035,%201-14.%20Kim%20CS,%20Park%20IK,%20Kim%20JK,%20Park%20YS,%20Shin%20SC,%20Chung%20YJ,%20Choi%20KS%20&amp;%20Jeon%20MJ%20(2005)%20Oviposition%20preferences%20of%20the%20oriental%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus,%20on%20various%20chestnut%20varieties.%20Korean%20Journal%20of%20Applied%20Entomology%2044,%20157-159.%20Kos%20K,%20Lackovic%20N,%20Melika%20G%20&amp;%20Matosevic%20D%20(2020)%20Diversity%20and%20surge%20in%20abundance%20of%20native%20parasitoid%20communities%20prior%20to%20the%20onset%20of%20Torymus%20sinensis%20on%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Slovenia,%20Croatia%20and%20Hungary.%20Journal%20of%20Forestry%20Research.%20https%3A//doi.org/10.1007/s11676-020-01197-5%20%20Maltoni%20A,%20Mariotti%20B,%20Jacobs%20DF%20&amp;%20Tani%20A%20(2012)%20Pruning%20methods%20to%20restore%20Castanea%20sativa%20stands%20attacked%20by%20Dryocosmus%20kuriphilus.%20New%20Forests%2043,%20869-885.%20Matosevic%20D%20&amp;%20Melika%20G%20(2013)%20Recruitment%20of%20native%20parasitoids%20to%20a%20new%20invasive%20host%3A%20First%20results%20of%20Dryocosmus%20kuriphilus%20parasitoid%20assemblage%20in%20Croatia.%20Bulletin%20of%20Insectology%2066,%20231-238.%20Moriya%20S,%20Shiga%20M%20&amp;%20Adachi%20I%20(2003)%20Classical%20biological%20control%20of%20the%20chestnut%20gall%20wasp%20in%20Japan.%20In%3A%20Proceedings%20of%20the%201st%20international%20symposium%20on%20biological%20control%20of%20arthropods.%20USDA%20Forest%20Service,%20Washington,%20407-415.%20Murakami%20Y,%20Umeya%20K%20&amp;%20Oho%20N%20(1977)%20Preliminary%20introduction%20and%20release%20of%20a%20parasitoid%20(Chalcidoidea%3A%20Torymidae)%20of%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20from%20China.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2021,%20197-203.%20Murakami%20Y,%20Ao%20HB%20&amp;%20Chang%20CH%20(1980)%20Natural%20enemies%20of%20the%20chestnut%20gall%20wasp%20in%20Hopei%20Province,%20China%20(Hymenoptera%3A%20Chalcidoidea).%20Applied%20Entomology%20and%20Zoology%2015,%20184-186.%20%20Murakami%20Y,%20Hiramatsu%20T%20&amp;%20Maeda%20M%20(1994)%20Parasitoid%20complexes%20of%20the%20chestnut%20gall%20wasp%20(Hymenoptera%3A%20Cynipidae)%20in%20two%20localities%20before%20introduction%20of%20Torymus%20(Syntomaspis)%20sinensis%20(Hymenoptera%3A%20Torymidae),%20with%20special%20reference%20to%20prediction%20of%20results%20after%20release%20of%20the%20parasitoid.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%2038,%2029-41.%20Muru%20D,%20Borowiec%20N,%20Thaon%20M,%20Ris%20N%20&amp;%20Vercken%20E%20(2020)%20The%20open%20bar%20is%20closed%3A%20restructuration%20of%20a%20native%20parasitoid%20community%20following%20successful%20control%20of%20an%20invasive%20pest.%20PCI%20Zoology.%20http%3A//dx.doi.org/10.1101/2019.12.20.884908%20%20Nakamura%20M,%20Kondo%20M,%20Ito%20Y,%20Miyashita%20K%20&amp;%20Nakamura%20K%20(1964)%20Population%20dynamics%20of%20the%20chestnut%20gall-wasp%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20%E2%80%93%201.%20Description%20of%20the%20survey%20stations%20and%20the%20life%20histories%20of%20the%20gall-wasp%20and%20its%20parasites.%20Japanese%20Journal%20of%20Applied%20Entomology%20and%20Zoology%208,%20149-158%20Nohara%20K%20(1956)%20Considerations%20on%20the%20reproductive%20capacity%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae).%20Sci.%20Bull.%20Fac.%20Agric.%20Kyushu%20Univ.%2015,%20441-446.%20Otake%20A%20(1980)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20a%20preliminary%20study%20on%20trend%20of%20adult%20emergence%20and%20some%20other%20ecological%20aspects%20related%20to%20the%20final%20stage%20of%20its%20life-cycle.%20Applied%20Entomology%20and%20Zoology%2015,%2096-105.%20Otake%20A%20(1989)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera,%20Cynipidae)%20-%20analyses%20of%20records%20on%20cell%20contents%20inside%20galls%20and%20on%20emergence%20of%20wasps%20and%20parasitoids%20outside%20galls.%20Applied%20Entomology%20and%20Zoology%2024,%20193-201.%20Panzavolta%20T,%20Croci%20F,%20Bracalini%20M,%20Melika%20G,%20Benedettelli%20S,%20Florenzano%20GT%20&amp;%20Tiberi%20R%20(2018)%20Population%20dynamics%20of%20native%20parasitoids%20associated%20with%20the%20asian%20chestnut%20gall%20wasp%20(Dryocosmus%20kuriphilus)%20in%20Italy.%20Psyche.%20https%3A//doi.org/10.1155/2018/8078049%20%20Payne%20JA%20(1981)%20Asian%20chestnut%20gall%20wasp%20in%20America.%20In%3A%20Proceedings%20of%20Amercian%20Chestnut%20Cooperator%E2%80%99s%20meeting.%20US%20Forest%20Service,%20Broomall,%20PA,%2014.%20Payne%20JA,%20Jaynes%20RA%20&amp;%20Kays%20SJ%20(1983)%20Chinese%20chestnut%20production%20in%20the%20United%20States%3A%20Practice,%20problems,%20and%20possible%20solutions.%20Economic%20Botany%2037,%20187-200.%20Pogolotti%20C,%20Cuesta-Porta%20V,%20Pujade-Villar%20J%20&amp;%20Ferracini%20C%20(2019)%20Seasonal%20flight%20activity%20and%20genetic%20relatedness%20of%20Torymus%20species%20in%20Italy.%20Agricultural%20and%20Forest%20Entomology%2021,%20159-167.%20Quacchia%20A,%20Ferracini%20C,%20Nicholls%20JA,%20Piazza%20E,%20Saladini%20MA,%20Tota%20F,%20Melika%20G%20&amp;%20Alma%20A%20(2013)%20Chalcid%20parasitoid%20community%20associated%20with%20the%20invading%20pest%20Dryocosmus%20kuriphilus%20in%20north-western%20Italy.%20Insect%20Conservation%20and%20Diversity%206,%20114-123.%20Reale%20L,%20Tedeschini%20E,%20Rondoni%20G,%20Ricci%20C,%20Bin%20F,%20Frenguelli%20G%20&amp;%20Ferranti%20F%20(2016)%20Histological%20investigation%20on%20gall%20development%20induced%20by%20a%20worldwide%20invasive%20pest,%20Dryocosmus%20kuriphilus,%20on%20Castanea%20sativa.%20Plant%20Biosystems%20150,%2035-42.%20Rieske%20LK%20(2007)%20Success%20of%20an%20exotic%20gallmaker,%20Dryocosmus%20kuriphilus,%20on%20chestnut%20in%20the%20USA%3A%20a%20historical%20account.%20OEPP/EPPO%20Bulletin%2037,%20172-174.%20Sartor%20C,%20Dini%20F,%20Marinoni%20DT,%20Mellano%20MG,%20Beccaro%20GL,%20Alma%20A,%20Quacchia%20A%20&amp;%20Botta%20R%20(2015)%20Impact%20of%20the%20asian%20wasp%20Dryocosmus%20kuriphilus%20(Yasumatsu)%20on%20cultivated%20chestnut%3A%20Yield%20loss%20and%20cultivar%20susceptibility.%20Scientia%20Horticulturae%20197,%20454-460.%20Sartor%20C,%20Marinoni%20DT,%20Quacchia%20A%20&amp;%20Botta%20R%20(2012)%20Quick%20detection%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae)%20in%20chestnut%20dormant%20buds%20by%20nested%20pcr.%20Bulletin%20of%20Entomological%20Research%20102,%20367-371.%20Shimura%20I%20(1972)%20Studies%20on%20the%20breeding%20of%20chestnut,%20Castanea%20spp.%20II.%20Parasitic%20variation%20in%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu.%20Bulletin%20of%20the%20Horticultural%20Research%20Station%2011,%201-13.%20Stone%20GN,%20Schonrogge%20K,%20Atkinson%20RJ,%20Bellido%20D%20&amp;%20Pujade-Villar%20J%20(2002)%20The%20population%20biology%20of%20oak%20gall%20wasps%20(Hymenoptera%20%3A%20Cynipidae).%20Annual%20Review%20of%20Entomology%2047,%20633-668.%20Tokuhisa%20E%20(1981)%20Number%20of%20eggs%20deposited%20by%20the%20chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae).%20Proc.%20Assoc.%20Plant.%20Prot.%20Kyushu%2027,%20154-156.%20Ugolini%20F,%20Massetti%20L,%20Pedrazzoli%20F,%20Tognetti%20R,%20Vecchione%20A,%20Zulini%20L%20&amp;%20Maresi%20G%20(2014)%20Ecophysiological%20responses%20and%20vulnerability%20to%20other%20pathologies%20in%20european%20chestnut%20coppices,%20heavily%20infested%20by%20the%20asian%20chestnut%20gall%20wasp.%20Forest%20Ecology%20and%20Management%20314,%2038-49.%20Viciriuc%20IM,%20Thaon%20M,%20Moriya%20S,%20Warot%20S,%20Zhang%20J,%20Aebi%20A,%20Ris%20N,%20Fusu%20L%20&amp;%20Borowiec%20N%20(in%20press)%20Contribution%20of%20the%20integrative%20taxonomy%20to%20tracking%20past%20and%20recent%20interspecific%20hybridizations%20between%20the%20biological%20control%20agent%20Torymus%20sinensis%20and%20its%20related%20taxa.%20Systematic%20Entomology%20Viggiani%20G%20&amp;%20Nugnes%20F%20(2010)%20Description%20of%20the%20larval%20stages%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Hymenoptera%3A%20Cynipidae),%20with%20notes%20on%20their%20phenology.%20Journal%20of%20Entomological%20and%20Acarological%20Research%2042,%2039-45.%20Warmund%20MR%20(2014)%20Disinfestation%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20Castanea%20scion%20wood.%20In%3A%20Double%20ML%20&amp;%20MacDonald%20WL%20(eds).%20Vth%20international%20chestnut%20symposium,%20243-247.%20Yara%20K%20(2004)%20Relationship%20between%20the%20introduced%20and%20indigenous%20parasitoids%20Torymus%20sinensis%20and%20T.%20beneficus%20(Hymenoptera%20%3A%20Torymidae)%20as%20inferred%20from%20mt-DNA%20(COI)%20sequences.%20Applied%20Entomology%20and%20Zoology%2039,%20427-433.%20Yasumatsu%20K%20(1951)%20A%20new%20Dryocosmus%20injurious%20to%20chestnut%20trees%20in%20Japan%20(Hym.,%20Cynipidae).%20Mushi%2022,%2089-93.%20Yasumatsu%20K%20&amp;%20Kamijo%20K%20(1979)%20Chalcidoid%20parasites%20of%20Dryocosmus%20kuriphilus%20Yasumatsu%20(Cynipidae)%20in%20Japan,%20with%20descriptions%20of%20five%20new%20species%20(Hymenoptera).%20Esakia%2014,%2093-111%20Zhang%20ZY,%20Tarcali%20G,%20Radocz%20L,%20Feng%20YQ%20&amp;%20Shen%20YY%20(2009)%20Chestnut%20gall%20wasp,%20Dryocosmus%20kuriphilus%20Yasumatsu%20in%20China%20and%20in%20Hungary.%20Journal%20of%20Agricultural%20Sciences%2038,%20123-128.%20Zhu%20DH,%20He%20YY,%20Fan%20YS,%20Ma%20MY%20&amp;%20Peng%20DL%20(2007)%20Negative%20evidence%20of%20parthenogenesis%20induction%20by%20Wolbachia%20in%20a%20gallwasp%20species,%20Dryocosmus%20kuriphilus.%20Entomologia%20Experimentalis%20Et%20Applicata%20124,%20279-284." TargetMode="External"/><Relationship Id="rId58536a95debf01779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1101/2019.12.20.884908" TargetMode="External"/><Relationship Id="rId24036a95debf023d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76606a95debf024b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00849.x" TargetMode="External"/><Relationship Id="rId94016a95debef1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94016a95debef1219.jpg"/><Relationship Id="rId20606a95debef273d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20606a95debef273d.jpg"/><Relationship Id="rId44476a95debf02572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44476a95debf02572.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>