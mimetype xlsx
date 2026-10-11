--- v1 (2026-04-07)
+++ v2 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DROSSU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>FRAAN</t>
   </si>
   <si>
     <t>Fragaria x ananassa</t>
   </si>
   <si>
     <t>* Bellamy DE, Sisterson MS, Walse SS (2013) Quantifying host potentials: indexing postharvest fresh fruits for spotted wing drosophila, Drosophila suzukii. PLoS One 8(4), e61227.</t>
   </si>
   <si>
@@ -427,50 +427,62 @@
   <si>
     <t>Spondias mombin</t>
   </si>
   <si>
     <t>SYPAL</t>
   </si>
   <si>
     <t>Symphoricarpos albus</t>
   </si>
   <si>
     <t>VACAN</t>
   </si>
   <si>
     <t>Vaccinium angustifolium</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* Bellamy DE, Sisterson MS, Walse SS (2013) Quantifying host potentials: indexing postharvest fresh fruits for spotted wing drosophila, Drosophila suzukii. PLoS One 8(4), e61227.
 * Ioriatti C, Walton V, Dalton D, Anfora G, Grassi A, Maistri S, Mazzoni V (2015) Drosophila suzukii (Diptera: Drosophilidae) and its potential impact to wine grapes during harvest in two cool climate wine grape production regions. Journal of Economic Entomology 108(3), 1148-1155.
 * Ioriatti C, Guzzon R, Anfora G, Ghidoni F, Mazzoni V, Roman Villegas T, Dalton DT, Walton VM (2018) Drosophila suzukii (Diptera: Drosophilidae) contributes to the development of sour rot in grape. Journal of Economic Entomology 111(1), 283-292.</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>OPUVP</t>
+  </si>
+  <si>
+    <t>Opuntia sulphurea</t>
+  </si>
+  <si>
+    <t>* Kreiman L, Careaga VP, Hasson E, Schilman PE, Mensch J (2026) A native host for an invasive pest? Assessing the prickly pear cactus (Opuntia sulphurea) as an alternative host for the fruit pest Drosophila suzukii: L. Kreiman et al. Biological Invasions 28(8), 183. https://doi.org/10.1007/s10530-026-03899-z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -774,59 +786,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="377.336" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -1528,50 +1540,64 @@
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" t="s">
         <v>130</v>
       </c>
       <c r="C56" t="s">
         <v>131</v>
       </c>
       <c r="D56" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>44</v>
       </c>
       <c r="B57" t="s">
         <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>133</v>
       </c>
       <c r="D57" t="s">
         <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>135</v>
+      </c>
+      <c r="B58" t="s">
+        <v>136</v>
+      </c>
+      <c r="C58" t="s">
+        <v>137</v>
+      </c>
+      <c r="D58" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">