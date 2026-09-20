--- v15 (2026-08-30)
+++ v16 (2026-09-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91946a9482f600778" w:history="1">
+            <w:hyperlink r:id="rId17726aaf8552cc12c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71056a9482f6007be" w:history="1">
+            <w:hyperlink r:id="rId45396aaf8552cc174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32207968" name="name15956a9482f600eee" descr="3762.jpg"/>
+                  <wp:docPr id="87525569" name="name92366aaf8552ccac1" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65276a9482f600eec" cstate="print"/>
+                          <a:blip r:embed="rId28366aaf8552ccabf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92216a9482f601032" w:history="1">
+            <w:hyperlink r:id="rId75806aaf8552ccbfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37631622" name="name83686a9482f602e10" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="53665414" name="name30656aaf8552cea56" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27686a9482f602e0c" cstate="print"/>
+                    <a:blip r:embed="rId23146aaf8552cea4d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56246a9482f604edf" w:history="1">
+      <w:hyperlink r:id="rId99176aaf8552d2198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92006a9482f604f45" w:history="1">
+      <w:hyperlink r:id="rId57896aaf8552d2202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a9482f605277" w:history="1">
+      <w:hyperlink r:id="rId60886aaf8552d2521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50106a9482f606d45" w:history="1">
+      <w:hyperlink r:id="rId29406aaf8552d3ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59506a9482f6070e0" w:history="1">
+      <w:hyperlink r:id="rId14126aaf8552d4395" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11576a9482f607197" w:history="1">
+      <w:hyperlink r:id="rId72276aaf8552d445f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47646383" name="name74496a9482f607226" descr="eu_funding_250.png"/>
+            <wp:docPr id="14616540" name="name26346aaf8552d44f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97306a9482f607224" cstate="print"/>
+                    <a:blip r:embed="rId71366aaf8552d44f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94984142">
+  <w:abstractNum w:abstractNumId="45577365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81977737">
+    <w:lvl w:ilvl="0" w:tplc="51738290">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81977737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51738290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94984141">
+  <w:abstractNum w:abstractNumId="45577364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35468816">
+    <w:lvl w:ilvl="0" w:tplc="56473735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94984141">
-    <w:abstractNumId w:val="94984141"/>
+  <w:num w:numId="45577364">
+    <w:abstractNumId w:val="45577364"/>
   </w:num>
-  <w:num w:numId="94984142">
-    <w:abstractNumId w:val="94984142"/>
+  <w:num w:numId="45577365">
+    <w:abstractNumId w:val="45577365"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826945840" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405922099" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91946a9482f600778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId71056a9482f6007be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId92216a9482f601032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId56246a9482f604edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId92006a9482f604f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId37456a9482f605277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId50106a9482f606d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId59506a9482f6070e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId11576a9482f607197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65276a9482f600eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65276a9482f600eec.jpg"/><Relationship Id="rId27686a9482f602e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27686a9482f602e0c.jpg"/><Relationship Id="rId97306a9482f607224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97306a9482f607224.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754211811" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247488078" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17726aaf8552cc12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId45396aaf8552cc174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId75806aaf8552ccbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId99176aaf8552d2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId57896aaf8552d2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId60886aaf8552d2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId29406aaf8552d3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId14126aaf8552d4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId72276aaf8552d445f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28366aaf8552ccabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28366aaf8552ccabf.jpg"/><Relationship Id="rId23146aaf8552cea4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23146aaf8552cea4d.jpg"/><Relationship Id="rId71366aaf8552d44f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366aaf8552d44f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>