--- v16 (2026-09-20)
+++ v17 (2026-10-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17726aaf8552cc12c" w:history="1">
+            <w:hyperlink r:id="rId56136acb595c5cbe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45396aaf8552cc174" w:history="1">
+            <w:hyperlink r:id="rId71136acb595c5cc30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87525569" name="name92366aaf8552ccac1" descr="3762.jpg"/>
+                  <wp:docPr id="54516356" name="name22616acb595c5d4e0" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28366aaf8552ccabf" cstate="print"/>
+                          <a:blip r:embed="rId74026acb595c5d4dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75806aaf8552ccbfd" w:history="1">
+            <w:hyperlink r:id="rId77746acb595c5d622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53665414" name="name30656aaf8552cea56" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="75265962" name="name66476acb595c5effd" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23146aaf8552cea4d" cstate="print"/>
+                    <a:blip r:embed="rId51816acb595c5effa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99176aaf8552d2198" w:history="1">
+      <w:hyperlink r:id="rId77636acb595c610b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57896aaf8552d2202" w:history="1">
+      <w:hyperlink r:id="rId64166acb595c61128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886aaf8552d2521" w:history="1">
+      <w:hyperlink r:id="rId66836acb595c61463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29406aaf8552d3ffe" w:history="1">
+      <w:hyperlink r:id="rId93806acb595c62f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14126aaf8552d4395" w:history="1">
+      <w:hyperlink r:id="rId47846acb595c63332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276aaf8552d445f" w:history="1">
+      <w:hyperlink r:id="rId35156acb595c633eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14616540" name="name26346aaf8552d44f4" descr="eu_funding_250.png"/>
+            <wp:docPr id="26779702" name="name55796acb595c6349f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71366aaf8552d44f3" cstate="print"/>
+                    <a:blip r:embed="rId22616acb595c6349d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45577365">
+  <w:abstractNum w:abstractNumId="88716746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51738290">
+    <w:lvl w:ilvl="0" w:tplc="91965094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51738290" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91965094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45577364">
+  <w:abstractNum w:abstractNumId="88716745">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56473735">
+    <w:lvl w:ilvl="0" w:tplc="66037451">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45577364">
-    <w:abstractNumId w:val="45577364"/>
+  <w:num w:numId="88716745">
+    <w:abstractNumId w:val="88716745"/>
   </w:num>
-  <w:num w:numId="45577365">
-    <w:abstractNumId w:val="45577365"/>
+  <w:num w:numId="88716746">
+    <w:abstractNumId w:val="88716746"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754211811" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247488078" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17726aaf8552cc12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId45396aaf8552cc174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId75806aaf8552ccbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId99176aaf8552d2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId57896aaf8552d2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId60886aaf8552d2521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId29406aaf8552d3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId14126aaf8552d4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId72276aaf8552d445f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28366aaf8552ccabf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28366aaf8552ccabf.jpg"/><Relationship Id="rId23146aaf8552cea4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23146aaf8552cea4d.jpg"/><Relationship Id="rId71366aaf8552d44f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366aaf8552d44f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127491033" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694355350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56136acb595c5cbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId71136acb595c5cc30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId77746acb595c5d622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId77636acb595c610b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId64166acb595c61128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId66836acb595c61463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId93806acb595c62f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId47846acb595c63332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId35156acb595c633eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74026acb595c5d4dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74026acb595c5d4dd.jpg"/><Relationship Id="rId51816acb595c5effa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51816acb595c5effa.jpg"/><Relationship Id="rId22616acb595c6349d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22616acb595c6349d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>