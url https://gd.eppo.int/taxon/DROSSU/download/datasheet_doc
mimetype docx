--- v7 (2026-03-17)
+++ v8 (2026-04-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427969b9c16435ff1" w:history="1">
+            <w:hyperlink r:id="rId695169d4f34f034c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702769b9c16436037" w:history="1">
+            <w:hyperlink r:id="rId971469d4f34f03510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3074867" name="name943669b9c16437a9a" descr="3762.jpg"/>
+                  <wp:docPr id="28737792" name="name717669d4f34f0360d" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId196669b9c16437a97" cstate="print"/>
+                          <a:blip r:embed="rId972869d4f34f0360c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId716069b9c16437be8" w:history="1">
+            <w:hyperlink r:id="rId138569d4f34f03731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38243730" name="name246869b9c16439ebf" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="30933057" name="name584369d4f34f04a1d" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267969b9c16439ebb" cstate="print"/>
+                    <a:blip r:embed="rId813669d4f34f04a1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId739569b9c1643d8c7" w:history="1">
+      <w:hyperlink r:id="rId211169d4f34f06c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100769b9c1643d932" w:history="1">
+      <w:hyperlink r:id="rId522969d4f34f06cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653269b9c1643dc5d" w:history="1">
+      <w:hyperlink r:id="rId280469d4f34f07039" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300069b9c1644177d" w:history="1">
+      <w:hyperlink r:id="rId141269d4f34f08b8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542569b9c16441bba" w:history="1">
+      <w:hyperlink r:id="rId793369d4f34f090be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395969b9c16441c80" w:history="1">
+      <w:hyperlink r:id="rId763769d4f34f0917b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42739731" name="name317569b9c16441d9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="31988469" name="name322769d4f34f09204" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId549869b9c16441d98" cstate="print"/>
+                    <a:blip r:embed="rId524469d4f34f09203" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45816393">
+  <w:abstractNum w:abstractNumId="79767662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26657621">
+    <w:lvl w:ilvl="0" w:tplc="67410405">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26657621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67410405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45816392">
+  <w:abstractNum w:abstractNumId="79767661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35786161">
+    <w:lvl w:ilvl="0" w:tplc="72770209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45816392">
-    <w:abstractNumId w:val="45816392"/>
+  <w:num w:numId="79767661">
+    <w:abstractNumId w:val="79767661"/>
   </w:num>
-  <w:num w:numId="45816393">
-    <w:abstractNumId w:val="45816393"/>
+  <w:num w:numId="79767662">
+    <w:abstractNumId w:val="79767662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId436395518" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206512678" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId427969b9c16435ff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId702769b9c16436037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId716069b9c16437be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId739569b9c1643d8c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId100769b9c1643d932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId653269b9c1643dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId300069b9c1644177d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId542569b9c16441bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId395969b9c16441c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId196669b9c16437a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId196669b9c16437a97.jpg"/><Relationship Id="rId267969b9c16439ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267969b9c16439ebb.jpg"/><Relationship Id="rId549869b9c16441d98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549869b9c16441d98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745604912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468545693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId695169d4f34f034c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId971469d4f34f03510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId138569d4f34f03731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId211169d4f34f06c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId522969d4f34f06cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId280469d4f34f07039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId141269d4f34f08b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId793369d4f34f090be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId763769d4f34f0917b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId972869d4f34f0360c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972869d4f34f0360c.jpg"/><Relationship Id="rId813669d4f34f04a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813669d4f34f04a1b.jpg"/><Relationship Id="rId524469d4f34f09203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524469d4f34f09203.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>