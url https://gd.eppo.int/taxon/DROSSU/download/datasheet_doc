--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695169d4f34f034c8" w:history="1">
+            <w:hyperlink r:id="rId860669f11a5275bdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971469d4f34f03510" w:history="1">
+            <w:hyperlink r:id="rId473469f11a5275c22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28737792" name="name717669d4f34f0360d" descr="3762.jpg"/>
+                  <wp:docPr id="14950438" name="name643469f11a5275ce6" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId972869d4f34f0360c" cstate="print"/>
+                          <a:blip r:embed="rId412569f11a5275ce5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId138569d4f34f03731" w:history="1">
+            <w:hyperlink r:id="rId960569f11a5275df9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30933057" name="name584369d4f34f04a1d" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="83412743" name="name361269f11a5278175" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId813669d4f34f04a1b" cstate="print"/>
+                    <a:blip r:embed="rId583369f11a5278170" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId211169d4f34f06c88" w:history="1">
+      <w:hyperlink r:id="rId786769f11a527a98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522969d4f34f06cec" w:history="1">
+      <w:hyperlink r:id="rId582369f11a527aa23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280469d4f34f07039" w:history="1">
+      <w:hyperlink r:id="rId163869f11a527ae2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141269d4f34f08b8a" w:history="1">
+      <w:hyperlink r:id="rId209169f11a527cad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793369d4f34f090be" w:history="1">
+      <w:hyperlink r:id="rId985369f11a527ce69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763769d4f34f0917b" w:history="1">
+      <w:hyperlink r:id="rId273169f11a527cf27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31988469" name="name322769d4f34f09204" descr="eu_funding_250.png"/>
+            <wp:docPr id="24162490" name="name593969f11a527cfd6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId524469d4f34f09203" cstate="print"/>
+                    <a:blip r:embed="rId171469f11a527cfd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79767662">
+  <w:abstractNum w:abstractNumId="55216203">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67410405">
+    <w:lvl w:ilvl="0" w:tplc="58989778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67410405" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58989778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79767661">
+  <w:abstractNum w:abstractNumId="55216202">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72770209">
+    <w:lvl w:ilvl="0" w:tplc="56015510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79767661">
-    <w:abstractNumId w:val="79767661"/>
+  <w:num w:numId="55216202">
+    <w:abstractNumId w:val="55216202"/>
   </w:num>
-  <w:num w:numId="79767662">
-    <w:abstractNumId w:val="79767662"/>
+  <w:num w:numId="55216203">
+    <w:abstractNumId w:val="55216203"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId745604912" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468545693" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId695169d4f34f034c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId971469d4f34f03510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId138569d4f34f03731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId211169d4f34f06c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId522969d4f34f06cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId280469d4f34f07039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId141269d4f34f08b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId793369d4f34f090be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId763769d4f34f0917b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId972869d4f34f0360c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972869d4f34f0360c.jpg"/><Relationship Id="rId813669d4f34f04a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId813669d4f34f04a1b.jpg"/><Relationship Id="rId524469d4f34f09203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524469d4f34f09203.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522328731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957044856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId860669f11a5275bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId473469f11a5275c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId960569f11a5275df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId786769f11a527a98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId582369f11a527aa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId163869f11a527ae2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId209169f11a527cad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId985369f11a527ce69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId273169f11a527cf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId412569f11a5275ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId412569f11a5275ce5.jpg"/><Relationship Id="rId583369f11a5278170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId583369f11a5278170.jpg"/><Relationship Id="rId171469f11a527cfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId171469f11a527cfd5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>