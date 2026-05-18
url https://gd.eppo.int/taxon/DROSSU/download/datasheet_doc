--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860669f11a5275bdd" w:history="1">
+            <w:hyperlink r:id="rId85316a0b956c95bfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473469f11a5275c22" w:history="1">
+            <w:hyperlink r:id="rId94896a0b956c95c42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14950438" name="name643469f11a5275ce6" descr="3762.jpg"/>
+                  <wp:docPr id="11178189" name="name58336a0b956c96343" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId412569f11a5275ce5" cstate="print"/>
+                          <a:blip r:embed="rId51686a0b956c96341" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId960569f11a5275df9" w:history="1">
+            <w:hyperlink r:id="rId64906a0b956c964a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83412743" name="name361269f11a5278175" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="4758128" name="name24246a0b956c98283" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId583369f11a5278170" cstate="print"/>
+                    <a:blip r:embed="rId74636a0b956c9827e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId786769f11a527a98f" w:history="1">
+      <w:hyperlink r:id="rId47386a0b956c9a35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582369f11a527aa23" w:history="1">
+      <w:hyperlink r:id="rId98316a0b956c9a3cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163869f11a527ae2b" w:history="1">
+      <w:hyperlink r:id="rId88206a0b956c9a707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209169f11a527cad3" w:history="1">
+      <w:hyperlink r:id="rId17726a0b956c9c1b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985369f11a527ce69" w:history="1">
+      <w:hyperlink r:id="rId90996a0b956c9c561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273169f11a527cf27" w:history="1">
+      <w:hyperlink r:id="rId92816a0b956c9c61a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24162490" name="name593969f11a527cfd6" descr="eu_funding_250.png"/>
+            <wp:docPr id="77743451" name="name55406a0b956c9c67b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId171469f11a527cfd5" cstate="print"/>
+                    <a:blip r:embed="rId88426a0b956c9c67a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55216203">
+  <w:abstractNum w:abstractNumId="28565711">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58989778">
+    <w:lvl w:ilvl="0" w:tplc="83662872">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58989778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83662872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55216202">
+  <w:abstractNum w:abstractNumId="28565710">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56015510">
+    <w:lvl w:ilvl="0" w:tplc="57292792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55216202">
-    <w:abstractNumId w:val="55216202"/>
+  <w:num w:numId="28565710">
+    <w:abstractNumId w:val="28565710"/>
   </w:num>
-  <w:num w:numId="55216203">
-    <w:abstractNumId w:val="55216203"/>
+  <w:num w:numId="28565711">
+    <w:abstractNumId w:val="28565711"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522328731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957044856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId860669f11a5275bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId473469f11a5275c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId960569f11a5275df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId786769f11a527a98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId582369f11a527aa23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId163869f11a527ae2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId209169f11a527cad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId985369f11a527ce69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId273169f11a527cf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId412569f11a5275ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId412569f11a5275ce5.jpg"/><Relationship Id="rId583369f11a5278170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId583369f11a5278170.jpg"/><Relationship Id="rId171469f11a527cfd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId171469f11a527cfd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410977795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901705338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85316a0b956c95bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId94896a0b956c95c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId64906a0b956c964a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId47386a0b956c9a35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId98316a0b956c9a3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId88206a0b956c9a707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId17726a0b956c9c1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId90996a0b956c9c561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId92816a0b956c9c61a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51686a0b956c96341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51686a0b956c96341.jpg"/><Relationship Id="rId74636a0b956c9827e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74636a0b956c9827e.jpg"/><Relationship Id="rId88426a0b956c9c67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88426a0b956c9c67a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>