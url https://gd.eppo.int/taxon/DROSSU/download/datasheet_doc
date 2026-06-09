--- v10 (2026-05-18)
+++ v11 (2026-06-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85316a0b956c95bfc" w:history="1">
+            <w:hyperlink r:id="rId81856a275f4f4a76c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94896a0b956c95c42" w:history="1">
+            <w:hyperlink r:id="rId81796a275f4f4a7b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11178189" name="name58336a0b956c96343" descr="3762.jpg"/>
+                  <wp:docPr id="86591539" name="name96146a275f4f4af9f" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51686a0b956c96341" cstate="print"/>
+                          <a:blip r:embed="rId44066a275f4f4af9c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64906a0b956c964a6" w:history="1">
+            <w:hyperlink r:id="rId65436a275f4f4b0ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4758128" name="name24246a0b956c98283" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="14606000" name="name58716a275f4f4d272" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74636a0b956c9827e" cstate="print"/>
+                    <a:blip r:embed="rId88076a275f4f4d26e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3233,51 +3233,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Costa Rica, Honduras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Brazil (Distrito Federal, Espirito Santo, Minas Gerais, Parana, Rio de Janeiro, Rio Grande do Sul, Santa Catarina), Chile, Uruguay</w:t>
+        <w:t xml:space="preserve"> Argentina, Brazil (Distrito Federal, Espirito Santo, Minas Gerais, Parana, Rio de Janeiro, Rio Grande do Sul, Santa Catarina), Chile, Colombia, Uruguay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> French Polynesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a0b956c9a35e" w:history="1">
+      <w:hyperlink r:id="rId14486a275f4f4f609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98316a0b956c9a3cb" w:history="1">
+      <w:hyperlink r:id="rId83906a275f4f4f674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88206a0b956c9a707" w:history="1">
+      <w:hyperlink r:id="rId37396a275f4f4f99f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17726a0b956c9c1b9" w:history="1">
+      <w:hyperlink r:id="rId43966a275f4f515fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90996a0b956c9c561" w:history="1">
+      <w:hyperlink r:id="rId27176a275f4f519ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92816a0b956c9c61a" w:history="1">
+      <w:hyperlink r:id="rId30086a275f4f51a69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77743451" name="name55406a0b956c9c67b" descr="eu_funding_250.png"/>
+            <wp:docPr id="46767441" name="name72556a275f4f51afa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88426a0b956c9c67a" cstate="print"/>
+                    <a:blip r:embed="rId22636a275f4f51af8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28565711">
+  <w:abstractNum w:abstractNumId="77039695">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83662872">
+    <w:lvl w:ilvl="0" w:tplc="59503882">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83662872" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59503882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28565710">
+  <w:abstractNum w:abstractNumId="77039694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57292792">
+    <w:lvl w:ilvl="0" w:tplc="63756843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28565710">
-    <w:abstractNumId w:val="28565710"/>
+  <w:num w:numId="77039694">
+    <w:abstractNumId w:val="77039694"/>
   </w:num>
-  <w:num w:numId="28565711">
-    <w:abstractNumId w:val="28565711"/>
+  <w:num w:numId="77039695">
+    <w:abstractNumId w:val="77039695"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410977795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901705338" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85316a0b956c95bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId94896a0b956c95c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId64906a0b956c964a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId47386a0b956c9a35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId98316a0b956c9a3cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId88206a0b956c9a707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId17726a0b956c9c1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId90996a0b956c9c561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId92816a0b956c9c61a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51686a0b956c96341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51686a0b956c96341.jpg"/><Relationship Id="rId74636a0b956c9827e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74636a0b956c9827e.jpg"/><Relationship Id="rId88426a0b956c9c67a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88426a0b956c9c67a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192733225" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435472591" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81856a275f4f4a76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId81796a275f4f4a7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId65436a275f4f4b0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId14486a275f4f4f609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId83906a275f4f4f674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId37396a275f4f4f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId43966a275f4f515fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId27176a275f4f519ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId30086a275f4f51a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44066a275f4f4af9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44066a275f4f4af9c.jpg"/><Relationship Id="rId88076a275f4f4d26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88076a275f4f4d26e.jpg"/><Relationship Id="rId22636a275f4f51af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22636a275f4f51af8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>