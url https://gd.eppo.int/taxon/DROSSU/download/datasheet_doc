--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81856a275f4f4a76c" w:history="1">
+            <w:hyperlink r:id="rId24956a424a3d37ac8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81796a275f4f4a7b2" w:history="1">
+            <w:hyperlink r:id="rId64926a424a3d37b11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86591539" name="name96146a275f4f4af9f" descr="3762.jpg"/>
+                  <wp:docPr id="97931698" name="name60146a424a3d38098" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44066a275f4f4af9c" cstate="print"/>
+                          <a:blip r:embed="rId49016a424a3d38095" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65436a275f4f4b0ee" w:history="1">
+            <w:hyperlink r:id="rId10916a424a3d381c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14606000" name="name58716a275f4f4d272" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="58401257" name="name71186a424a3d3a3a7" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88076a275f4f4d26e" cstate="print"/>
+                    <a:blip r:embed="rId34976a424a3d3a3a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486a275f4f4f609" w:history="1">
+      <w:hyperlink r:id="rId80576a424a3d3c51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83906a275f4f4f674" w:history="1">
+      <w:hyperlink r:id="rId42426a424a3d3c583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37396a275f4f4f99f" w:history="1">
+      <w:hyperlink r:id="rId50226a424a3d3c8ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43966a275f4f515fe" w:history="1">
+      <w:hyperlink r:id="rId31616a424a3d3e3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27176a275f4f519ab" w:history="1">
+      <w:hyperlink r:id="rId31946a424a3d3e751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30086a275f4f51a69" w:history="1">
+      <w:hyperlink r:id="rId59656a424a3d3e835" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46767441" name="name72556a275f4f51afa" descr="eu_funding_250.png"/>
+            <wp:docPr id="24605177" name="name19766a424a3d3e8a8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22636a275f4f51af8" cstate="print"/>
+                    <a:blip r:embed="rId21716a424a3d3e8a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77039695">
+  <w:abstractNum w:abstractNumId="29844910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59503882">
+    <w:lvl w:ilvl="0" w:tplc="46517027">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59503882" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46517027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77039694">
+  <w:abstractNum w:abstractNumId="29844909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63756843">
+    <w:lvl w:ilvl="0" w:tplc="49020658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77039694">
-    <w:abstractNumId w:val="77039694"/>
+  <w:num w:numId="29844909">
+    <w:abstractNumId w:val="29844909"/>
   </w:num>
-  <w:num w:numId="77039695">
-    <w:abstractNumId w:val="77039695"/>
+  <w:num w:numId="29844910">
+    <w:abstractNumId w:val="29844910"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192733225" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435472591" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81856a275f4f4a76c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId81796a275f4f4a7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId65436a275f4f4b0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId14486a275f4f4f609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId83906a275f4f4f674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId37396a275f4f4f99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId43966a275f4f515fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId27176a275f4f519ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId30086a275f4f51a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44066a275f4f4af9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44066a275f4f4af9c.jpg"/><Relationship Id="rId88076a275f4f4d26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88076a275f4f4d26e.jpg"/><Relationship Id="rId22636a275f4f51af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22636a275f4f51af8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954427333" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894583041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24956a424a3d37ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId64926a424a3d37b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId10916a424a3d381c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId80576a424a3d3c51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId42426a424a3d3c583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId50226a424a3d3c8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId31616a424a3d3e3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId31946a424a3d3e751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId59656a424a3d3e835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49016a424a3d38095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a424a3d38095.jpg"/><Relationship Id="rId34976a424a3d3a3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34976a424a3d3a3a3.jpg"/><Relationship Id="rId21716a424a3d3e8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a424a3d3e8a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>