--- v12 (2026-06-29)
+++ v13 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24956a424a3d37ac8" w:history="1">
+            <w:hyperlink r:id="rId26336a5f14138a6ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64926a424a3d37b11" w:history="1">
+            <w:hyperlink r:id="rId78646a5f14138a70f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97931698" name="name60146a424a3d38098" descr="3762.jpg"/>
+                  <wp:docPr id="25245261" name="name58936a5f14138ac91" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49016a424a3d38095" cstate="print"/>
+                          <a:blip r:embed="rId25736a5f14138ac8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10916a424a3d381c9" w:history="1">
+            <w:hyperlink r:id="rId32576a5f14138adc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58401257" name="name71186a424a3d3a3a7" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="58781488" name="name48566a5f14138cc2b" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34976a424a3d3a3a3" cstate="print"/>
+                    <a:blip r:embed="rId45886a5f14138cc21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a424a3d3c51c" w:history="1">
+      <w:hyperlink r:id="rId20466a5f14138f949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a424a3d3c583" w:history="1">
+      <w:hyperlink r:id="rId61686a5f14138f9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a424a3d3c8ba" w:history="1">
+      <w:hyperlink r:id="rId75796a5f14138fcda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31616a424a3d3e3b5" w:history="1">
+      <w:hyperlink r:id="rId83126a5f141391844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31946a424a3d3e751" w:history="1">
+      <w:hyperlink r:id="rId11476a5f141391c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59656a424a3d3e835" w:history="1">
+      <w:hyperlink r:id="rId71006a5f141391d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24605177" name="name19766a424a3d3e8a8" descr="eu_funding_250.png"/>
+            <wp:docPr id="40512703" name="name77576a5f141391daa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21716a424a3d3e8a7" cstate="print"/>
+                    <a:blip r:embed="rId97466a5f141391da9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29844910">
+  <w:abstractNum w:abstractNumId="97634723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46517027">
+    <w:lvl w:ilvl="0" w:tplc="65730801">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46517027" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65730801" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29844909">
+  <w:abstractNum w:abstractNumId="97634722">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49020658">
+    <w:lvl w:ilvl="0" w:tplc="31113287">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29844909">
-    <w:abstractNumId w:val="29844909"/>
+  <w:num w:numId="97634722">
+    <w:abstractNumId w:val="97634722"/>
   </w:num>
-  <w:num w:numId="29844910">
-    <w:abstractNumId w:val="29844910"/>
+  <w:num w:numId="97634723">
+    <w:abstractNumId w:val="97634723"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954427333" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894583041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24956a424a3d37ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId64926a424a3d37b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId10916a424a3d381c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId80576a424a3d3c51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId42426a424a3d3c583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId50226a424a3d3c8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId31616a424a3d3e3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId31946a424a3d3e751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId59656a424a3d3e835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49016a424a3d38095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a424a3d38095.jpg"/><Relationship Id="rId34976a424a3d3a3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34976a424a3d3a3a3.jpg"/><Relationship Id="rId21716a424a3d3e8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a424a3d3e8a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331132423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353088248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26336a5f14138a6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId78646a5f14138a70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId32576a5f14138adc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId20466a5f14138f949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId61686a5f14138f9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId75796a5f14138fcda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId83126a5f141391844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId11476a5f141391c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId71006a5f141391d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25736a5f14138ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25736a5f14138ac8f.jpg"/><Relationship Id="rId45886a5f14138cc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45886a5f14138cc21.jpg"/><Relationship Id="rId97466a5f141391da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97466a5f141391da9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>