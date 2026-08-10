--- v13 (2026-07-21)
+++ v14 (2026-08-10)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26336a5f14138a6ca" w:history="1">
+            <w:hyperlink r:id="rId79096a79c6a8864d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78646a5f14138a70f" w:history="1">
+            <w:hyperlink r:id="rId44936a79c6a886529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25245261" name="name58936a5f14138ac91" descr="3762.jpg"/>
+                  <wp:docPr id="82012067" name="name32566a79c6a886c00" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25736a5f14138ac8f" cstate="print"/>
+                          <a:blip r:embed="rId75966a79c6a886bfe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32576a5f14138adc8" w:history="1">
+            <w:hyperlink r:id="rId30296a79c6a886d2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58781488" name="name48566a5f14138cc2b" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="19751882" name="name74886a79c6a888903" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45886a5f14138cc21" cstate="print"/>
+                    <a:blip r:embed="rId77176a79c6a8888ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20466a5f14138f949" w:history="1">
+      <w:hyperlink r:id="rId35076a79c6a88a9fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61686a5f14138f9b1" w:history="1">
+      <w:hyperlink r:id="rId85316a79c6a88aa8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75796a5f14138fcda" w:history="1">
+      <w:hyperlink r:id="rId34706a79c6a88adce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83126a5f141391844" w:history="1">
+      <w:hyperlink r:id="rId38476a79c6a88c881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11476a5f141391c48" w:history="1">
+      <w:hyperlink r:id="rId86216a79c6a88cc47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71006a5f141391d0a" w:history="1">
+      <w:hyperlink r:id="rId79306a79c6a88cd0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40512703" name="name77576a5f141391daa" descr="eu_funding_250.png"/>
+            <wp:docPr id="99486949" name="name84626a79c6a88cd6e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97466a5f141391da9" cstate="print"/>
+                    <a:blip r:embed="rId69736a79c6a88cd6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97634723">
+  <w:abstractNum w:abstractNumId="36645413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65730801">
+    <w:lvl w:ilvl="0" w:tplc="62200651">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65730801" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62200651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97634722">
+  <w:abstractNum w:abstractNumId="36645412">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31113287">
+    <w:lvl w:ilvl="0" w:tplc="25165151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97634722">
-    <w:abstractNumId w:val="97634722"/>
+  <w:num w:numId="36645412">
+    <w:abstractNumId w:val="36645412"/>
   </w:num>
-  <w:num w:numId="97634723">
-    <w:abstractNumId w:val="97634723"/>
+  <w:num w:numId="36645413">
+    <w:abstractNumId w:val="36645413"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331132423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353088248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26336a5f14138a6ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId78646a5f14138a70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId32576a5f14138adc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId20466a5f14138f949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId61686a5f14138f9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId75796a5f14138fcda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId83126a5f141391844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId11476a5f141391c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId71006a5f141391d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25736a5f14138ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25736a5f14138ac8f.jpg"/><Relationship Id="rId45886a5f14138cc21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45886a5f14138cc21.jpg"/><Relationship Id="rId97466a5f141391da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97466a5f141391da9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112337164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964954778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79096a79c6a8864d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId44936a79c6a886529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId30296a79c6a886d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId35076a79c6a88a9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId85316a79c6a88aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId34706a79c6a88adce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId38476a79c6a88c881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId86216a79c6a88cc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId79306a79c6a88cd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75966a79c6a886bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75966a79c6a886bfe.jpg"/><Relationship Id="rId77176a79c6a8888ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77176a79c6a8888ff.jpg"/><Relationship Id="rId69736a79c6a88cd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a79c6a88cd6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>