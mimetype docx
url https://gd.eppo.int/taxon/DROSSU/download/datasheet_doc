--- v14 (2026-08-10)
+++ v15 (2026-08-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Diptera: Drosophilidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cherry drosophila, spotted-wing drosophila (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79096a79c6a8864d2" w:history="1">
+            <w:hyperlink r:id="rId91946a9482f600778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44936a79c6a886529" w:history="1">
+            <w:hyperlink r:id="rId71056a9482f6007be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DROSSU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82012067" name="name32566a79c6a886c00" descr="3762.jpg"/>
+                  <wp:docPr id="32207968" name="name15956a9482f600eee" descr="3762.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3762.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75966a79c6a886bfe" cstate="print"/>
+                          <a:blip r:embed="rId65276a9482f600eec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30296a79c6a886d2f" w:history="1">
+            <w:hyperlink r:id="rId92216a9482f601032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3074,63 +3074,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19751882" name="name74886a79c6a888903" descr="DROSSU_distribution_map.jpg"/>
+            <wp:docPr id="37631622" name="name83686a9482f602e10" descr="DROSSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DROSSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77176a79c6a8888ff" cstate="print"/>
+                    <a:blip r:embed="rId27686a9482f602e0c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7925,51 +7925,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 922-939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coop L (2010) Online phenology and degree-day model for agricultural and decision-making in the US. Integrated Plant Protection Center, Botany &amp; Plant Pathology Dep. Oregon State University, Corvallis, Oregon. (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35076a79c6a88a9fd" w:history="1">
+      <w:hyperlink r:id="rId56246a9482f604edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://uspest.org/risk/models?spp_swd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7984,51 +7984,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DAFF (2013) Final pest risk analysis report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Australian Government, Department of Agriculture, Fisheries and Forestry Biosecurity. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85316a79c6a88aa8f" w:history="1">
+      <w:hyperlink r:id="rId92006a9482f604f45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8482,51 +8482,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) EPPO Pest Risk Analysis on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34706a79c6a88adce" w:history="1">
+      <w:hyperlink r:id="rId37456a9482f605277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/DROSSU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12709,51 +12709,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlach J (2010) Identifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Oregon Department of Agriculture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a79c6a88c881" w:history="1">
+      <w:hyperlink r:id="rId50106a9482f606d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13275,51 +13275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive Species Compendium. Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spotted wing drosophila). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86216a79c6a88cc47" w:history="1">
+      <w:hyperlink r:id="rId59506a9482f6070e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/109283</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13385,81 +13385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drosophila suzukii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79306a79c6a88cd0c" w:history="1">
+      <w:hyperlink r:id="rId11576a9482f607197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99486949" name="name84626a79c6a88cd6e" descr="eu_funding_250.png"/>
+            <wp:docPr id="47646383" name="name74496a9482f607226" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69736a79c6a88cd6d" cstate="print"/>
+                    <a:blip r:embed="rId97306a9482f607224" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13557,137 +13557,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36645413">
+  <w:abstractNum w:abstractNumId="94984142">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62200651">
+    <w:lvl w:ilvl="0" w:tplc="81977737">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62200651" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81977737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36645412">
+  <w:abstractNum w:abstractNumId="94984141">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25165151">
+    <w:lvl w:ilvl="0" w:tplc="35468816">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14439,55 +14439,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36645412">
-    <w:abstractNumId w:val="36645412"/>
+  <w:num w:numId="94984141">
+    <w:abstractNumId w:val="94984141"/>
   </w:num>
-  <w:num w:numId="36645413">
-    <w:abstractNumId w:val="36645413"/>
+  <w:num w:numId="94984142">
+    <w:abstractNumId w:val="94984142"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26037,51 +26037,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112337164" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964954778" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79096a79c6a8864d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId44936a79c6a886529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId30296a79c6a886d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId35076a79c6a88a9fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId85316a79c6a88aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId34706a79c6a88adce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId38476a79c6a88c881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId86216a79c6a88cc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId79306a79c6a88cd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75966a79c6a886bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75966a79c6a886bfe.jpg"/><Relationship Id="rId77176a79c6a8888ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77176a79c6a8888ff.jpg"/><Relationship Id="rId69736a79c6a88cd6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69736a79c6a88cd6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826945840" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405922099" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91946a9482f600778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/" TargetMode="External"/><Relationship Id="rId71056a9482f6007be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/categorization" TargetMode="External"/><Relationship Id="rId92216a9482f601032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DROSSU/photos" TargetMode="External"/><Relationship Id="rId56246a9482f604edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://uspest.org/risk/models?spp_swd" TargetMode="External"/><Relationship Id="rId92006a9482f604f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/ba/plant/2013/drosophila-suzukii-pra/BA2013-09-final-Drosophila-suzukii-PRA.pdf" TargetMode="External"/><Relationship Id="rId37456a9482f605277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/DROSSU" TargetMode="External"/><Relationship Id="rId50106a9482f606d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/PLANT/docs/pdf/ippm_d_suzukii_id_guide10.pdf" TargetMode="External"/><Relationship Id="rId59506a9482f6070e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/109283#1C409780-F539-4BC5-AD79-E5C173F17C63" TargetMode="External"/><Relationship Id="rId11576a9482f607197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65276a9482f600eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65276a9482f600eec.jpg"/><Relationship Id="rId27686a9482f602e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27686a9482f602e0c.jpg"/><Relationship Id="rId97306a9482f607224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97306a9482f607224.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>