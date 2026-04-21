--- v6 (2026-03-28)
+++ v7 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575869c7b956332df" w:history="1">
+            <w:hyperlink r:id="rId280769e76bbe74ca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70968402" name="name990869c7b9563397e" descr="607.jpg"/>
+                  <wp:docPr id="32789087" name="name649369e76bbe751a9" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId207769c7b9563397b" cstate="print"/>
+                          <a:blip r:embed="rId792669e76bbe751a8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId967169c7b95633a8d" w:history="1">
+            <w:hyperlink r:id="rId377569e76bbe752bc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77275275" name="name992369c7b9563537c" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="59963274" name="name496369e76bbe76ca5" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId476569c7b95635379" cstate="print"/>
+                    <a:blip r:embed="rId107669e76bbe76ca3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945469c7b95635872" w:history="1">
+      <w:hyperlink r:id="rId251669e76bbe7718c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115769c7b95635896" w:history="1">
+      <w:hyperlink r:id="rId482769e76bbe771b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324669c7b95635f4e" w:history="1">
+      <w:hyperlink r:id="rId518969e76bbe77888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131369c7b95635fe4" w:history="1">
+      <w:hyperlink r:id="rId113169e76bbe7791d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627369c7b956361a7" w:history="1">
+      <w:hyperlink r:id="rId597269e76bbe77ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589069c7b95636296" w:history="1">
+      <w:hyperlink r:id="rId418469e76bbe77bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83067209" name="name645369c7b9563632a" descr="eu_funding_250.png"/>
+            <wp:docPr id="67366282" name="name702269e76bbe77c80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId554369c7b95636329" cstate="print"/>
+                    <a:blip r:embed="rId225069e76bbe77c7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66493369">
+  <w:abstractNum w:abstractNumId="83566521">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42354647">
+    <w:lvl w:ilvl="0" w:tplc="25725904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42354647" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25725904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66493368">
+  <w:abstractNum w:abstractNumId="83566520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56785888">
+    <w:lvl w:ilvl="0" w:tplc="88988709">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66493368">
-    <w:abstractNumId w:val="66493368"/>
+  <w:num w:numId="83566520">
+    <w:abstractNumId w:val="83566520"/>
   </w:num>
-  <w:num w:numId="66493369">
-    <w:abstractNumId w:val="66493369"/>
+  <w:num w:numId="83566521">
+    <w:abstractNumId w:val="83566521"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564672515" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId600877963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575869c7b956332df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId967169c7b95633a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId945469c7b95635872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId115769c7b95635896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId324669c7b95635f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId131369c7b95635fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId627369c7b956361a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId589069c7b95636296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId207769c7b9563397b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId207769c7b9563397b.jpg"/><Relationship Id="rId476569c7b95635379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId476569c7b95635379.jpg"/><Relationship Id="rId554369c7b95636329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId554369c7b95636329.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673656571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId746253312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId280769e76bbe74ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId377569e76bbe752bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId251669e76bbe7718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId482769e76bbe771b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId518969e76bbe77888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId113169e76bbe7791d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId597269e76bbe77ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId418469e76bbe77bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId792669e76bbe751a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792669e76bbe751a8.jpg"/><Relationship Id="rId107669e76bbe76ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId107669e76bbe76ca3.jpg"/><Relationship Id="rId225069e76bbe77c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId225069e76bbe77c7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>