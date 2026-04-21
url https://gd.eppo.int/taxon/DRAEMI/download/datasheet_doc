--- v7 (2026-04-21)
+++ v8 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280769e76bbe74ca3" w:history="1">
+            <w:hyperlink r:id="rId637869e77ae90224b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32789087" name="name649369e76bbe751a9" descr="607.jpg"/>
+                  <wp:docPr id="3919255" name="name234369e77ae9027fa" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId792669e76bbe751a8" cstate="print"/>
+                          <a:blip r:embed="rId138869e77ae9027f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId377569e76bbe752bc" w:history="1">
+            <w:hyperlink r:id="rId710769e77ae9028ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59963274" name="name496369e76bbe76ca5" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="50274229" name="name421669e77ae904193" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId107669e76bbe76ca3" cstate="print"/>
+                    <a:blip r:embed="rId781769e77ae904191" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251669e76bbe7718c" w:history="1">
+      <w:hyperlink r:id="rId497269e77ae90465b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482769e76bbe771b1" w:history="1">
+      <w:hyperlink r:id="rId227269e77ae90467f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518969e76bbe77888" w:history="1">
+      <w:hyperlink r:id="rId495769e77ae904d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113169e76bbe7791d" w:history="1">
+      <w:hyperlink r:id="rId249969e77ae904da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597269e76bbe77ae2" w:history="1">
+      <w:hyperlink r:id="rId945069e77ae904f80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418469e76bbe77bdf" w:history="1">
+      <w:hyperlink r:id="rId116969e77ae90507c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67366282" name="name702269e76bbe77c80" descr="eu_funding_250.png"/>
+            <wp:docPr id="31740005" name="name789969e77ae905130" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId225069e76bbe77c7e" cstate="print"/>
+                    <a:blip r:embed="rId711469e77ae90512f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83566521">
+  <w:abstractNum w:abstractNumId="59517357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25725904">
+    <w:lvl w:ilvl="0" w:tplc="22305673">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25725904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22305673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83566520">
+  <w:abstractNum w:abstractNumId="59517356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88988709">
+    <w:lvl w:ilvl="0" w:tplc="16154896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83566520">
-    <w:abstractNumId w:val="83566520"/>
+  <w:num w:numId="59517356">
+    <w:abstractNumId w:val="59517356"/>
   </w:num>
-  <w:num w:numId="83566521">
-    <w:abstractNumId w:val="83566521"/>
+  <w:num w:numId="59517357">
+    <w:abstractNumId w:val="59517357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673656571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId746253312" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId280769e76bbe74ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId377569e76bbe752bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId251669e76bbe7718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId482769e76bbe771b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId518969e76bbe77888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId113169e76bbe7791d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId597269e76bbe77ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId418469e76bbe77bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId792669e76bbe751a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792669e76bbe751a8.jpg"/><Relationship Id="rId107669e76bbe76ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId107669e76bbe76ca3.jpg"/><Relationship Id="rId225069e76bbe77c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId225069e76bbe77c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229062481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344894578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637869e77ae90224b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId710769e77ae9028ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId497269e77ae90465b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId227269e77ae90467f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId495769e77ae904d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId249969e77ae904da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId945069e77ae904f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId116969e77ae90507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId138869e77ae9027f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138869e77ae9027f7.jpg"/><Relationship Id="rId781769e77ae904191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781769e77ae904191.jpg"/><Relationship Id="rId711469e77ae90512f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469e77ae90512f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>