--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637869e77ae90224b" w:history="1">
+            <w:hyperlink r:id="rId31116a04e0d90c3f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3919255" name="name234369e77ae9027fa" descr="607.jpg"/>
+                  <wp:docPr id="79942669" name="name43126a04e0d90ca1d" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId138869e77ae9027f7" cstate="print"/>
+                          <a:blip r:embed="rId26646a04e0d90ca1a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId710769e77ae9028ec" w:history="1">
+            <w:hyperlink r:id="rId88346a04e0d90cb6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50274229" name="name421669e77ae904193" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="27665375" name="name89856a04e0d90e95d" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId781769e77ae904191" cstate="print"/>
+                    <a:blip r:embed="rId21036a04e0d90e959" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497269e77ae90465b" w:history="1">
+      <w:hyperlink r:id="rId16426a04e0d90f216" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227269e77ae90467f" w:history="1">
+      <w:hyperlink r:id="rId86436a04e0d90f249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495769e77ae904d11" w:history="1">
+      <w:hyperlink r:id="rId57406a04e0d90fe48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249969e77ae904da6" w:history="1">
+      <w:hyperlink r:id="rId29676a04e0d90fef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945069e77ae904f80" w:history="1">
+      <w:hyperlink r:id="rId91076a04e0d9100dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116969e77ae90507c" w:history="1">
+      <w:hyperlink r:id="rId16826a04e0d9101d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31740005" name="name789969e77ae905130" descr="eu_funding_250.png"/>
+            <wp:docPr id="52225376" name="name30876a04e0d910423" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId711469e77ae90512f" cstate="print"/>
+                    <a:blip r:embed="rId46706a04e0d910422" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59517357">
+  <w:abstractNum w:abstractNumId="66931482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22305673">
+    <w:lvl w:ilvl="0" w:tplc="50050684">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22305673" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50050684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59517356">
+  <w:abstractNum w:abstractNumId="66931481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16154896">
+    <w:lvl w:ilvl="0" w:tplc="53115018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59517356">
-    <w:abstractNumId w:val="59517356"/>
+  <w:num w:numId="66931481">
+    <w:abstractNumId w:val="66931481"/>
   </w:num>
-  <w:num w:numId="59517357">
-    <w:abstractNumId w:val="59517357"/>
+  <w:num w:numId="66931482">
+    <w:abstractNumId w:val="66931482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId229062481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId344894578" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637869e77ae90224b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId710769e77ae9028ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId497269e77ae90465b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId227269e77ae90467f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId495769e77ae904d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId249969e77ae904da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId945069e77ae904f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId116969e77ae90507c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId138869e77ae9027f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138869e77ae9027f7.jpg"/><Relationship Id="rId781769e77ae904191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId781769e77ae904191.jpg"/><Relationship Id="rId711469e77ae90512f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469e77ae90512f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192001764" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492346617" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31116a04e0d90c3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId88346a04e0d90cb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId16426a04e0d90f216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId86436a04e0d90f249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId57406a04e0d90fe48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId29676a04e0d90fef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId91076a04e0d9100dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId16826a04e0d9101d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26646a04e0d90ca1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26646a04e0d90ca1a.jpg"/><Relationship Id="rId21036a04e0d90e959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21036a04e0d90e959.jpg"/><Relationship Id="rId46706a04e0d910422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46706a04e0d910422.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>