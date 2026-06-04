--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31116a04e0d90c3f4" w:history="1">
+            <w:hyperlink r:id="rId86816a2148fa3c203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79942669" name="name43126a04e0d90ca1d" descr="607.jpg"/>
+                  <wp:docPr id="87994865" name="name13866a2148fa3c8de" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26646a04e0d90ca1a" cstate="print"/>
+                          <a:blip r:embed="rId97446a2148fa3c8dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88346a04e0d90cb6a" w:history="1">
+            <w:hyperlink r:id="rId89246a2148fa3ca19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27665375" name="name89856a04e0d90e95d" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="76340861" name="name13056a2148fa3e0bf" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21036a04e0d90e959" cstate="print"/>
+                    <a:blip r:embed="rId79296a2148fa3e0bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16426a04e0d90f216" w:history="1">
+      <w:hyperlink r:id="rId66166a2148fa3e6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86436a04e0d90f249" w:history="1">
+      <w:hyperlink r:id="rId86056a2148fa3e6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57406a04e0d90fe48" w:history="1">
+      <w:hyperlink r:id="rId31756a2148fa3ee52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29676a04e0d90fef0" w:history="1">
+      <w:hyperlink r:id="rId97456a2148fa3eeec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91076a04e0d9100dd" w:history="1">
+      <w:hyperlink r:id="rId15086a2148fa3f0e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16826a04e0d9101d9" w:history="1">
+      <w:hyperlink r:id="rId55806a2148fa3f1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52225376" name="name30876a04e0d910423" descr="eu_funding_250.png"/>
+            <wp:docPr id="66772596" name="name60406a2148fa3f2a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46706a04e0d910422" cstate="print"/>
+                    <a:blip r:embed="rId61116a2148fa3f2a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66931482">
+  <w:abstractNum w:abstractNumId="26659335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50050684">
+    <w:lvl w:ilvl="0" w:tplc="29662875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50050684" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29662875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66931481">
+  <w:abstractNum w:abstractNumId="26659334">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53115018">
+    <w:lvl w:ilvl="0" w:tplc="86621863">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66931481">
-    <w:abstractNumId w:val="66931481"/>
+  <w:num w:numId="26659334">
+    <w:abstractNumId w:val="26659334"/>
   </w:num>
-  <w:num w:numId="66931482">
-    <w:abstractNumId w:val="66931482"/>
+  <w:num w:numId="26659335">
+    <w:abstractNumId w:val="26659335"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192001764" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492346617" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31116a04e0d90c3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId88346a04e0d90cb6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId16426a04e0d90f216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId86436a04e0d90f249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId57406a04e0d90fe48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId29676a04e0d90fef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId91076a04e0d9100dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId16826a04e0d9101d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26646a04e0d90ca1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26646a04e0d90ca1a.jpg"/><Relationship Id="rId21036a04e0d90e959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21036a04e0d90e959.jpg"/><Relationship Id="rId46706a04e0d910422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46706a04e0d910422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525651124" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455537796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86816a2148fa3c203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId89246a2148fa3ca19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId66166a2148fa3e6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId86056a2148fa3e6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId31756a2148fa3ee52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId97456a2148fa3eeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId15086a2148fa3f0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId55806a2148fa3f1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97446a2148fa3c8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97446a2148fa3c8dc.jpg"/><Relationship Id="rId79296a2148fa3e0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79296a2148fa3e0bb.jpg"/><Relationship Id="rId61116a2148fa3f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a2148fa3f2a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>