--- v10 (2026-06-04)
+++ v11 (2026-06-29)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86816a2148fa3c203" w:history="1">
+            <w:hyperlink r:id="rId45586a424a457f2c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87994865" name="name13866a2148fa3c8de" descr="607.jpg"/>
+                  <wp:docPr id="37366919" name="name57496a424a457f9c7" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97446a2148fa3c8dc" cstate="print"/>
+                          <a:blip r:embed="rId43206a424a457f9c4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89246a2148fa3ca19" w:history="1">
+            <w:hyperlink r:id="rId52066a424a457fb22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76340861" name="name13056a2148fa3e0bf" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="66743226" name="name33996a424a4581012" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79296a2148fa3e0bb" cstate="print"/>
+                    <a:blip r:embed="rId19756a424a458100f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66166a2148fa3e6b8" w:history="1">
+      <w:hyperlink r:id="rId12226a424a458154e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a2148fa3e6e0" w:history="1">
+      <w:hyperlink r:id="rId87456a424a4581573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31756a2148fa3ee52" w:history="1">
+      <w:hyperlink r:id="rId72986a424a4581c3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97456a2148fa3eeec" w:history="1">
+      <w:hyperlink r:id="rId18206a424a4581cd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15086a2148fa3f0e0" w:history="1">
+      <w:hyperlink r:id="rId69606a424a4581eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55806a2148fa3f1d6" w:history="1">
+      <w:hyperlink r:id="rId59536a424a4581fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66772596" name="name60406a2148fa3f2a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="36878209" name="name94436a424a4582056" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61116a2148fa3f2a0" cstate="print"/>
+                    <a:blip r:embed="rId26696a424a4582055" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26659335">
+  <w:abstractNum w:abstractNumId="26012025">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29662875">
+    <w:lvl w:ilvl="0" w:tplc="29994900">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29662875" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29994900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26659334">
+  <w:abstractNum w:abstractNumId="26012024">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86621863">
+    <w:lvl w:ilvl="0" w:tplc="87958038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26659334">
-    <w:abstractNumId w:val="26659334"/>
+  <w:num w:numId="26012024">
+    <w:abstractNumId w:val="26012024"/>
   </w:num>
-  <w:num w:numId="26659335">
-    <w:abstractNumId w:val="26659335"/>
+  <w:num w:numId="26012025">
+    <w:abstractNumId w:val="26012025"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525651124" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455537796" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86816a2148fa3c203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId89246a2148fa3ca19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId66166a2148fa3e6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId86056a2148fa3e6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId31756a2148fa3ee52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId97456a2148fa3eeec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId15086a2148fa3f0e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId55806a2148fa3f1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97446a2148fa3c8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97446a2148fa3c8dc.jpg"/><Relationship Id="rId79296a2148fa3e0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79296a2148fa3e0bb.jpg"/><Relationship Id="rId61116a2148fa3f2a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61116a2148fa3f2a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId353214286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359638539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45586a424a457f2c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId52066a424a457fb22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId12226a424a458154e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId87456a424a4581573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId72986a424a4581c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId18206a424a4581cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId69606a424a4581eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId59536a424a4581fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43206a424a457f9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43206a424a457f9c4.jpg"/><Relationship Id="rId19756a424a458100f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19756a424a458100f.jpg"/><Relationship Id="rId26696a424a4582055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696a424a4582055.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>