--- v11 (2026-06-29)
+++ v12 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45586a424a457f2c9" w:history="1">
+            <w:hyperlink r:id="rId13826a60d97fbed2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37366919" name="name57496a424a457f9c7" descr="607.jpg"/>
+                  <wp:docPr id="45159881" name="name28146a60d97fbf2d8" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43206a424a457f9c4" cstate="print"/>
+                          <a:blip r:embed="rId39486a60d97fbf2d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52066a424a457fb22" w:history="1">
+            <w:hyperlink r:id="rId35356a60d97fbf3bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66743226" name="name33996a424a4581012" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="69568397" name="name37276a60d97fc08f6" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19756a424a458100f" cstate="print"/>
+                    <a:blip r:embed="rId20986a60d97fc08f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12226a424a458154e" w:history="1">
+      <w:hyperlink r:id="rId56436a60d97fc0dab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87456a424a4581573" w:history="1">
+      <w:hyperlink r:id="rId66366a60d97fc0dcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72986a424a4581c3e" w:history="1">
+      <w:hyperlink r:id="rId69066a60d97fc144f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a424a4581cd4" w:history="1">
+      <w:hyperlink r:id="rId89456a60d97fc14e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69606a424a4581eb6" w:history="1">
+      <w:hyperlink r:id="rId74756a60d97fc16b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59536a424a4581fb9" w:history="1">
+      <w:hyperlink r:id="rId88246a60d97fc17e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36878209" name="name94436a424a4582056" descr="eu_funding_250.png"/>
+            <wp:docPr id="35885556" name="name20886a60d97fc18a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26696a424a4582055" cstate="print"/>
+                    <a:blip r:embed="rId23586a60d97fc18a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26012025">
+  <w:abstractNum w:abstractNumId="28865701">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29994900">
+    <w:lvl w:ilvl="0" w:tplc="42352289">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29994900" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42352289" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26012024">
+  <w:abstractNum w:abstractNumId="28865700">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87958038">
+    <w:lvl w:ilvl="0" w:tplc="42149844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26012024">
-    <w:abstractNumId w:val="26012024"/>
+  <w:num w:numId="28865700">
+    <w:abstractNumId w:val="28865700"/>
   </w:num>
-  <w:num w:numId="26012025">
-    <w:abstractNumId w:val="26012025"/>
+  <w:num w:numId="28865701">
+    <w:abstractNumId w:val="28865701"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId353214286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359638539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45586a424a457f2c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId52066a424a457fb22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId12226a424a458154e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId87456a424a4581573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId72986a424a4581c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId18206a424a4581cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId69606a424a4581eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId59536a424a4581fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43206a424a457f9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43206a424a457f9c4.jpg"/><Relationship Id="rId19756a424a458100f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19756a424a458100f.jpg"/><Relationship Id="rId26696a424a4582055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696a424a4582055.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId353306761" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585139911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a60d97fbed2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId35356a60d97fbf3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId56436a60d97fc0dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId66366a60d97fc0dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId69066a60d97fc144f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId89456a60d97fc14e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId74756a60d97fc16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId88246a60d97fc17e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39486a60d97fbf2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39486a60d97fbf2d6.jpg"/><Relationship Id="rId20986a60d97fc08f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20986a60d97fc08f4.jpg"/><Relationship Id="rId23586a60d97fc18a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23586a60d97fc18a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>