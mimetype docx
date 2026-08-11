--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13826a60d97fbed2a" w:history="1">
+            <w:hyperlink r:id="rId62646a7b7ef4a5d1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45159881" name="name28146a60d97fbf2d8" descr="607.jpg"/>
+                  <wp:docPr id="62890361" name="name27906a7b7ef4a5e40" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39486a60d97fbf2d6" cstate="print"/>
+                          <a:blip r:embed="rId21366a7b7ef4a5e3f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35356a60d97fbf3bd" w:history="1">
+            <w:hyperlink r:id="rId48116a7b7ef4a5f60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69568397" name="name37276a60d97fc08f6" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="51784560" name="name17426a7b7ef4a7ce9" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20986a60d97fc08f4" cstate="print"/>
+                    <a:blip r:embed="rId50586a7b7ef4a7ce6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56436a60d97fc0dab" w:history="1">
+      <w:hyperlink r:id="rId98486a7b7ef4a824d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66366a60d97fc0dcd" w:history="1">
+      <w:hyperlink r:id="rId36156a7b7ef4a8272" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69066a60d97fc144f" w:history="1">
+      <w:hyperlink r:id="rId18926a7b7ef4a8a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89456a60d97fc14e5" w:history="1">
+      <w:hyperlink r:id="rId11166a7b7ef4a8b2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74756a60d97fc16b9" w:history="1">
+      <w:hyperlink r:id="rId22236a7b7ef4a8cf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88246a60d97fc17e3" w:history="1">
+      <w:hyperlink r:id="rId37556a7b7ef4a8dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35885556" name="name20886a60d97fc18a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="4204944" name="name15646a7b7ef4a8efd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23586a60d97fc18a1" cstate="print"/>
+                    <a:blip r:embed="rId53996a7b7ef4a8efc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28865701">
+  <w:abstractNum w:abstractNumId="23273420">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42352289">
+    <w:lvl w:ilvl="0" w:tplc="96437277">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42352289" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96437277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28865700">
+  <w:abstractNum w:abstractNumId="23273419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42149844">
+    <w:lvl w:ilvl="0" w:tplc="89029980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28865700">
-    <w:abstractNumId w:val="28865700"/>
+  <w:num w:numId="23273419">
+    <w:abstractNumId w:val="23273419"/>
   </w:num>
-  <w:num w:numId="28865701">
-    <w:abstractNumId w:val="28865701"/>
+  <w:num w:numId="23273420">
+    <w:abstractNumId w:val="23273420"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId353306761" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId585139911" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a60d97fbed2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId35356a60d97fbf3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId56436a60d97fc0dab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId66366a60d97fc0dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId69066a60d97fc144f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId89456a60d97fc14e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId74756a60d97fc16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId88246a60d97fc17e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39486a60d97fbf2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39486a60d97fbf2d6.jpg"/><Relationship Id="rId20986a60d97fc08f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20986a60d97fc08f4.jpg"/><Relationship Id="rId23586a60d97fc18a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23586a60d97fc18a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291393803" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249714932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62646a7b7ef4a5d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId48116a7b7ef4a5f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId98486a7b7ef4a824d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId36156a7b7ef4a8272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId18926a7b7ef4a8a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId11166a7b7ef4a8b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId22236a7b7ef4a8cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId37556a7b7ef4a8dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21366a7b7ef4a5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21366a7b7ef4a5e3f.jpg"/><Relationship Id="rId50586a7b7ef4a7ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50586a7b7ef4a7ce6.jpg"/><Relationship Id="rId53996a7b7ef4a8efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53996a7b7ef4a8efc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>