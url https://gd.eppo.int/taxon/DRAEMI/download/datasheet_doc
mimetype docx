--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Hemiptera: Auchenorrhyncha: Cicadellidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> grass sharpshooter, green sharpshooter</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62646a7b7ef4a5d1a" w:history="1">
+            <w:hyperlink r:id="rId91096a96290655f82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DRAEMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62890361" name="name27906a7b7ef4a5e40" descr="607.jpg"/>
+                  <wp:docPr id="58877251" name="name98366a9629065681e" descr="607.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="607.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21366a7b7ef4a5e3f" cstate="print"/>
+                          <a:blip r:embed="rId41416a9629065681c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48116a7b7ef4a5f60" w:history="1">
+            <w:hyperlink r:id="rId52776a962906569c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2061,63 +2061,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is absent from the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51784560" name="name17426a7b7ef4a7ce9" descr="DRAEMI_distribution_map.jpg"/>
+            <wp:docPr id="56224316" name="name12556a962906589ae" descr="DRAEMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DRAEMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50586a7b7ef4a7ce6" cstate="print"/>
+                    <a:blip r:embed="rId92666a962906589ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2605,72 +2605,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egg masses can be located by the presence of a blister on the plant’s epidermis while nymphs and adults can be seen on visual inspection. Gibson (1915) described both adults and nymphs as extremely reactive to disturbance. While the adults will react by jumping, which may make them more noticeable during inspection, the nymphs run away when disturbed, possibly hindering detection. Species level identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usually requires examination of internal genitalia characters. An identification key is provided in Dietrich (1994) although at least one new species has been described since this publication was released. Several Cytochrome c oxidase subunit I (CO1) sequences exist for this species making barcoding identification possible (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98486a7b7ef4a824d" w:history="1">
+      <w:hyperlink r:id="rId84116a962906590ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for CO1 sequences from this species or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36156a7b7ef4a8272" w:history="1">
+      <w:hyperlink r:id="rId97366a962906590d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to search for genetic data from this or other species).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3647,51 +3647,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 367–374. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18926a7b7ef4a8a96" w:history="1">
+      <w:hyperlink r:id="rId87996a9629065985a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/EC10226</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,51 +3735,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87-112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Reignault PL, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappal_a L, Malumphy C, Lopes JRS, Czwienczek E, MacLeod A (2019) Scientific Opinion on the pest categorisation of non-EU Cicadomorpha vectors of Xylella spp. EFSA Journal 2019;17(6):5736, 53 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11166a7b7ef4a8b2d" w:history="1">
+      <w:hyperlink r:id="rId19726a962906598f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5736</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4011,51 +4011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 207-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22236a7b7ef4a8cf7" w:history="1">
+      <w:hyperlink r:id="rId72156a96290659ad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3733/hilg.v19n07p207</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4159,51 +4159,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Draeculacephala minerva</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a7b7ef4a8dec" w:history="1">
+      <w:hyperlink r:id="rId93446a96290659bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4216,63 +4216,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4204944" name="name15646a7b7ef4a8efd" descr="eu_funding_250.png"/>
+            <wp:docPr id="80796088" name="name30026a96290659c8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53996a7b7ef4a8efc" cstate="print"/>
+                    <a:blip r:embed="rId96856a96290659c8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4370,137 +4370,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23273420">
+  <w:abstractNum w:abstractNumId="93230961">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96437277">
+    <w:lvl w:ilvl="0" w:tplc="31569227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96437277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31569227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23273419">
+  <w:abstractNum w:abstractNumId="93230960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89029980">
+    <w:lvl w:ilvl="0" w:tplc="54729331">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5252,55 +5252,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23273419">
-    <w:abstractNumId w:val="23273419"/>
+  <w:num w:numId="93230960">
+    <w:abstractNumId w:val="93230960"/>
   </w:num>
-  <w:num w:numId="23273420">
-    <w:abstractNumId w:val="23273420"/>
+  <w:num w:numId="93230961">
+    <w:abstractNumId w:val="93230961"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16850,51 +16850,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId291393803" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249714932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62646a7b7ef4a5d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId48116a7b7ef4a5f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId98486a7b7ef4a824d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId36156a7b7ef4a8272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId18926a7b7ef4a8a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId11166a7b7ef4a8b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId22236a7b7ef4a8cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId37556a7b7ef4a8dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21366a7b7ef4a5e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21366a7b7ef4a5e3f.jpg"/><Relationship Id="rId50586a7b7ef4a7ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50586a7b7ef4a7ce6.jpg"/><Relationship Id="rId53996a7b7ef4a8efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53996a7b7ef4a8efc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826712732" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId597985668" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91096a96290655f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/" TargetMode="External"/><Relationship Id="rId52776a962906569c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DRAEMI/photos" TargetMode="External"/><Relationship Id="rId84116a962906590ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/DRAEMI/specimens" TargetMode="External"/><Relationship Id="rId97366a962906590d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId87996a9629065985a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/EC10226" TargetMode="External"/><Relationship Id="rId19726a962906598f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5736" TargetMode="External"/><Relationship Id="rId72156a96290659ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3733/hilg.v19n07p207" TargetMode="External"/><Relationship Id="rId93446a96290659bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41416a9629065681c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41416a9629065681c.jpg"/><Relationship Id="rId92666a962906589ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92666a962906589ac.jpg"/><Relationship Id="rId96856a96290659c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96856a96290659c8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>