--- v3 (2026-03-21)
+++ v4 (2026-05-03)
@@ -173,51 +173,51 @@
   <si>
     <t>PHYPZI</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma ziziphi'</t>
   </si>
   <si>
     <t>* Wang J, Gao R, Yu XM, An M, Qin ZH, Liu J, Ai CX (2015) Identification of ‘Candidatus phytoplasma ziziphi’ associated with persimmon (Diospyros kaki Thunb.) fasciation in China. Forest Pathology 45(4), 342-345.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, Cunnigham RT, Nakagawa S (1990) Host plants of Mediterranean fruit fly on the island of Hawaii (1949-1985 survey). Journal of Economic Entomology 83(5),  1863-1878,</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* Moquet L, Payet J, Glenac S, Delatte H (2021) Niche shift of tephritid species after the Oriental fruit fly (Bactrocera dorsalis) invasion in La Réunion. Diversity and Distributions. 27(1), 109-129. https://doi.org/10.1111/ddi.13172</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>