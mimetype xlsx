--- v4 (2026-05-03)
+++ v5 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DOSKA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CHRBFE</t>
   </si>
   <si>
     <t>Chrysobothris femorata</t>
   </si>
   <si>
     <t>* Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD, Marshall SA (2012) Field guide to the jewel beetles of northeastern North America. Canadian Food Inspection Agency, Ottawa, Ontario, Canada. 
 ------- may relate to other species in the femorata complex</t>
   </si>
@@ -222,50 +222,60 @@
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CRYBGN</t>
   </si>
   <si>
     <t>Cryptoblabes gnidiella</t>
   </si>
   <si>
     <t>* Öztürk N, Ulusoy MR (2013) [A new pest, honeydew moth (Cryptoblabes gnidiella Mill. (Lepidoptera: Pyralidae) (on persimmon (Diosppyros kaki L.) and maize (Zea mays L.) in Turkey]. TABAD, Tarm Bilimleri Arastrma Dergisi 6(1), 6-9 (in Turkish).</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Diospyros)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
+    <t>DIALCI</t>
+  </si>
+  <si>
+    <t>Dialeurodes citri</t>
+  </si>
+  <si>
+    <t>* García-Martínez O, Pérez-Hedo M, Urbaneja A, Beitia FJ (2021) Principales fitófagos en el cultivo de caqui de la Comunidad Valenciana: evolución e incidencia en los últimos años. Phytoma España 326, 20-27.
+* Hernandez de la Fuente I, Laurín M, Beitia FJ, Tormos J (2019) Estudio preliminar sobre la evolución poblacional de Dialeurodes citri (Ashmead)(Hemiptera: Aleyrodidae), en cultivos de caqui en la Comunidad Valenciana. Agrícola Vergel (422), 221-226.</t>
+  </si>
+  <si>
     <t>DROSSU</t>
   </si>
   <si>
     <t>Drosophila suzukii</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>EUTEOR</t>
   </si>
   <si>
     <t>Eutetranychus orientalis</t>
   </si>
   <si>
     <t>* Ben-David T, Ueckermann E, Gerson U (2013) An annotated list of the spider mites (Acari: Prostigmata: Tetranychidae) of Israel. Israel Journal of Entomology 43, 125-148.</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
@@ -340,50 +350,59 @@
   <si>
     <t>Megaplatypus mutatus</t>
   </si>
   <si>
     <t>* Griffo R, Pesapane G, Funes H, Gonzalez-Audino P, Germinara GS (2012) Diffusione e controllo di platipo in Campania. L'informatore Agrario no. 31, 66-68.</t>
   </si>
   <si>
     <t>CNIDFL</t>
   </si>
   <si>
     <t>Monema flavescens</t>
   </si>
   <si>
     <t>* Togashi I, Ishikawa T (1995) Is Eurytoma monemae RUSCHKA (Hymenoptera: Eurytomidae) an effective parasitoid for control of Monema flavescens WALKER or Parasa sinica (MOORE)(Lepidoptera: Limacodidae)? Applied Entomology and Zoology 30(3), 493–494
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t>* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 -------confirmed host.</t>
+  </si>
+  <si>
+    <t>NPESRS</t>
+  </si>
+  <si>
+    <t>Neopestalotiopsis rosae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Kong Q, Lei Y, Zhu J, Wang C, Li X, Huang Q, Xing S, Wang R, Yuan S (2026) First report of Neopestalotiopsis rosae causing postharvest fruit rot of sweet persimmon in Mengzi, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-01-26-0094-PDN </t>
   </si>
   <si>
     <t>OEMOHI</t>
   </si>
   <si>
     <t>Oemona hirta</t>
   </si>
   <si>
     <t>* Plant-SyNZ. Landcare Research (NZ). Host plants of a herbivore -Oemona hirta. http://plant-synz.landcareresearch.co.nz/index.asp). Last accessed 2021-06.</t>
   </si>
   <si>
     <t>OLIGPA</t>
   </si>
   <si>
     <t>Oligonychus perseae</t>
   </si>
   <si>
     <t>* Bender GS (1993) A new mite problem in avocados. California Avocado Society Yearbook 1993, 73-77.
 * Naves P, Nóbrega F, Auger P (2021) Updated and annotated review of Tetranychidae occurring in mainland Portugal, the Azores, and Madeira Archipelagos. Acarologia 61(2), 380-393.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
@@ -442,51 +461,52 @@
   </si>
   <si>
     <t>* Çetin G, Göksel PH, Ak K, Hızal E (2025) Determining host preferences, population density, and geographical distribution of Pochazia shantungensis (Chu &amp; Lu, 1977)(Hemiptera: Ricaniidae) in the Eastern Marmara Region. Plant Protection Bulletin 65(4), 57-68.
 * Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
 * Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.
 * Rahman MA, Kwon YJ, Suh SJ, Youn YN, Jo SH (2012) The genus Pochazia Amyot and Serville (Hemiptera: Ricaniidae) from Korea, with a newly recorded species. Journal of Entomology 9(5), 239-247.</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Diospyros)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
-    <t>* Boletín Oficial de la Junta de Andalucía (2022) Resolución de 8 de febrero de 2022, de la Dirección General de la Producción Agrícola y Ganadera, por la que se establecen nuevas zonas demarcadas del organismo nocivo Scirtothrips aurantii y las medidas fitosanitarias obligatorias para su control en la Comunidad autónoma de Andalucía.</t>
+    <t>* Boletín Oficial de la Junta de Andalucía (2022) Resolución de 8 de febrero de 2022, de la Dirección General de la Producción Agrícola y Ganadera, por la que se establecen nuevas zonas demarcadas del organismo nocivo Scirtothrips aurantii y las medidas fitosanitarias obligatorias para su control en la Comunidad autónoma de Andalucía.
+* Catalán J, da Cruz Albertazzi M, Martínez MG, Carretero L, Rúbio B, Barreda AT, Monzó C (2025) Impacto de la nueva especie invasora Scirtothrips aurantii en el cultivo del caqui. Phytoma España: La revista profesional de sanidad vegetal 373, 44-48.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* Wakgari WM, Giliomee JH (2004) Insect pests of astringent persimmon in the Western and Eastern Cape Provinces of South Africa. African Plant Protection 10(1): 1–5.
 ------- major pest of kaki.</t>
@@ -904,51 +924,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D58"/>
+  <dimension ref="A1:D60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1222,77 +1242,77 @@
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>72</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
@@ -1442,79 +1462,79 @@
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" t="s">
         <v>110</v>
       </c>
       <c r="D37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" t="s">
         <v>113</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>119</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>120</v>
       </c>
       <c r="C41" t="s">
         <v>121</v>
       </c>
       <c r="D41" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
         <v>123</v>
       </c>
       <c r="C42" t="s">
         <v>124</v>
       </c>
@@ -1553,121 +1573,121 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D48" t="s">
-        <v>142</v>
+        <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>143</v>
       </c>
       <c r="C49" t="s">
         <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C50" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D50" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>150</v>
+        <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>151</v>
       </c>
       <c r="C52" t="s">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>155</v>
@@ -1678,91 +1698,119 @@
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>157</v>
       </c>
       <c r="C54" t="s">
         <v>158</v>
       </c>
       <c r="D54" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
         <v>160</v>
       </c>
       <c r="C55" t="s">
         <v>161</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>162</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C56" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D56" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C57" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>167</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
         <v>168</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>169</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>170</v>
       </c>
-      <c r="D58"/>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>171</v>
+      </c>
+      <c r="C59" t="s">
+        <v>172</v>
+      </c>
+      <c r="D59" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>