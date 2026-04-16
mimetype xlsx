--- v0 (2025-10-17)
+++ v1 (2026-04-16)
@@ -124,51 +124,52 @@
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Foba CN, Salifu D, Lagat ZP, Gitonga LM, Akutse KS, Fiaboe KKM (2015) Species composition, distribution and seasonal abundance of Liriomyza leafminers (Diptera: Agromyzidae) under different vegetable production systems and agroecological zones in Kenya. Environmental Entomology 44, 223-232.
 * Koch CK, Waterhouse DF (2000) The distribution and importance of arthropods associated with agriculture and forestry in Chile. ACIAR Monograph no. 68, 234 pp.
 * Wei J, Zou L, Kuang R, He L (2000) Influence of leaf tissue structure on host feeding selection by pea leafminer Liriomyza huidobrensis (Diptera: Agromyzidae). Zoological Studies 39, 295-300.</t>
   </si>
   <si>
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Mazumdar S, Bhuiya BA (2017) True flies: biology and plant hosts of vegetable leafminer Liriomyza sativae Blanchard (Diptera: Agromyzidae) from Bangladesh. Bugs R All no 159. In: Zoo’s Print 32(8), 12-21.
 ------- As Lablab purpureus subsp. purpureus.</t>
   </si>
   <si>
     <t>MARUTE</t>
   </si>
   <si>
     <t>Maruca vitrata</t>
   </si>
   <si>
     <t>* Pace R, Ascolese R, Miele F, Russo E, Griffo RV, Bernardo U, Nugnes F (2022) The bugs in the bags: the risk associated with the introduction of small quantities of fruit and plants by airline passengers. Insects 13(7), 617.  https://doi.org/10.3390/insects13070617
-------- intercepted in pods.</t>
+------- intercepted in pods.
+* Shanmugam PS, Murugan M, Shanthi M, Elaiyabharathi T, Angappan K, Karthikeyan G, Murugesan N, Srinivasan A, Rajendran S, Arulkumar G, Palanisamy M (2026) Developing Integrated Pest and Disease Management approaches for sustainable management of key insect pests and diseases of Lablab bean in Tamil Nadu, India. Crop Protection 201, 107495.</t>
   </si>
   <si>
     <t>COPSCR</t>
   </si>
   <si>
     <t>Megacopta cribraria</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Douglas MR, Chang J, Begum K, Subramanian S, Tooker JF, Alam SN, Ramasamy S (2018) Evaluation of biorational insecticides and DNA barcoding as tools to improve insect pest management in lablab bean (Lablab purpureus) in Bangladesh. Journal of Asia-Pacific Entomology 21(4), 1326-11336.
 * Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.
 * Ivey C, De Marchi BR, Beuzelin J, Soto-Adames F, Hochmuth R, Turechek WW, Smith H (2024) Susceptibility to insecticides of Megalurothrips usitatus (Bagnall) and Frankliniella insularis (Franklin)(Thysanoptera: Thripidae) infesting Lablab purpureus in Florida. Crop Protection 175, 106448.
 * Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
@@ -570,51 +571,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>