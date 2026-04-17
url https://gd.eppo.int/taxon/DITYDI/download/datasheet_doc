--- v5 (2026-03-20)
+++ v6 (2026-04-17)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814269bcf778eeee8" w:history="1">
+            <w:hyperlink r:id="rId668169e20d6fdb4e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810669bcf778eef54" w:history="1">
+            <w:hyperlink r:id="rId861569e20d6fdb55f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59269057" name="name320669bcf778ef53f" descr="17629.jpg"/>
+                  <wp:docPr id="75363610" name="name973469e20d6fdb627" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId675169bcf778ef53d" cstate="print"/>
+                          <a:blip r:embed="rId985569e20d6fdb626" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId316469bcf778ef77a" w:history="1">
+            <w:hyperlink r:id="rId637969e20d6fdb747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3903536" name="name693069bcf778f3e7d" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="52232224" name="name950569e20d6fe0071" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId531969bcf778f3e79" cstate="print"/>
+                    <a:blip r:embed="rId541769e20d6fe006e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901869bcf779008f6" w:history="1">
+      <w:hyperlink r:id="rId900969e20d6fe0bfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279469bcf779009ea" w:history="1">
+      <w:hyperlink r:id="rId814769e20d6fe0cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663669bcf77900a99" w:history="1">
+      <w:hyperlink r:id="rId889869e20d6fe0db2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620269bcf77900d18" w:history="1">
+      <w:hyperlink r:id="rId228169e20d6fe0ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478469bcf77900e46" w:history="1">
+      <w:hyperlink r:id="rId948369e20d6fe1126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104469bcf77900ecc" w:history="1">
+      <w:hyperlink r:id="rId661769e20d6fe11aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413369bcf77901136" w:history="1">
+      <w:hyperlink r:id="rId472369e20d6fe13e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813269bcf779011ef" w:history="1">
+      <w:hyperlink r:id="rId481469e20d6fe1496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35303136" name="name336769bcf779012be" descr="eu_funding_250.png"/>
+            <wp:docPr id="1442036" name="name653569e20d6fe1558" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId988869bcf779012bd" cstate="print"/>
+                    <a:blip r:embed="rId322569e20d6fe1557" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33194073">
+  <w:abstractNum w:abstractNumId="77251330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73637178">
+    <w:lvl w:ilvl="0" w:tplc="98841135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73637178" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98841135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33194072">
+  <w:abstractNum w:abstractNumId="77251329">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15437889">
+    <w:lvl w:ilvl="0" w:tplc="74698125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33194072">
-    <w:abstractNumId w:val="33194072"/>
+  <w:num w:numId="77251329">
+    <w:abstractNumId w:val="77251329"/>
   </w:num>
-  <w:num w:numId="33194073">
-    <w:abstractNumId w:val="33194073"/>
+  <w:num w:numId="77251330">
+    <w:abstractNumId w:val="77251330"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966290601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId767091631" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId814269bcf778eeee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId810669bcf778eef54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId316469bcf778ef77a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId901869bcf779008f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId279469bcf779009ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId663669bcf77900a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId620269bcf77900d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId478469bcf77900e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId104469bcf77900ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId413369bcf77901136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId813269bcf779011ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId675169bcf778ef53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId675169bcf778ef53d.jpg"/><Relationship Id="rId531969bcf778f3e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId531969bcf778f3e79.jpg"/><Relationship Id="rId988869bcf779012bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId988869bcf779012bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172249486" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411346396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId668169e20d6fdb4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId861569e20d6fdb55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId637969e20d6fdb747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId900969e20d6fe0bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId814769e20d6fe0cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId889869e20d6fe0db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId228169e20d6fe0ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId948369e20d6fe1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId661769e20d6fe11aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId472369e20d6fe13e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId481469e20d6fe1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId985569e20d6fdb626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId985569e20d6fdb626.jpg"/><Relationship Id="rId541769e20d6fe006e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId541769e20d6fe006e.jpg"/><Relationship Id="rId322569e20d6fe1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322569e20d6fe1557.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>