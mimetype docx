--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668169e20d6fdb4e5" w:history="1">
+            <w:hyperlink r:id="rId199369fcb7fc021d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861569e20d6fdb55f" w:history="1">
+            <w:hyperlink r:id="rId625569fcb7fc0223e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75363610" name="name973469e20d6fdb627" descr="17629.jpg"/>
+                  <wp:docPr id="91799748" name="name759369fcb7fc0296b" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId985569e20d6fdb626" cstate="print"/>
+                          <a:blip r:embed="rId144969fcb7fc02969" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId637969e20d6fdb747" w:history="1">
+            <w:hyperlink r:id="rId691769fcb7fc02a90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52232224" name="name950569e20d6fe0071" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="72569245" name="name280569fcb7fc0792e" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId541769e20d6fe006e" cstate="print"/>
+                    <a:blip r:embed="rId403069fcb7fc0792a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900969e20d6fe0bfb" w:history="1">
+      <w:hyperlink r:id="rId181769fcb7fc084b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId814769e20d6fe0cff" w:history="1">
+      <w:hyperlink r:id="rId737169fcb7fc085ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889869e20d6fe0db2" w:history="1">
+      <w:hyperlink r:id="rId420969fcb7fc0865c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228169e20d6fe0ffa" w:history="1">
+      <w:hyperlink r:id="rId331969fcb7fc0889b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948369e20d6fe1126" w:history="1">
+      <w:hyperlink r:id="rId242269fcb7fc089c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661769e20d6fe11aa" w:history="1">
+      <w:hyperlink r:id="rId988769fcb7fc08a46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472369e20d6fe13e1" w:history="1">
+      <w:hyperlink r:id="rId352569fcb7fc08c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481469e20d6fe1496" w:history="1">
+      <w:hyperlink r:id="rId917869fcb7fc08d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1442036" name="name653569e20d6fe1558" descr="eu_funding_250.png"/>
+            <wp:docPr id="29587392" name="name515069fcb7fc08e41" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId322569e20d6fe1557" cstate="print"/>
+                    <a:blip r:embed="rId508269fcb7fc08e3f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77251330">
+  <w:abstractNum w:abstractNumId="33682663">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98841135">
+    <w:lvl w:ilvl="0" w:tplc="76843425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98841135" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76843425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77251329">
+  <w:abstractNum w:abstractNumId="33682662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74698125">
+    <w:lvl w:ilvl="0" w:tplc="92412937">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77251329">
-    <w:abstractNumId w:val="77251329"/>
+  <w:num w:numId="33682662">
+    <w:abstractNumId w:val="33682662"/>
   </w:num>
-  <w:num w:numId="77251330">
-    <w:abstractNumId w:val="77251330"/>
+  <w:num w:numId="33682663">
+    <w:abstractNumId w:val="33682663"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172249486" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411346396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId668169e20d6fdb4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId861569e20d6fdb55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId637969e20d6fdb747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId900969e20d6fe0bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId814769e20d6fe0cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId889869e20d6fe0db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId228169e20d6fe0ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId948369e20d6fe1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId661769e20d6fe11aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId472369e20d6fe13e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId481469e20d6fe1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId985569e20d6fdb626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId985569e20d6fdb626.jpg"/><Relationship Id="rId541769e20d6fe006e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId541769e20d6fe006e.jpg"/><Relationship Id="rId322569e20d6fe1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322569e20d6fe1557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963204473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805294634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199369fcb7fc021d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId625569fcb7fc0223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId691769fcb7fc02a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId181769fcb7fc084b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId737169fcb7fc085ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId420969fcb7fc0865c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId331969fcb7fc0889b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId242269fcb7fc089c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId988769fcb7fc08a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId352569fcb7fc08c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId917869fcb7fc08d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId144969fcb7fc02969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144969fcb7fc02969.jpg"/><Relationship Id="rId403069fcb7fc0792a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403069fcb7fc0792a.jpg"/><Relationship Id="rId508269fcb7fc08e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId508269fcb7fc08e3f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>