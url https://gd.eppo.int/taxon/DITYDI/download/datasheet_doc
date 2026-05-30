--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199369fcb7fc021d2" w:history="1">
+            <w:hyperlink r:id="rId49426a1ad1c70fcb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625569fcb7fc0223e" w:history="1">
+            <w:hyperlink r:id="rId32566a1ad1c70fd1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91799748" name="name759369fcb7fc0296b" descr="17629.jpg"/>
+                  <wp:docPr id="57314077" name="name32516a1ad1c710116" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId144969fcb7fc02969" cstate="print"/>
+                          <a:blip r:embed="rId38386a1ad1c710114" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId691769fcb7fc02a90" w:history="1">
+            <w:hyperlink r:id="rId74436a1ad1c71023b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72569245" name="name280569fcb7fc0792e" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="68421288" name="name64716a1ad1c71481f" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId403069fcb7fc0792a" cstate="print"/>
+                    <a:blip r:embed="rId49626a1ad1c71481b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181769fcb7fc084b7" w:history="1">
+      <w:hyperlink r:id="rId39456a1ad1c715336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737169fcb7fc085ab" w:history="1">
+      <w:hyperlink r:id="rId13366a1ad1c715434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420969fcb7fc0865c" w:history="1">
+      <w:hyperlink r:id="rId13466a1ad1c7154e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331969fcb7fc0889b" w:history="1">
+      <w:hyperlink r:id="rId56236a1ad1c715723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242269fcb7fc089c3" w:history="1">
+      <w:hyperlink r:id="rId39166a1ad1c715871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988769fcb7fc08a46" w:history="1">
+      <w:hyperlink r:id="rId43186a1ad1c7158f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352569fcb7fc08c8a" w:history="1">
+      <w:hyperlink r:id="rId27566a1ad1c715b32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917869fcb7fc08d4f" w:history="1">
+      <w:hyperlink r:id="rId85116a1ad1c715be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29587392" name="name515069fcb7fc08e41" descr="eu_funding_250.png"/>
+            <wp:docPr id="57530576" name="name11446a1ad1c715f7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId508269fcb7fc08e3f" cstate="print"/>
+                    <a:blip r:embed="rId41186a1ad1c715f7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33682663">
+  <w:abstractNum w:abstractNumId="52917922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76843425">
+    <w:lvl w:ilvl="0" w:tplc="75908955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76843425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75908955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33682662">
+  <w:abstractNum w:abstractNumId="52917921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92412937">
+    <w:lvl w:ilvl="0" w:tplc="41037629">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33682662">
-    <w:abstractNumId w:val="33682662"/>
+  <w:num w:numId="52917921">
+    <w:abstractNumId w:val="52917921"/>
   </w:num>
-  <w:num w:numId="33682663">
-    <w:abstractNumId w:val="33682663"/>
+  <w:num w:numId="52917922">
+    <w:abstractNumId w:val="52917922"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963204473" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId805294634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199369fcb7fc021d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId625569fcb7fc0223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId691769fcb7fc02a90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId181769fcb7fc084b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId737169fcb7fc085ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId420969fcb7fc0865c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId331969fcb7fc0889b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId242269fcb7fc089c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId988769fcb7fc08a46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId352569fcb7fc08c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId917869fcb7fc08d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId144969fcb7fc02969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId144969fcb7fc02969.jpg"/><Relationship Id="rId403069fcb7fc0792a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId403069fcb7fc0792a.jpg"/><Relationship Id="rId508269fcb7fc08e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId508269fcb7fc08e3f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219178661" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId600669524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49426a1ad1c70fcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId32566a1ad1c70fd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId74436a1ad1c71023b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId39456a1ad1c715336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId13366a1ad1c715434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId13466a1ad1c7154e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId56236a1ad1c715723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId39166a1ad1c715871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId43186a1ad1c7158f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId27566a1ad1c715b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId85116a1ad1c715be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38386a1ad1c710114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38386a1ad1c710114.jpg"/><Relationship Id="rId49626a1ad1c71481b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a1ad1c71481b.jpg"/><Relationship Id="rId41186a1ad1c715f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41186a1ad1c715f7d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>