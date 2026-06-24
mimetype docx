--- v8 (2026-05-30)
+++ v9 (2026-06-24)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49426a1ad1c70fcb1" w:history="1">
+            <w:hyperlink r:id="rId10846a3b37e130d0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32566a1ad1c70fd1c" w:history="1">
+            <w:hyperlink r:id="rId19066a3b37e130d7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57314077" name="name32516a1ad1c710116" descr="17629.jpg"/>
+                  <wp:docPr id="79011297" name="name98996a3b37e1315fa" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38386a1ad1c710114" cstate="print"/>
+                          <a:blip r:embed="rId73716a3b37e1315f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74436a1ad1c71023b" w:history="1">
+            <w:hyperlink r:id="rId64246a3b37e131706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68421288" name="name64716a1ad1c71481f" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="3222413" name="name19436a3b37e135dc2" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49626a1ad1c71481b" cstate="print"/>
+                    <a:blip r:embed="rId93536a3b37e135dbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a1ad1c715336" w:history="1">
+      <w:hyperlink r:id="rId79976a3b37e1368a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13366a1ad1c715434" w:history="1">
+      <w:hyperlink r:id="rId34066a3b37e136998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13466a1ad1c7154e3" w:history="1">
+      <w:hyperlink r:id="rId69996a3b37e136a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56236a1ad1c715723" w:history="1">
+      <w:hyperlink r:id="rId59866a3b37e136cb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39166a1ad1c715871" w:history="1">
+      <w:hyperlink r:id="rId66286a3b37e136de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43186a1ad1c7158f7" w:history="1">
+      <w:hyperlink r:id="rId65916a3b37e136e6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a1ad1c715b32" w:history="1">
+      <w:hyperlink r:id="rId65626a3b37e1370a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85116a1ad1c715be9" w:history="1">
+      <w:hyperlink r:id="rId37146a3b37e13715e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57530576" name="name11446a1ad1c715f7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="17925328" name="name33386a3b37e137264" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41186a1ad1c715f7d" cstate="print"/>
+                    <a:blip r:embed="rId12496a3b37e137263" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52917922">
+  <w:abstractNum w:abstractNumId="39946875">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75908955">
+    <w:lvl w:ilvl="0" w:tplc="24539378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75908955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24539378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52917921">
+  <w:abstractNum w:abstractNumId="39946874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41037629">
+    <w:lvl w:ilvl="0" w:tplc="99710263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52917921">
-    <w:abstractNumId w:val="52917921"/>
+  <w:num w:numId="39946874">
+    <w:abstractNumId w:val="39946874"/>
   </w:num>
-  <w:num w:numId="52917922">
-    <w:abstractNumId w:val="52917922"/>
+  <w:num w:numId="39946875">
+    <w:abstractNumId w:val="39946875"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId219178661" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId600669524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49426a1ad1c70fcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId32566a1ad1c70fd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId74436a1ad1c71023b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId39456a1ad1c715336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId13366a1ad1c715434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId13466a1ad1c7154e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId56236a1ad1c715723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId39166a1ad1c715871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId43186a1ad1c7158f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId27566a1ad1c715b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId85116a1ad1c715be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38386a1ad1c710114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38386a1ad1c710114.jpg"/><Relationship Id="rId49626a1ad1c71481b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49626a1ad1c71481b.jpg"/><Relationship Id="rId41186a1ad1c715f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41186a1ad1c715f7d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530723909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192042654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10846a3b37e130d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId19066a3b37e130d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId64246a3b37e131706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId79976a3b37e1368a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId34066a3b37e136998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId69996a3b37e136a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId59866a3b37e136cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId66286a3b37e136de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId65916a3b37e136e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId65626a3b37e1370a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId37146a3b37e13715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73716a3b37e1315f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73716a3b37e1315f8.jpg"/><Relationship Id="rId93536a3b37e135dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93536a3b37e135dbf.jpg"/><Relationship Id="rId12496a3b37e137263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12496a3b37e137263.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>