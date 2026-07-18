--- v9 (2026-06-24)
+++ v10 (2026-07-18)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10846a3b37e130d0e" w:history="1">
+            <w:hyperlink r:id="rId19526a5b2b6d69c00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19066a3b37e130d7c" w:history="1">
+            <w:hyperlink r:id="rId32256a5b2b6d69c68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79011297" name="name98996a3b37e1315fa" descr="17629.jpg"/>
+                  <wp:docPr id="12791096" name="name71166a5b2b6d6a2d3" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73716a3b37e1315f8" cstate="print"/>
+                          <a:blip r:embed="rId20286a5b2b6d6a2d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64246a3b37e131706" w:history="1">
+            <w:hyperlink r:id="rId78136a5b2b6d6a408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3222413" name="name19436a3b37e135dc2" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="40238595" name="name39246a5b2b6d6e74a" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93536a3b37e135dbf" cstate="print"/>
+                    <a:blip r:embed="rId46276a5b2b6d6e746" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79976a3b37e1368a9" w:history="1">
+      <w:hyperlink r:id="rId12886a5b2b6d6f235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a3b37e136998" w:history="1">
+      <w:hyperlink r:id="rId49306a5b2b6d6f329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69996a3b37e136a52" w:history="1">
+      <w:hyperlink r:id="rId10476a5b2b6d6f3d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59866a3b37e136cb8" w:history="1">
+      <w:hyperlink r:id="rId91976a5b2b6d6f640" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66286a3b37e136de8" w:history="1">
+      <w:hyperlink r:id="rId32386a5b2b6d6f768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65916a3b37e136e6f" w:history="1">
+      <w:hyperlink r:id="rId66776a5b2b6d6f7eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65626a3b37e1370a8" w:history="1">
+      <w:hyperlink r:id="rId40916a5b2b6d6fa1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a3b37e13715e" w:history="1">
+      <w:hyperlink r:id="rId84456a5b2b6d6facf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17925328" name="name33386a3b37e137264" descr="eu_funding_250.png"/>
+            <wp:docPr id="40708427" name="name61456a5b2b6d6fcaf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12496a3b37e137263" cstate="print"/>
+                    <a:blip r:embed="rId57806a5b2b6d6fcad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39946875">
+  <w:abstractNum w:abstractNumId="81725297">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24539378">
+    <w:lvl w:ilvl="0" w:tplc="92546306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24539378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92546306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39946874">
+  <w:abstractNum w:abstractNumId="81725296">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99710263">
+    <w:lvl w:ilvl="0" w:tplc="30912531">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39946874">
-    <w:abstractNumId w:val="39946874"/>
+  <w:num w:numId="81725296">
+    <w:abstractNumId w:val="81725296"/>
   </w:num>
-  <w:num w:numId="39946875">
-    <w:abstractNumId w:val="39946875"/>
+  <w:num w:numId="81725297">
+    <w:abstractNumId w:val="81725297"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530723909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192042654" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10846a3b37e130d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId19066a3b37e130d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId64246a3b37e131706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId79976a3b37e1368a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId34066a3b37e136998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId69996a3b37e136a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId59866a3b37e136cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId66286a3b37e136de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId65916a3b37e136e6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId65626a3b37e1370a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId37146a3b37e13715e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73716a3b37e1315f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73716a3b37e1315f8.jpg"/><Relationship Id="rId93536a3b37e135dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93536a3b37e135dbf.jpg"/><Relationship Id="rId12496a3b37e137263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12496a3b37e137263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743444363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289502903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19526a5b2b6d69c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId32256a5b2b6d69c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId78136a5b2b6d6a408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId12886a5b2b6d6f235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId49306a5b2b6d6f329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId10476a5b2b6d6f3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId91976a5b2b6d6f640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId32386a5b2b6d6f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId66776a5b2b6d6f7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId40916a5b2b6d6fa1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId84456a5b2b6d6facf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20286a5b2b6d6a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a5b2b6d6a2d1.jpg"/><Relationship Id="rId46276a5b2b6d6e746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46276a5b2b6d6e746.jpg"/><Relationship Id="rId57806a5b2b6d6fcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57806a5b2b6d6fcad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>