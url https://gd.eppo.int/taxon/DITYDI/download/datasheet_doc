--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19526a5b2b6d69c00" w:history="1">
+            <w:hyperlink r:id="rId47556a75c49dd0a1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32256a5b2b6d69c68" w:history="1">
+            <w:hyperlink r:id="rId91456a75c49dd0a8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12791096" name="name71166a5b2b6d6a2d3" descr="17629.jpg"/>
+                  <wp:docPr id="51072042" name="name59206a75c49dd0b53" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20286a5b2b6d6a2d1" cstate="print"/>
+                          <a:blip r:embed="rId98746a75c49dd0b52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78136a5b2b6d6a408" w:history="1">
+            <w:hyperlink r:id="rId60966a75c49dd0c73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40238595" name="name39246a5b2b6d6e74a" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="66590256" name="name38106a75c49dd6232" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46276a5b2b6d6e746" cstate="print"/>
+                    <a:blip r:embed="rId99856a75c49dd622d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12886a5b2b6d6f235" w:history="1">
+      <w:hyperlink r:id="rId74456a75c49dd6e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49306a5b2b6d6f329" w:history="1">
+      <w:hyperlink r:id="rId50176a75c49dd6f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10476a5b2b6d6f3d8" w:history="1">
+      <w:hyperlink r:id="rId50046a75c49dd6fec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91976a5b2b6d6f640" w:history="1">
+      <w:hyperlink r:id="rId54846a75c49dd7249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32386a5b2b6d6f768" w:history="1">
+      <w:hyperlink r:id="rId75036a75c49dd737b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66776a5b2b6d6f7eb" w:history="1">
+      <w:hyperlink r:id="rId56866a75c49dd7402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40916a5b2b6d6fa1c" w:history="1">
+      <w:hyperlink r:id="rId87936a75c49dd765d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84456a5b2b6d6facf" w:history="1">
+      <w:hyperlink r:id="rId65086a75c49dd7716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40708427" name="name61456a5b2b6d6fcaf" descr="eu_funding_250.png"/>
+            <wp:docPr id="54407048" name="name9996a75c49dd77e3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57806a5b2b6d6fcad" cstate="print"/>
+                    <a:blip r:embed="rId69666a75c49dd77e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81725297">
+  <w:abstractNum w:abstractNumId="67492589">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92546306">
+    <w:lvl w:ilvl="0" w:tplc="73920153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92546306" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73920153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81725296">
+  <w:abstractNum w:abstractNumId="67492588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30912531">
+    <w:lvl w:ilvl="0" w:tplc="85535197">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81725296">
-    <w:abstractNumId w:val="81725296"/>
+  <w:num w:numId="67492588">
+    <w:abstractNumId w:val="67492588"/>
   </w:num>
-  <w:num w:numId="81725297">
-    <w:abstractNumId w:val="81725297"/>
+  <w:num w:numId="67492589">
+    <w:abstractNumId w:val="67492589"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743444363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289502903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19526a5b2b6d69c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId32256a5b2b6d69c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId78136a5b2b6d6a408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId12886a5b2b6d6f235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId49306a5b2b6d6f329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId10476a5b2b6d6f3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId91976a5b2b6d6f640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId32386a5b2b6d6f768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId66776a5b2b6d6f7eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId40916a5b2b6d6fa1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId84456a5b2b6d6facf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20286a5b2b6d6a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a5b2b6d6a2d1.jpg"/><Relationship Id="rId46276a5b2b6d6e746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46276a5b2b6d6e746.jpg"/><Relationship Id="rId57806a5b2b6d6fcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57806a5b2b6d6fcad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211856848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641887367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47556a75c49dd0a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId91456a75c49dd0a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId60966a75c49dd0c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId74456a75c49dd6e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId50176a75c49dd6f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId50046a75c49dd6fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId54846a75c49dd7249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId75036a75c49dd737b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId56866a75c49dd7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId87936a75c49dd765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId65086a75c49dd7716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98746a75c49dd0b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98746a75c49dd0b52.jpg"/><Relationship Id="rId99856a75c49dd622d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99856a75c49dd622d.jpg"/><Relationship Id="rId69666a75c49dd77e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69666a75c49dd77e2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>