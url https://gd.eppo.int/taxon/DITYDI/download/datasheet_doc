--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47556a75c49dd0a1f" w:history="1">
+            <w:hyperlink r:id="rId11996a903ce201c24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91456a75c49dd0a8c" w:history="1">
+            <w:hyperlink r:id="rId42676a903ce201c90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51072042" name="name59206a75c49dd0b53" descr="17629.jpg"/>
+                  <wp:docPr id="90063181" name="name29536a903ce20245c" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98746a75c49dd0b52" cstate="print"/>
+                          <a:blip r:embed="rId51176a903ce20245b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60966a75c49dd0c73" w:history="1">
+            <w:hyperlink r:id="rId67756a903ce2025a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66590256" name="name38106a75c49dd6232" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="9939645" name="name81536a903ce206e3f" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99856a75c49dd622d" cstate="print"/>
+                    <a:blip r:embed="rId75656a903ce206e3b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74456a75c49dd6e3a" w:history="1">
+      <w:hyperlink r:id="rId23176a903ce20797a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50176a75c49dd6f37" w:history="1">
+      <w:hyperlink r:id="rId23706a903ce207a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50046a75c49dd6fec" w:history="1">
+      <w:hyperlink r:id="rId86056a903ce207b22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54846a75c49dd7249" w:history="1">
+      <w:hyperlink r:id="rId13216a903ce207d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75036a75c49dd737b" w:history="1">
+      <w:hyperlink r:id="rId35996a903ce207ec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a75c49dd7402" w:history="1">
+      <w:hyperlink r:id="rId22226a903ce207f4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87936a75c49dd765d" w:history="1">
+      <w:hyperlink r:id="rId74316a903ce20819e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a75c49dd7716" w:history="1">
+      <w:hyperlink r:id="rId87596a903ce208257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54407048" name="name9996a75c49dd77e3" descr="eu_funding_250.png"/>
+            <wp:docPr id="79537168" name="name39766a903ce20831b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69666a75c49dd77e2" cstate="print"/>
+                    <a:blip r:embed="rId18966a903ce20831a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67492589">
+  <w:abstractNum w:abstractNumId="72085511">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73920153">
+    <w:lvl w:ilvl="0" w:tplc="66898617">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73920153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66898617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67492588">
+  <w:abstractNum w:abstractNumId="72085510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85535197">
+    <w:lvl w:ilvl="0" w:tplc="16742187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67492588">
-    <w:abstractNumId w:val="67492588"/>
+  <w:num w:numId="72085510">
+    <w:abstractNumId w:val="72085510"/>
   </w:num>
-  <w:num w:numId="67492589">
-    <w:abstractNumId w:val="67492589"/>
+  <w:num w:numId="72085511">
+    <w:abstractNumId w:val="72085511"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211856848" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641887367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47556a75c49dd0a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId91456a75c49dd0a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId60966a75c49dd0c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId74456a75c49dd6e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId50176a75c49dd6f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId50046a75c49dd6fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId54846a75c49dd7249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId75036a75c49dd737b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId56866a75c49dd7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId87936a75c49dd765d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId65086a75c49dd7716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98746a75c49dd0b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98746a75c49dd0b52.jpg"/><Relationship Id="rId99856a75c49dd622d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99856a75c49dd622d.jpg"/><Relationship Id="rId69666a75c49dd77e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69666a75c49dd77e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213891980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653680069" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11996a903ce201c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId42676a903ce201c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId67756a903ce2025a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId23176a903ce20797a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId23706a903ce207a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId86056a903ce207b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId13216a903ce207d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId35996a903ce207ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId22226a903ce207f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId74316a903ce20819e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId87596a903ce208257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51176a903ce20245b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51176a903ce20245b.jpg"/><Relationship Id="rId75656a903ce206e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a903ce206e3b.jpg"/><Relationship Id="rId18966a903ce20831a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18966a903ce20831a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>