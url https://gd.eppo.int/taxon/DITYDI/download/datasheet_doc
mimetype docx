--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Kuehn) Bastian</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bloat disease of onion, brown ring disease of hyacinth, bulb eelworm, ring disease of bulbs, stem and bulb eelworm, stem and bulb nematode, stem nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11996a903ce201c24" w:history="1">
+            <w:hyperlink r:id="rId48996aab2a56664a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42676a903ce201c90" w:history="1">
+            <w:hyperlink r:id="rId77336aab2a566650f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DITYDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90063181" name="name29536a903ce20245c" descr="17629.jpg"/>
+                  <wp:docPr id="61057591" name="name42476aab2a5666ec8" descr="17629.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17629.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51176a903ce20245b" cstate="print"/>
+                          <a:blip r:embed="rId15236aab2a5666ec7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67756a903ce2025a3" w:history="1">
+            <w:hyperlink r:id="rId82156aab2a5666fca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -10077,63 +10077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">D. dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9939645" name="name81536a903ce206e3f" descr="DITYDI_distribution_map.jpg"/>
+            <wp:docPr id="48381119" name="name24226aab2a566b928" descr="DITYDI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DITYDI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75656a903ce206e3b" cstate="print"/>
+                    <a:blip r:embed="rId22366aab2a566b924" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11469,51 +11469,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165–173. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23176a903ce20797a" w:history="1">
+      <w:hyperlink r:id="rId70536aab2a566c412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 June 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11617,51 +11617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 471-495. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23706a903ce207a72" w:history="1">
+      <w:hyperlink r:id="rId21156aab2a566c509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11727,51 +11727,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 401-419. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a903ce207b22" w:history="1">
+      <w:hyperlink r:id="rId70226aab2a566c5d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12433</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12089,51 +12089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 946-61. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13216a903ce207d9b" w:history="1">
+      <w:hyperlink r:id="rId85166aab2a566c829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12275,51 +12275,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35996a903ce207ec8" w:history="1">
+      <w:hyperlink r:id="rId16606aab2a566c959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21307/jofnem-2020-071</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12356,51 +12356,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nematology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 685-694. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22226a903ce207f4c" w:history="1">
+      <w:hyperlink r:id="rId63596aab2a566c9df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/15685411-bja10069</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -12711,51 +12711,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), pp. 373–383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74316a903ce20819e" w:history="1">
+      <w:hyperlink r:id="rId27746aab2a566cc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1744-7348.1987.tb01465.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12821,51 +12821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ditylenchus dipsaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87596a903ce208257" w:history="1">
+      <w:hyperlink r:id="rId49706aab2a566ccd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12896,63 +12896,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79537168" name="name39766a903ce20831b" descr="eu_funding_250.png"/>
+            <wp:docPr id="34035473" name="name48506aab2a566cdc1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18966a903ce20831a" cstate="print"/>
+                    <a:blip r:embed="rId49966aab2a566cdc0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13050,137 +13050,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72085511">
+  <w:abstractNum w:abstractNumId="79302111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66898617">
+    <w:lvl w:ilvl="0" w:tplc="29950028">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66898617" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29950028" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72085510">
+  <w:abstractNum w:abstractNumId="79302110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16742187">
+    <w:lvl w:ilvl="0" w:tplc="40715288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13932,55 +13932,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72085510">
-    <w:abstractNumId w:val="72085510"/>
+  <w:num w:numId="79302110">
+    <w:abstractNumId w:val="79302110"/>
   </w:num>
-  <w:num w:numId="72085511">
-    <w:abstractNumId w:val="72085511"/>
+  <w:num w:numId="79302111">
+    <w:abstractNumId w:val="79302111"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25530,51 +25530,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213891980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653680069" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11996a903ce201c24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId42676a903ce201c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId67756a903ce2025a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId23176a903ce20797a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId23706a903ce207a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId86056a903ce207b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId13216a903ce207d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId35996a903ce207ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId22226a903ce207f4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId74316a903ce20819e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId87596a903ce208257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51176a903ce20245b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51176a903ce20245b.jpg"/><Relationship Id="rId75656a903ce206e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75656a903ce206e3b.jpg"/><Relationship Id="rId18966a903ce20831a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18966a903ce20831a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId936202724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410150885" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48996aab2a56664a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/" TargetMode="External"/><Relationship Id="rId77336aab2a566650f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/categorization" TargetMode="External"/><Relationship Id="rId82156aab2a5666fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DITYDI/photos" TargetMode="External"/><Relationship Id="rId70536aab2a566c412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeb.biologists.org/content/jexbio/199/5/1085.full.pdf" TargetMode="External"/><Relationship Id="rId21156aab2a566c509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12077" TargetMode="External"/><Relationship Id="rId70226aab2a566c5d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12433" TargetMode="External"/><Relationship Id="rId85166aab2a566c829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12057" TargetMode="External"/><Relationship Id="rId16606aab2a566c959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21307/jofnem-2020-071" TargetMode="External"/><Relationship Id="rId63596aab2a566c9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15685411-bja10069" TargetMode="External"/><Relationship Id="rId27746aab2a566cc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1744-7348.1987.tb01465.x" TargetMode="External"/><Relationship Id="rId49706aab2a566ccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15236aab2a5666ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15236aab2a5666ec7.jpg"/><Relationship Id="rId22366aab2a566b924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22366aab2a566b924.jpg"/><Relationship Id="rId49966aab2a566cdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49966aab2a566cdc0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>