--- v5 (2026-03-07)
+++ v6 (2026-04-03)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241969ab858f1fb6c" w:history="1">
+            <w:hyperlink r:id="rId233269d02a1223a31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790269ab858f1fbb2" w:history="1">
+            <w:hyperlink r:id="rId499269d02a1223a75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52908690" name="name262169ab858f20c77" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="41169598" name="name601769d02a12248ad" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId570269ab858f20c73" cstate="print"/>
+                    <a:blip r:embed="rId542569d02a12248a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463069ab858f218cc" w:history="1">
+      <w:hyperlink r:id="rId948669d02a12255da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410069ab858f21af1" w:history="1">
+      <w:hyperlink r:id="rId346569d02a12257f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215869ab858f21edd" w:history="1">
+      <w:hyperlink r:id="rId360569d02a1225bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155969ab858f2204f" w:history="1">
+      <w:hyperlink r:id="rId674869d02a1225d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37894273" name="name634169ab858f2233d" descr="eu_funding_250.png"/>
+            <wp:docPr id="14418807" name="name939269d02a1225dae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId673869ab858f2233b" cstate="print"/>
+                    <a:blip r:embed="rId884069d02a1225dad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76889207">
+  <w:abstractNum w:abstractNumId="78230069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96622033">
+    <w:lvl w:ilvl="0" w:tplc="85690278">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96622033" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85690278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76889206">
+  <w:abstractNum w:abstractNumId="78230068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70669236">
+    <w:lvl w:ilvl="0" w:tplc="31975396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76889206">
-    <w:abstractNumId w:val="76889206"/>
+  <w:num w:numId="78230068">
+    <w:abstractNumId w:val="78230068"/>
   </w:num>
-  <w:num w:numId="76889207">
-    <w:abstractNumId w:val="76889207"/>
+  <w:num w:numId="78230069">
+    <w:abstractNumId w:val="78230069"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309503727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId416413608" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId241969ab858f1fb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId790269ab858f1fbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId463069ab858f218cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId410069ab858f21af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId215869ab858f21edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId155969ab858f2204f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId570269ab858f20c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570269ab858f20c73.jpg"/><Relationship Id="rId673869ab858f2233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId673869ab858f2233b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120148339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720738585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId233269d02a1223a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId499269d02a1223a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId948669d02a12255da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId346569d02a12257f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId360569d02a1225bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId674869d02a1225d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId542569d02a12248a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId542569d02a12248a9.jpg"/><Relationship Id="rId884069d02a1225dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884069d02a1225dad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>