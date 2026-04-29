--- v6 (2026-04-03)
+++ v7 (2026-04-29)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233269d02a1223a31" w:history="1">
+            <w:hyperlink r:id="rId216569f1aae7a708f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499269d02a1223a75" w:history="1">
+            <w:hyperlink r:id="rId186869f1aae7a70d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41169598" name="name601769d02a12248ad" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="64486267" name="name887069f1aae7a8248" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId542569d02a12248a9" cstate="print"/>
+                    <a:blip r:embed="rId621869f1aae7a8245" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948669d02a12255da" w:history="1">
+      <w:hyperlink r:id="rId841169f1aae7a8eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346569d02a12257f1" w:history="1">
+      <w:hyperlink r:id="rId854969f1aae7a910d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360569d02a1225bdf" w:history="1">
+      <w:hyperlink r:id="rId461369f1aae7a952b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674869d02a1225d43" w:history="1">
+      <w:hyperlink r:id="rId583169f1aae7a9694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14418807" name="name939269d02a1225dae" descr="eu_funding_250.png"/>
+            <wp:docPr id="71284856" name="name543369f1aae7a9724" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId884069d02a1225dad" cstate="print"/>
+                    <a:blip r:embed="rId172469f1aae7a9722" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78230069">
+  <w:abstractNum w:abstractNumId="81629469">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85690278">
+    <w:lvl w:ilvl="0" w:tplc="68679621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85690278" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68679621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78230068">
+  <w:abstractNum w:abstractNumId="81629468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31975396">
+    <w:lvl w:ilvl="0" w:tplc="15558438">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78230068">
-    <w:abstractNumId w:val="78230068"/>
+  <w:num w:numId="81629468">
+    <w:abstractNumId w:val="81629468"/>
   </w:num>
-  <w:num w:numId="78230069">
-    <w:abstractNumId w:val="78230069"/>
+  <w:num w:numId="81629469">
+    <w:abstractNumId w:val="81629469"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120148339" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720738585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId233269d02a1223a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId499269d02a1223a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId948669d02a12255da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId346569d02a12257f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId360569d02a1225bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId674869d02a1225d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId542569d02a12248a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId542569d02a12248a9.jpg"/><Relationship Id="rId884069d02a1225dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884069d02a1225dad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId836978101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771284761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId216569f1aae7a708f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId186869f1aae7a70d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId841169f1aae7a8eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId854969f1aae7a910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId461369f1aae7a952b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId583169f1aae7a9694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId621869f1aae7a8245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621869f1aae7a8245.jpg"/><Relationship Id="rId172469f1aae7a9722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId172469f1aae7a9722.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>