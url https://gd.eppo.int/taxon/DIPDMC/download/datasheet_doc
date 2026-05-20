--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216569f1aae7a708f" w:history="1">
+            <w:hyperlink r:id="rId62226a0d54a6c2d71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186869f1aae7a70d6" w:history="1">
+            <w:hyperlink r:id="rId25676a0d54a6c2db9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64486267" name="name887069f1aae7a8248" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="13127562" name="name27626a0d54a6c3d1e" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId621869f1aae7a8245" cstate="print"/>
+                    <a:blip r:embed="rId56646a0d54a6c3d1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841169f1aae7a8eed" w:history="1">
+      <w:hyperlink r:id="rId38646a0d54a6c5134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854969f1aae7a910d" w:history="1">
+      <w:hyperlink r:id="rId73726a0d54a6c535c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461369f1aae7a952b" w:history="1">
+      <w:hyperlink r:id="rId18796a0d54a6c577d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583169f1aae7a9694" w:history="1">
+      <w:hyperlink r:id="rId83876a0d54a6c58e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71284856" name="name543369f1aae7a9724" descr="eu_funding_250.png"/>
+            <wp:docPr id="58749113" name="name94216a0d54a6c5984" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId172469f1aae7a9722" cstate="print"/>
+                    <a:blip r:embed="rId26786a0d54a6c5983" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81629469">
+  <w:abstractNum w:abstractNumId="60715920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68679621">
+    <w:lvl w:ilvl="0" w:tplc="20943443">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68679621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20943443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81629468">
+  <w:abstractNum w:abstractNumId="60715919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15558438">
+    <w:lvl w:ilvl="0" w:tplc="33555374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81629468">
-    <w:abstractNumId w:val="81629468"/>
+  <w:num w:numId="60715919">
+    <w:abstractNumId w:val="60715919"/>
   </w:num>
-  <w:num w:numId="81629469">
-    <w:abstractNumId w:val="81629469"/>
+  <w:num w:numId="60715920">
+    <w:abstractNumId w:val="60715920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId836978101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771284761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId216569f1aae7a708f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId186869f1aae7a70d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId841169f1aae7a8eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId854969f1aae7a910d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId461369f1aae7a952b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId583169f1aae7a9694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId621869f1aae7a8245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId621869f1aae7a8245.jpg"/><Relationship Id="rId172469f1aae7a9722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId172469f1aae7a9722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950101668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579210000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62226a0d54a6c2d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId25676a0d54a6c2db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId38646a0d54a6c5134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId73726a0d54a6c535c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18796a0d54a6c577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83876a0d54a6c58e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId56646a0d54a6c3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646a0d54a6c3d1c.jpg"/><Relationship Id="rId26786a0d54a6c5983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26786a0d54a6c5983.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>