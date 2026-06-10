--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62226a0d54a6c2d71" w:history="1">
+            <w:hyperlink r:id="rId92676a298887cf1b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25676a0d54a6c2db9" w:history="1">
+            <w:hyperlink r:id="rId82856a298887cf1fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13127562" name="name27626a0d54a6c3d1e" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="86969336" name="name43436a298887d046b" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56646a0d54a6c3d1c" cstate="print"/>
+                    <a:blip r:embed="rId45026a298887d0468" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38646a0d54a6c5134" w:history="1">
+      <w:hyperlink r:id="rId57006a298887d1169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73726a0d54a6c535c" w:history="1">
+      <w:hyperlink r:id="rId61356a298887d138e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18796a0d54a6c577d" w:history="1">
+      <w:hyperlink r:id="rId59586a298887d17a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876a0d54a6c58e6" w:history="1">
+      <w:hyperlink r:id="rId73076a298887d190c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58749113" name="name94216a0d54a6c5984" descr="eu_funding_250.png"/>
+            <wp:docPr id="7560341" name="name56086a298887d197a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26786a0d54a6c5983" cstate="print"/>
+                    <a:blip r:embed="rId17926a298887d1979" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60715920">
+  <w:abstractNum w:abstractNumId="14834984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20943443">
+    <w:lvl w:ilvl="0" w:tplc="88387331">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20943443" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88387331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60715919">
+  <w:abstractNum w:abstractNumId="14834983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33555374">
+    <w:lvl w:ilvl="0" w:tplc="31335396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60715919">
-    <w:abstractNumId w:val="60715919"/>
+  <w:num w:numId="14834983">
+    <w:abstractNumId w:val="14834983"/>
   </w:num>
-  <w:num w:numId="60715920">
-    <w:abstractNumId w:val="60715920"/>
+  <w:num w:numId="14834984">
+    <w:abstractNumId w:val="14834984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950101668" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579210000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62226a0d54a6c2d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId25676a0d54a6c2db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId38646a0d54a6c5134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId73726a0d54a6c535c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId18796a0d54a6c577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83876a0d54a6c58e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId56646a0d54a6c3d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56646a0d54a6c3d1c.jpg"/><Relationship Id="rId26786a0d54a6c5983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26786a0d54a6c5983.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId308529900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557687504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92676a298887cf1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId82856a298887cf1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId57006a298887d1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId61356a298887d138e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59586a298887d17a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73076a298887d190c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId45026a298887d0468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45026a298887d0468.jpg"/><Relationship Id="rId17926a298887d1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926a298887d1979.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>