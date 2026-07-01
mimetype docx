--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92676a298887cf1b5" w:history="1">
+            <w:hyperlink r:id="rId90206a45135931ed8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82856a298887cf1fb" w:history="1">
+            <w:hyperlink r:id="rId95386a45135931f27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86969336" name="name43436a298887d046b" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="20908753" name="name28546a45135932e95" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45026a298887d0468" cstate="print"/>
+                    <a:blip r:embed="rId22326a45135932e93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57006a298887d1169" w:history="1">
+      <w:hyperlink r:id="rId86566a45135933add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61356a298887d138e" w:history="1">
+      <w:hyperlink r:id="rId45526a45135933d26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59586a298887d17a2" w:history="1">
+      <w:hyperlink r:id="rId21166a45135934128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73076a298887d190c" w:history="1">
+      <w:hyperlink r:id="rId79306a45135934295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7560341" name="name56086a298887d197a" descr="eu_funding_250.png"/>
+            <wp:docPr id="36971066" name="name36996a451359345f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17926a298887d1979" cstate="print"/>
+                    <a:blip r:embed="rId78136a451359345f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14834984">
+  <w:abstractNum w:abstractNumId="78985565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88387331">
+    <w:lvl w:ilvl="0" w:tplc="53972790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88387331" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53972790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14834983">
+  <w:abstractNum w:abstractNumId="78985564">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31335396">
+    <w:lvl w:ilvl="0" w:tplc="99756695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14834983">
-    <w:abstractNumId w:val="14834983"/>
+  <w:num w:numId="78985564">
+    <w:abstractNumId w:val="78985564"/>
   </w:num>
-  <w:num w:numId="14834984">
-    <w:abstractNumId w:val="14834984"/>
+  <w:num w:numId="78985565">
+    <w:abstractNumId w:val="78985565"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId308529900" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557687504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92676a298887cf1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId82856a298887cf1fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId57006a298887d1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId61356a298887d138e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId59586a298887d17a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73076a298887d190c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId45026a298887d0468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45026a298887d0468.jpg"/><Relationship Id="rId17926a298887d1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17926a298887d1979.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809636216" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579337594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90206a45135931ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId95386a45135931f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId86566a45135933add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId45526a45135933d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21166a45135934128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79306a45135934295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId22326a45135932e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22326a45135932e93.jpg"/><Relationship Id="rId78136a451359345f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78136a451359345f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>