--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90206a45135931ed8" w:history="1">
+            <w:hyperlink r:id="rId80066a5fb12775ee8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95386a45135931f27" w:history="1">
+            <w:hyperlink r:id="rId95296a5fb12775f2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20908753" name="name28546a45135932e95" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="61863448" name="name69796a5fb12776a44" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22326a45135932e93" cstate="print"/>
+                    <a:blip r:embed="rId23916a5fb12776a41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86566a45135933add" w:history="1">
+      <w:hyperlink r:id="rId28566a5fb12777659" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45526a45135933d26" w:history="1">
+      <w:hyperlink r:id="rId52106a5fb12777874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21166a45135934128" w:history="1">
+      <w:hyperlink r:id="rId37316a5fb12777c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79306a45135934295" w:history="1">
+      <w:hyperlink r:id="rId67016a5fb12777ddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36971066" name="name36996a451359345f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="96692511" name="name76356a5fb12777e37" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78136a451359345f4" cstate="print"/>
+                    <a:blip r:embed="rId75176a5fb12777e36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78985565">
+  <w:abstractNum w:abstractNumId="75357420">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53972790">
+    <w:lvl w:ilvl="0" w:tplc="36362798">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53972790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36362798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78985564">
+  <w:abstractNum w:abstractNumId="75357419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99756695">
+    <w:lvl w:ilvl="0" w:tplc="67484185">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78985564">
-    <w:abstractNumId w:val="78985564"/>
+  <w:num w:numId="75357419">
+    <w:abstractNumId w:val="75357419"/>
   </w:num>
-  <w:num w:numId="78985565">
-    <w:abstractNumId w:val="78985565"/>
+  <w:num w:numId="75357420">
+    <w:abstractNumId w:val="75357420"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId809636216" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579337594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90206a45135931ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId95386a45135931f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId86566a45135933add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId45526a45135933d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId21166a45135934128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79306a45135934295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId22326a45135932e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22326a45135932e93.jpg"/><Relationship Id="rId78136a451359345f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78136a451359345f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473134495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420143729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80066a5fb12775ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId95296a5fb12775f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId28566a5fb12777659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId52106a5fb12777874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37316a5fb12777c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67016a5fb12777ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId23916a5fb12776a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23916a5fb12776a41.jpg"/><Relationship Id="rId75176a5fb12777e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75176a5fb12777e36.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>