--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80066a5fb12775ee8" w:history="1">
+            <w:hyperlink r:id="rId11836a7abb0e3b35a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95296a5fb12775f2c" w:history="1">
+            <w:hyperlink r:id="rId20226a7abb0e3b39d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61863448" name="name69796a5fb12776a44" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="65507302" name="name84716a7abb0e3c003" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23916a5fb12776a41" cstate="print"/>
+                    <a:blip r:embed="rId62806a7abb0e3c000" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28566a5fb12777659" w:history="1">
+      <w:hyperlink r:id="rId70676a7abb0e3cdd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52106a5fb12777874" w:history="1">
+      <w:hyperlink r:id="rId69956a7abb0e3cff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37316a5fb12777c72" w:history="1">
+      <w:hyperlink r:id="rId52886a7abb0e3d3e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a5fb12777ddb" w:history="1">
+      <w:hyperlink r:id="rId90126a7abb0e3d55f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96692511" name="name76356a5fb12777e37" descr="eu_funding_250.png"/>
+            <wp:docPr id="10498916" name="name11436a7abb0e3d5bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75176a5fb12777e36" cstate="print"/>
+                    <a:blip r:embed="rId77296a7abb0e3d5be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75357420">
+  <w:abstractNum w:abstractNumId="55497915">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36362798">
+    <w:lvl w:ilvl="0" w:tplc="81530314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36362798" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81530314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75357419">
+  <w:abstractNum w:abstractNumId="55497914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67484185">
+    <w:lvl w:ilvl="0" w:tplc="69851635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75357419">
-    <w:abstractNumId w:val="75357419"/>
+  <w:num w:numId="55497914">
+    <w:abstractNumId w:val="55497914"/>
   </w:num>
-  <w:num w:numId="75357420">
-    <w:abstractNumId w:val="75357420"/>
+  <w:num w:numId="55497915">
+    <w:abstractNumId w:val="55497915"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473134495" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId420143729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80066a5fb12775ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId95296a5fb12775f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId28566a5fb12777659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId52106a5fb12777874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId37316a5fb12777c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67016a5fb12777ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId23916a5fb12776a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23916a5fb12776a41.jpg"/><Relationship Id="rId75176a5fb12777e36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75176a5fb12777e36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191339200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243470284" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11836a7abb0e3b35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId20226a7abb0e3b39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId70676a7abb0e3cdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId69956a7abb0e3cff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52886a7abb0e3d3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90126a7abb0e3d55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId62806a7abb0e3c000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62806a7abb0e3c000.jpg"/><Relationship Id="rId77296a7abb0e3d5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a7abb0e3d5be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>