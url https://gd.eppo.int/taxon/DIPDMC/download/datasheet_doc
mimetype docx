--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Sydow &amp; P. Sydow</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> dry rot of ears and stalks of maize, dry rot of maize, leaf striping of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11836a7abb0e3b35a" w:history="1">
+            <w:hyperlink r:id="rId76176a95f67f4afc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20226a7abb0e3b39d" w:history="1">
+            <w:hyperlink r:id="rId70976a95f67f4b006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -689,63 +689,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was reported once in 1993 in crops grown from old imported seed lots (EPPO, 2023). It can be found in Africa, Asia, the Americas and Oceania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65507302" name="name84716a7abb0e3c003" descr="DIPDMC_distribution_map.jpg"/>
+            <wp:docPr id="81682465" name="name87056a95f67f4be34" descr="DIPDMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62806a7abb0e3c000" cstate="print"/>
+                    <a:blip r:embed="rId32376a95f67f4be2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2212,51 +2212,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sur semences de maïs par caractérisation morphologique. ANSES/LSV/MA058 Maisons-Alfort (FR) - Version 1 , 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70676a7abb0e3cdd4" w:history="1">
+      <w:hyperlink r:id="rId66236a95f67f4cc3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2543,51 +2543,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69956a7abb0e3cff2" w:history="1">
+      <w:hyperlink r:id="rId91716a95f67f4ce67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3175,51 +3175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella macrospora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52886a7abb0e3d3e8" w:history="1">
+      <w:hyperlink r:id="rId72036a95f67f4d27e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3401,82 +3401,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90126a7abb0e3d55f" w:history="1">
+      <w:hyperlink r:id="rId26706a95f67f4d3ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10498916" name="name11436a7abb0e3d5bf" descr="eu_funding_250.png"/>
+            <wp:docPr id="33907318" name="name50976a95f67f4d468" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77296a7abb0e3d5be" cstate="print"/>
+                    <a:blip r:embed="rId28396a95f67f4d467" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3574,137 +3574,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55497915">
+  <w:abstractNum w:abstractNumId="56619127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81530314">
+    <w:lvl w:ilvl="0" w:tplc="13247740">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81530314" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13247740" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55497914">
+  <w:abstractNum w:abstractNumId="56619126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69851635">
+    <w:lvl w:ilvl="0" w:tplc="44609152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4456,55 +4456,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55497914">
-    <w:abstractNumId w:val="55497914"/>
+  <w:num w:numId="56619126">
+    <w:abstractNumId w:val="56619126"/>
   </w:num>
-  <w:num w:numId="55497915">
-    <w:abstractNumId w:val="55497915"/>
+  <w:num w:numId="56619127">
+    <w:abstractNumId w:val="56619127"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16054,51 +16054,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191339200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId243470284" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11836a7abb0e3b35a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId20226a7abb0e3b39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId70676a7abb0e3cdd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId69956a7abb0e3cff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52886a7abb0e3d3e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90126a7abb0e3d55f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId62806a7abb0e3c000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62806a7abb0e3c000.jpg"/><Relationship Id="rId77296a7abb0e3d5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a7abb0e3d5be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484265860" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952550396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76176a95f67f4afc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/" TargetMode="External"/><Relationship Id="rId70976a95f67f4b006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMC/categorization" TargetMode="External"/><Relationship Id="rId66236a95f67f4cc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anses.fr/fr/system/files/ANSES_LSV_MA058_V1.pdf" TargetMode="External"/><Relationship Id="rId91716a95f67f4ce67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId72036a95f67f4d27e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26706a95f67f4d3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId32376a95f67f4be2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32376a95f67f4be2f.jpg"/><Relationship Id="rId28396a95f67f4d467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28396a95f67f4d467.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>