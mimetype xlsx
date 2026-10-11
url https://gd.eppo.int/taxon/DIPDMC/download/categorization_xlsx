--- v2 (2026-07-20)
+++ v3 (2026-10-11)
@@ -961,56 +961,58 @@
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21">
         <v>2016</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E22">
         <v>1975</v>
       </c>
-      <c r="F22"/>
+      <c r="F22">
+        <v>2026</v>
+      </c>
       <c r="G22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">