--- v9 (2026-03-21)
+++ v10 (2026-04-11)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518069bf13dca9955" w:history="1">
+            <w:hyperlink r:id="rId361769da2f3f5b894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912569bf13dca9999" w:history="1">
+            <w:hyperlink r:id="rId907569da2f3f5b8e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53957259" name="name665769bf13dcaa0b7" descr="543.jpg"/>
+                  <wp:docPr id="17558508" name="name681169da2f3f5be86" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId228069bf13dcaa0b5" cstate="print"/>
+                          <a:blip r:embed="rId671869da2f3f5be82" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId509869bf13dcaa1d6" w:history="1">
+            <w:hyperlink r:id="rId777069da2f3f5bfc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85649567" name="name463069bf13dcaaf72" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="28814483" name="name381269da2f3f5d079" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId523469bf13dcaaf6f" cstate="print"/>
+                    <a:blip r:embed="rId299169da2f3f5d075" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630869bf13dcabf57" w:history="1">
+      <w:hyperlink r:id="rId764869da2f3f5e292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187469bf13dcabf8e" w:history="1">
+      <w:hyperlink r:id="rId635169da2f3f5e2e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643869bf13dcac01e" w:history="1">
+      <w:hyperlink r:id="rId100469da2f3f5e399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552769bf13dcac866" w:history="1">
+      <w:hyperlink r:id="rId412569da2f3f5ed41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846569bf13dcac9a4" w:history="1">
+      <w:hyperlink r:id="rId207469da2f3f5eeb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17034997" name="name271769bf13dcacc5f" descr="eu_funding_250.png"/>
+            <wp:docPr id="14912107" name="name497069da2f3f5ef1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId433669bf13dcacc5e" cstate="print"/>
+                    <a:blip r:embed="rId548369da2f3f5ef1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48133736">
+  <w:abstractNum w:abstractNumId="53002624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42419735">
+    <w:lvl w:ilvl="0" w:tplc="30322297">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42419735" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30322297" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48133735">
+  <w:abstractNum w:abstractNumId="53002623">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25114086">
+    <w:lvl w:ilvl="0" w:tplc="80181672">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48133735">
-    <w:abstractNumId w:val="48133735"/>
+  <w:num w:numId="53002623">
+    <w:abstractNumId w:val="53002623"/>
   </w:num>
-  <w:num w:numId="48133736">
-    <w:abstractNumId w:val="48133736"/>
+  <w:num w:numId="53002624">
+    <w:abstractNumId w:val="53002624"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId869078636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId192019125" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId518069bf13dca9955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId912569bf13dca9999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId509869bf13dcaa1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId630869bf13dcabf57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId187469bf13dcabf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId643869bf13dcac01e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId552769bf13dcac866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId846569bf13dcac9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId228069bf13dcaa0b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId228069bf13dcaa0b5.jpg"/><Relationship Id="rId523469bf13dcaaf6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523469bf13dcaaf6f.jpg"/><Relationship Id="rId433669bf13dcacc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId433669bf13dcacc5e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375927588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857137071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId361769da2f3f5b894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId907569da2f3f5b8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId777069da2f3f5bfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId764869da2f3f5e292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId635169da2f3f5e2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId100469da2f3f5e399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId412569da2f3f5ed41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId207469da2f3f5eeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId671869da2f3f5be82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671869da2f3f5be82.jpg"/><Relationship Id="rId299169da2f3f5d075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299169da2f3f5d075.jpg"/><Relationship Id="rId548369da2f3f5ef1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548369da2f3f5ef1e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>