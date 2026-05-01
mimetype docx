--- v10 (2026-04-11)
+++ v11 (2026-05-01)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361769da2f3f5b894" w:history="1">
+            <w:hyperlink r:id="rId987669f4af5351ac0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907569da2f3f5b8e6" w:history="1">
+            <w:hyperlink r:id="rId985769f4af5351b0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17558508" name="name681169da2f3f5be86" descr="543.jpg"/>
+                  <wp:docPr id="57787727" name="name499269f4af53521d6" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId671869da2f3f5be82" cstate="print"/>
+                          <a:blip r:embed="rId395969f4af53521d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId777069da2f3f5bfc8" w:history="1">
+            <w:hyperlink r:id="rId128369f4af535230f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28814483" name="name381269da2f3f5d079" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="90973600" name="name274169f4af5353149" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId299169da2f3f5d075" cstate="print"/>
+                    <a:blip r:embed="rId501269f4af5353146" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId764869da2f3f5e292" w:history="1">
+      <w:hyperlink r:id="rId977069f4af53542ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635169da2f3f5e2e2" w:history="1">
+      <w:hyperlink r:id="rId209369f4af53542e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100469da2f3f5e399" w:history="1">
+      <w:hyperlink r:id="rId159369f4af5354379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412569da2f3f5ed41" w:history="1">
+      <w:hyperlink r:id="rId241869f4af5354df7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207469da2f3f5eeb7" w:history="1">
+      <w:hyperlink r:id="rId875569f4af5354f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14912107" name="name497069da2f3f5ef1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="81171280" name="name378369f4af53553e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId548369da2f3f5ef1e" cstate="print"/>
+                    <a:blip r:embed="rId711469f4af53553e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53002624">
+  <w:abstractNum w:abstractNumId="14189133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30322297">
+    <w:lvl w:ilvl="0" w:tplc="53740608">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30322297" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53740608" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53002623">
+  <w:abstractNum w:abstractNumId="14189132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80181672">
+    <w:lvl w:ilvl="0" w:tplc="13970682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53002623">
-    <w:abstractNumId w:val="53002623"/>
+  <w:num w:numId="14189132">
+    <w:abstractNumId w:val="14189132"/>
   </w:num>
-  <w:num w:numId="53002624">
-    <w:abstractNumId w:val="53002624"/>
+  <w:num w:numId="14189133">
+    <w:abstractNumId w:val="14189133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375927588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857137071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId361769da2f3f5b894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId907569da2f3f5b8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId777069da2f3f5bfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId764869da2f3f5e292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId635169da2f3f5e2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId100469da2f3f5e399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId412569da2f3f5ed41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId207469da2f3f5eeb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId671869da2f3f5be82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671869da2f3f5be82.jpg"/><Relationship Id="rId299169da2f3f5d075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId299169da2f3f5d075.jpg"/><Relationship Id="rId548369da2f3f5ef1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548369da2f3f5ef1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743897669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337243343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987669f4af5351ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId985769f4af5351b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId128369f4af535230f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId977069f4af53542ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId209369f4af53542e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId159369f4af5354379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId241869f4af5354df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId875569f4af5354f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId395969f4af53521d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395969f4af53521d4.jpg"/><Relationship Id="rId501269f4af5353146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501269f4af5353146.jpg"/><Relationship Id="rId711469f4af53553e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469f4af53553e6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>