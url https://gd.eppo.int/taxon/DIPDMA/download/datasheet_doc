--- v11 (2026-05-01)
+++ v12 (2026-05-21)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987669f4af5351ac0" w:history="1">
+            <w:hyperlink r:id="rId52946a0f5e51e751a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985769f4af5351b0d" w:history="1">
+            <w:hyperlink r:id="rId97726a0f5e51e755e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57787727" name="name499269f4af53521d6" descr="543.jpg"/>
+                  <wp:docPr id="77902949" name="name18136a0f5e51e7df1" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId395969f4af53521d4" cstate="print"/>
+                          <a:blip r:embed="rId95306a0f5e51e7def" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId128369f4af535230f" w:history="1">
+            <w:hyperlink r:id="rId43276a0f5e51e7f20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90973600" name="name274169f4af5353149" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="79667087" name="name21216a0f5e51e9065" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId501269f4af5353146" cstate="print"/>
+                    <a:blip r:embed="rId56746a0f5e51e9063" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977069f4af53542ae" w:history="1">
+      <w:hyperlink r:id="rId86366a0f5e51ea003" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209369f4af53542e8" w:history="1">
+      <w:hyperlink r:id="rId10666a0f5e51ea03c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159369f4af5354379" w:history="1">
+      <w:hyperlink r:id="rId73896a0f5e51ea0db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241869f4af5354df7" w:history="1">
+      <w:hyperlink r:id="rId80516a0f5e51ea93d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875569f4af5354f70" w:history="1">
+      <w:hyperlink r:id="rId97026a0f5e51eaa7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81171280" name="name378369f4af53553e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="87953580" name="name49746a0f5e51eab06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId711469f4af53553e6" cstate="print"/>
+                    <a:blip r:embed="rId19586a0f5e51eab05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14189133">
+  <w:abstractNum w:abstractNumId="65317774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53740608">
+    <w:lvl w:ilvl="0" w:tplc="57205202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53740608" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57205202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14189132">
+  <w:abstractNum w:abstractNumId="65317773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13970682">
+    <w:lvl w:ilvl="0" w:tplc="40476857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14189132">
-    <w:abstractNumId w:val="14189132"/>
+  <w:num w:numId="65317773">
+    <w:abstractNumId w:val="65317773"/>
   </w:num>
-  <w:num w:numId="14189133">
-    <w:abstractNumId w:val="14189133"/>
+  <w:num w:numId="65317774">
+    <w:abstractNumId w:val="65317774"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743897669" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337243343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987669f4af5351ac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId985769f4af5351b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId128369f4af535230f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId977069f4af53542ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId209369f4af53542e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId159369f4af5354379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId241869f4af5354df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId875569f4af5354f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId395969f4af53521d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395969f4af53521d4.jpg"/><Relationship Id="rId501269f4af5353146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501269f4af5353146.jpg"/><Relationship Id="rId711469f4af53553e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469f4af53553e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId818011763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631872372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52946a0f5e51e751a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId97726a0f5e51e755e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId43276a0f5e51e7f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId86366a0f5e51ea003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId10666a0f5e51ea03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId73896a0f5e51ea0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId80516a0f5e51ea93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97026a0f5e51eaa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId95306a0f5e51e7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95306a0f5e51e7def.jpg"/><Relationship Id="rId56746a0f5e51e9063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56746a0f5e51e9063.jpg"/><Relationship Id="rId19586a0f5e51eab05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19586a0f5e51eab05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>