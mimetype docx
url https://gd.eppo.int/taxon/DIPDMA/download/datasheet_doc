--- v12 (2026-05-21)
+++ v13 (2026-06-10)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52946a0f5e51e751a" w:history="1">
+            <w:hyperlink r:id="rId23506a29e3e0d4a09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97726a0f5e51e755e" w:history="1">
+            <w:hyperlink r:id="rId95446a29e3e0d4a4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77902949" name="name18136a0f5e51e7df1" descr="543.jpg"/>
+                  <wp:docPr id="81658563" name="name52166a29e3e0d508d" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95306a0f5e51e7def" cstate="print"/>
+                          <a:blip r:embed="rId65696a29e3e0d508b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43276a0f5e51e7f20" w:history="1">
+            <w:hyperlink r:id="rId67736a29e3e0d51b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79667087" name="name21216a0f5e51e9065" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="71297280" name="name14236a29e3e0d6708" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56746a0f5e51e9063" cstate="print"/>
+                    <a:blip r:embed="rId81286a29e3e0d6704" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86366a0f5e51ea003" w:history="1">
+      <w:hyperlink r:id="rId67396a29e3e0d7713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10666a0f5e51ea03c" w:history="1">
+      <w:hyperlink r:id="rId44046a29e3e0d774b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a0f5e51ea0db" w:history="1">
+      <w:hyperlink r:id="rId79926a29e3e0d77dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80516a0f5e51ea93d" w:history="1">
+      <w:hyperlink r:id="rId92126a29e3e0d8062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97026a0f5e51eaa7c" w:history="1">
+      <w:hyperlink r:id="rId38076a29e3e0d81a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87953580" name="name49746a0f5e51eab06" descr="eu_funding_250.png"/>
+            <wp:docPr id="47112387" name="name49266a29e3e0d84b6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19586a0f5e51eab05" cstate="print"/>
+                    <a:blip r:embed="rId64976a29e3e0d84b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65317774">
+  <w:abstractNum w:abstractNumId="67113422">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57205202">
+    <w:lvl w:ilvl="0" w:tplc="91141731">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57205202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91141731" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65317773">
+  <w:abstractNum w:abstractNumId="67113421">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40476857">
+    <w:lvl w:ilvl="0" w:tplc="89444030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65317773">
-    <w:abstractNumId w:val="65317773"/>
+  <w:num w:numId="67113421">
+    <w:abstractNumId w:val="67113421"/>
   </w:num>
-  <w:num w:numId="65317774">
-    <w:abstractNumId w:val="65317774"/>
+  <w:num w:numId="67113422">
+    <w:abstractNumId w:val="67113422"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId818011763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631872372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52946a0f5e51e751a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId97726a0f5e51e755e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId43276a0f5e51e7f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId86366a0f5e51ea003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId10666a0f5e51ea03c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId73896a0f5e51ea0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId80516a0f5e51ea93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97026a0f5e51eaa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId95306a0f5e51e7def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95306a0f5e51e7def.jpg"/><Relationship Id="rId56746a0f5e51e9063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56746a0f5e51e9063.jpg"/><Relationship Id="rId19586a0f5e51eab05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19586a0f5e51eab05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867316258" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107532355" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23506a29e3e0d4a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId95446a29e3e0d4a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId67736a29e3e0d51b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId67396a29e3e0d7713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId44046a29e3e0d774b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79926a29e3e0d77dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId92126a29e3e0d8062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38076a29e3e0d81a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId65696a29e3e0d508b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65696a29e3e0d508b.jpg"/><Relationship Id="rId81286a29e3e0d6704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81286a29e3e0d6704.jpg"/><Relationship Id="rId64976a29e3e0d84b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64976a29e3e0d84b4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>