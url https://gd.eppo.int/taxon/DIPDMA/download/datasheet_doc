--- v13 (2026-06-10)
+++ v14 (2026-06-10)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23506a29e3e0d4a09" w:history="1">
+            <w:hyperlink r:id="rId17136a29f497467a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95446a29e3e0d4a4c" w:history="1">
+            <w:hyperlink r:id="rId19896a29f497467e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81658563" name="name52166a29e3e0d508d" descr="543.jpg"/>
+                  <wp:docPr id="59203625" name="name29086a29f49746df9" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65696a29e3e0d508b" cstate="print"/>
+                          <a:blip r:embed="rId27816a29f49746df8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67736a29e3e0d51b6" w:history="1">
+            <w:hyperlink r:id="rId10796a29f49746f0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71297280" name="name14236a29e3e0d6708" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="1732791" name="name10866a29f49747db2" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81286a29e3e0d6704" cstate="print"/>
+                    <a:blip r:embed="rId51276a29f49747daf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a29e3e0d7713" w:history="1">
+      <w:hyperlink r:id="rId20686a29f49748da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44046a29e3e0d774b" w:history="1">
+      <w:hyperlink r:id="rId13676a29f49748de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79926a29e3e0d77dc" w:history="1">
+      <w:hyperlink r:id="rId47276a29f49748e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a29e3e0d8062" w:history="1">
+      <w:hyperlink r:id="rId45036a29f49749aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a29e3e0d81a1" w:history="1">
+      <w:hyperlink r:id="rId24206a29f49749ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47112387" name="name49266a29e3e0d84b6" descr="eu_funding_250.png"/>
+            <wp:docPr id="26195480" name="name31336a29f49749d36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64976a29e3e0d84b4" cstate="print"/>
+                    <a:blip r:embed="rId75836a29f49749d35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67113422">
+  <w:abstractNum w:abstractNumId="65252857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91141731">
+    <w:lvl w:ilvl="0" w:tplc="65694943">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91141731" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65694943" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67113421">
+  <w:abstractNum w:abstractNumId="65252856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89444030">
+    <w:lvl w:ilvl="0" w:tplc="85282604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67113421">
-    <w:abstractNumId w:val="67113421"/>
+  <w:num w:numId="65252856">
+    <w:abstractNumId w:val="65252856"/>
   </w:num>
-  <w:num w:numId="67113422">
-    <w:abstractNumId w:val="67113422"/>
+  <w:num w:numId="65252857">
+    <w:abstractNumId w:val="65252857"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867316258" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107532355" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23506a29e3e0d4a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId95446a29e3e0d4a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId67736a29e3e0d51b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId67396a29e3e0d7713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId44046a29e3e0d774b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79926a29e3e0d77dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId92126a29e3e0d8062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38076a29e3e0d81a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId65696a29e3e0d508b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65696a29e3e0d508b.jpg"/><Relationship Id="rId81286a29e3e0d6704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81286a29e3e0d6704.jpg"/><Relationship Id="rId64976a29e3e0d84b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64976a29e3e0d84b4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327825561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716007812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17136a29f497467a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId19896a29f497467e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId10796a29f49746f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId20686a29f49748da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId13676a29f49748de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47276a29f49748e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId45036a29f49749aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24206a29f49749ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId27816a29f49746df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27816a29f49746df8.jpg"/><Relationship Id="rId51276a29f49747daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51276a29f49747daf.jpg"/><Relationship Id="rId75836a29f49749d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a29f49749d35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>