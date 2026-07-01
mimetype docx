--- v14 (2026-06-10)
+++ v15 (2026-07-01)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17136a29f497467a4" w:history="1">
+            <w:hyperlink r:id="rId13756a44ff5d9b69d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19896a29f497467e8" w:history="1">
+            <w:hyperlink r:id="rId48806a44ff5d9b6e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59203625" name="name29086a29f49746df9" descr="543.jpg"/>
+                  <wp:docPr id="66122773" name="name10466a44ff5d9bd6c" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27816a29f49746df8" cstate="print"/>
+                          <a:blip r:embed="rId82076a44ff5d9bd6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10796a29f49746f0d" w:history="1">
+            <w:hyperlink r:id="rId60206a44ff5d9be6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1732791" name="name10866a29f49747db2" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="237190" name="name44046a44ff5d9c76d" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51276a29f49747daf" cstate="print"/>
+                    <a:blip r:embed="rId60436a44ff5d9c76a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20686a29f49748da8" w:history="1">
+      <w:hyperlink r:id="rId50226a44ff5d9d759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a29f49748de2" w:history="1">
+      <w:hyperlink r:id="rId37656a44ff5d9d794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47276a29f49748e74" w:history="1">
+      <w:hyperlink r:id="rId87796a44ff5d9d825" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45036a29f49749aec" w:history="1">
+      <w:hyperlink r:id="rId42846a44ff5d9e07e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24206a29f49749ccc" w:history="1">
+      <w:hyperlink r:id="rId16646a44ff5d9e1bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26195480" name="name31336a29f49749d36" descr="eu_funding_250.png"/>
+            <wp:docPr id="93185977" name="name70396a44ff5d9e21a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75836a29f49749d35" cstate="print"/>
+                    <a:blip r:embed="rId92576a44ff5d9e219" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65252857">
+  <w:abstractNum w:abstractNumId="62923547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65694943">
+    <w:lvl w:ilvl="0" w:tplc="30914745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65694943" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30914745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65252856">
+  <w:abstractNum w:abstractNumId="62923546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85282604">
+    <w:lvl w:ilvl="0" w:tplc="49776649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65252856">
-    <w:abstractNumId w:val="65252856"/>
+  <w:num w:numId="62923546">
+    <w:abstractNumId w:val="62923546"/>
   </w:num>
-  <w:num w:numId="65252857">
-    <w:abstractNumId w:val="65252857"/>
+  <w:num w:numId="62923547">
+    <w:abstractNumId w:val="62923547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327825561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716007812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17136a29f497467a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId19896a29f497467e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId10796a29f49746f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId20686a29f49748da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId13676a29f49748de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId47276a29f49748e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId45036a29f49749aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24206a29f49749ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId27816a29f49746df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27816a29f49746df8.jpg"/><Relationship Id="rId51276a29f49747daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51276a29f49747daf.jpg"/><Relationship Id="rId75836a29f49749d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a29f49749d35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194144922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979509995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13756a44ff5d9b69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId48806a44ff5d9b6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId60206a44ff5d9be6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId50226a44ff5d9d759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId37656a44ff5d9d794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87796a44ff5d9d825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId42846a44ff5d9e07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16646a44ff5d9e1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId82076a44ff5d9bd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a44ff5d9bd6a.jpg"/><Relationship Id="rId60436a44ff5d9c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60436a44ff5d9c76a.jpg"/><Relationship Id="rId92576a44ff5d9e219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92576a44ff5d9e219.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>