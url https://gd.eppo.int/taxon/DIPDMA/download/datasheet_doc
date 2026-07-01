--- v15 (2026-07-01)
+++ v16 (2026-07-01)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13756a44ff5d9b69d" w:history="1">
+            <w:hyperlink r:id="rId89416a450d9ea4390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48806a44ff5d9b6e2" w:history="1">
+            <w:hyperlink r:id="rId87036a450d9ea43c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="66122773" name="name10466a44ff5d9bd6c" descr="543.jpg"/>
+                  <wp:docPr id="64881783" name="name72136a450d9ea4924" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82076a44ff5d9bd6a" cstate="print"/>
+                          <a:blip r:embed="rId68516a450d9ea4922" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60206a44ff5d9be6b" w:history="1">
+            <w:hyperlink r:id="rId16446a450d9ea4a3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="237190" name="name44046a44ff5d9c76d" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="66670110" name="name29296a450d9ea5194" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60436a44ff5d9c76a" cstate="print"/>
+                    <a:blip r:embed="rId65266a450d9ea5192" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a44ff5d9d759" w:history="1">
+      <w:hyperlink r:id="rId64586a450d9ea5cc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37656a44ff5d9d794" w:history="1">
+      <w:hyperlink r:id="rId74556a450d9ea5cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87796a44ff5d9d825" w:history="1">
+      <w:hyperlink r:id="rId61066a450d9ea5d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42846a44ff5d9e07e" w:history="1">
+      <w:hyperlink r:id="rId40976a450d9ea6373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16646a44ff5d9e1bd" w:history="1">
+      <w:hyperlink r:id="rId56436a450d9ea6459" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93185977" name="name70396a44ff5d9e21a" descr="eu_funding_250.png"/>
+            <wp:docPr id="81756544" name="name14946a450d9ea649d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92576a44ff5d9e219" cstate="print"/>
+                    <a:blip r:embed="rId79456a450d9ea649c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62923547">
+  <w:abstractNum w:abstractNumId="97950621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30914745">
+    <w:lvl w:ilvl="0" w:tplc="75642116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30914745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75642116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62923546">
+  <w:abstractNum w:abstractNumId="97950620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49776649">
+    <w:lvl w:ilvl="0" w:tplc="88292964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62923546">
-    <w:abstractNumId w:val="62923546"/>
+  <w:num w:numId="97950620">
+    <w:abstractNumId w:val="97950620"/>
   </w:num>
-  <w:num w:numId="62923547">
-    <w:abstractNumId w:val="62923547"/>
+  <w:num w:numId="97950621">
+    <w:abstractNumId w:val="97950621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194144922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979509995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13756a44ff5d9b69d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId48806a44ff5d9b6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId60206a44ff5d9be6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId50226a44ff5d9d759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId37656a44ff5d9d794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87796a44ff5d9d825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId42846a44ff5d9e07e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16646a44ff5d9e1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId82076a44ff5d9bd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82076a44ff5d9bd6a.jpg"/><Relationship Id="rId60436a44ff5d9c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60436a44ff5d9c76a.jpg"/><Relationship Id="rId92576a44ff5d9e219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92576a44ff5d9e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId326587241" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494671807" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89416a450d9ea4390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId87036a450d9ea43c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId16446a450d9ea4a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId64586a450d9ea5cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId74556a450d9ea5cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61066a450d9ea5d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId40976a450d9ea6373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56436a450d9ea6459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId68516a450d9ea4922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68516a450d9ea4922.jpg"/><Relationship Id="rId65266a450d9ea5192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65266a450d9ea5192.jpg"/><Relationship Id="rId79456a450d9ea649c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79456a450d9ea649c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>