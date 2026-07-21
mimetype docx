--- v16 (2026-07-01)
+++ v17 (2026-07-21)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89416a450d9ea4390" w:history="1">
+            <w:hyperlink r:id="rId80096a5fb6cc4d05b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87036a450d9ea43c2" w:history="1">
+            <w:hyperlink r:id="rId97376a5fb6cc4d09d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64881783" name="name72136a450d9ea4924" descr="543.jpg"/>
+                  <wp:docPr id="18747691" name="name36406a5fb6cc4d610" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68516a450d9ea4922" cstate="print"/>
+                          <a:blip r:embed="rId15456a5fb6cc4d60f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16446a450d9ea4a3e" w:history="1">
+            <w:hyperlink r:id="rId85236a5fb6cc4d73a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66670110" name="name29296a450d9ea5194" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="62636624" name="name96216a5fb6cc4e1ba" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65266a450d9ea5192" cstate="print"/>
+                    <a:blip r:embed="rId80646a5fb6cc4e1b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64586a450d9ea5cc4" w:history="1">
+      <w:hyperlink r:id="rId17756a5fb6cc4f0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556a450d9ea5cee" w:history="1">
+      <w:hyperlink r:id="rId39516a5fb6cc4f11f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066a450d9ea5d56" w:history="1">
+      <w:hyperlink r:id="rId26776a5fb6cc4f1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40976a450d9ea6373" w:history="1">
+      <w:hyperlink r:id="rId39246a5fb6cc4fa0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56436a450d9ea6459" w:history="1">
+      <w:hyperlink r:id="rId77896a5fb6cc4fb48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81756544" name="name14946a450d9ea649d" descr="eu_funding_250.png"/>
+            <wp:docPr id="33728879" name="name23436a5fb6cc4fce2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79456a450d9ea649c" cstate="print"/>
+                    <a:blip r:embed="rId12616a5fb6cc4fce1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97950621">
+  <w:abstractNum w:abstractNumId="28013686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75642116">
+    <w:lvl w:ilvl="0" w:tplc="27721453">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75642116" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27721453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97950620">
+  <w:abstractNum w:abstractNumId="28013685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88292964">
+    <w:lvl w:ilvl="0" w:tplc="83049160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97950620">
-    <w:abstractNumId w:val="97950620"/>
+  <w:num w:numId="28013685">
+    <w:abstractNumId w:val="28013685"/>
   </w:num>
-  <w:num w:numId="97950621">
-    <w:abstractNumId w:val="97950621"/>
+  <w:num w:numId="28013686">
+    <w:abstractNumId w:val="28013686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId326587241" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494671807" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89416a450d9ea4390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId87036a450d9ea43c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId16446a450d9ea4a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId64586a450d9ea5cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId74556a450d9ea5cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId61066a450d9ea5d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId40976a450d9ea6373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56436a450d9ea6459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId68516a450d9ea4922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68516a450d9ea4922.jpg"/><Relationship Id="rId65266a450d9ea5192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65266a450d9ea5192.jpg"/><Relationship Id="rId79456a450d9ea649c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79456a450d9ea649c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520101890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216959496" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80096a5fb6cc4d05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId97376a5fb6cc4d09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId85236a5fb6cc4d73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId17756a5fb6cc4f0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId39516a5fb6cc4f11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26776a5fb6cc4f1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId39246a5fb6cc4fa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77896a5fb6cc4fb48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId15456a5fb6cc4d60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15456a5fb6cc4d60f.jpg"/><Relationship Id="rId80646a5fb6cc4e1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80646a5fb6cc4e1b8.jpg"/><Relationship Id="rId12616a5fb6cc4fce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12616a5fb6cc4fce1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>