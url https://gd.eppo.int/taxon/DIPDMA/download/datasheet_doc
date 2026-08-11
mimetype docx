--- v17 (2026-07-21)
+++ v18 (2026-08-11)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80096a5fb6cc4d05b" w:history="1">
+            <w:hyperlink r:id="rId40516a7abb0e40216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97376a5fb6cc4d09d" w:history="1">
+            <w:hyperlink r:id="rId56776a7abb0e4025a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18747691" name="name36406a5fb6cc4d610" descr="543.jpg"/>
+                  <wp:docPr id="41426196" name="name96386a7abb0e409a3" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15456a5fb6cc4d60f" cstate="print"/>
+                          <a:blip r:embed="rId28386a7abb0e409a1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85236a5fb6cc4d73a" w:history="1">
+            <w:hyperlink r:id="rId62516a7abb0e40a99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62636624" name="name96216a5fb6cc4e1ba" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="18623573" name="name54186a7abb0e414dc" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80646a5fb6cc4e1b8" cstate="print"/>
+                    <a:blip r:embed="rId47346a7abb0e414d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17756a5fb6cc4f0e8" w:history="1">
+      <w:hyperlink r:id="rId38596a7abb0e424f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39516a5fb6cc4f11f" w:history="1">
+      <w:hyperlink r:id="rId37276a7abb0e42529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26776a5fb6cc4f1c5" w:history="1">
+      <w:hyperlink r:id="rId14006a7abb0e425bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39246a5fb6cc4fa0b" w:history="1">
+      <w:hyperlink r:id="rId12006a7abb0e42e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77896a5fb6cc4fb48" w:history="1">
+      <w:hyperlink r:id="rId75976a7abb0e42fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33728879" name="name23436a5fb6cc4fce2" descr="eu_funding_250.png"/>
+            <wp:docPr id="67658069" name="name23806a7abb0e43014" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12616a5fb6cc4fce1" cstate="print"/>
+                    <a:blip r:embed="rId25586a7abb0e43013" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28013686">
+  <w:abstractNum w:abstractNumId="87307540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27721453">
+    <w:lvl w:ilvl="0" w:tplc="76563393">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27721453" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76563393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28013685">
+  <w:abstractNum w:abstractNumId="87307539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83049160">
+    <w:lvl w:ilvl="0" w:tplc="87838234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28013685">
-    <w:abstractNumId w:val="28013685"/>
+  <w:num w:numId="87307539">
+    <w:abstractNumId w:val="87307539"/>
   </w:num>
-  <w:num w:numId="28013686">
-    <w:abstractNumId w:val="28013686"/>
+  <w:num w:numId="87307540">
+    <w:abstractNumId w:val="87307540"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520101890" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216959496" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80096a5fb6cc4d05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId97376a5fb6cc4d09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId85236a5fb6cc4d73a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId17756a5fb6cc4f0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId39516a5fb6cc4f11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId26776a5fb6cc4f1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId39246a5fb6cc4fa0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77896a5fb6cc4fb48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId15456a5fb6cc4d60f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15456a5fb6cc4d60f.jpg"/><Relationship Id="rId80646a5fb6cc4e1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80646a5fb6cc4e1b8.jpg"/><Relationship Id="rId12616a5fb6cc4fce1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12616a5fb6cc4fce1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848114743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220044758" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40516a7abb0e40216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId56776a7abb0e4025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId62516a7abb0e40a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId38596a7abb0e424f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId37276a7abb0e42529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14006a7abb0e425bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId12006a7abb0e42e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75976a7abb0e42fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId28386a7abb0e409a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28386a7abb0e409a1.jpg"/><Relationship Id="rId47346a7abb0e414d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47346a7abb0e414d9.jpg"/><Relationship Id="rId25586a7abb0e43013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25586a7abb0e43013.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>