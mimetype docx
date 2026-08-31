--- v18 (2026-08-11)
+++ v19 (2026-08-31)
@@ -402,88 +402,88 @@
               <w:t xml:space="preserve"> Berkeley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf spot of maize, seedling blight of maize, stalk rot of maize, white ear rot of maize</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40516a7abb0e40216" w:history="1">
+            <w:hyperlink r:id="rId16416a960b5ef0939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56776a7abb0e4025a" w:history="1">
+            <w:hyperlink r:id="rId51096a960b5ef097e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -497,86 +497,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIPDMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41426196" name="name96386a7abb0e409a3" descr="543.jpg"/>
+                  <wp:docPr id="93907661" name="name99076a960b5ef1458" descr="543.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="543.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28386a7abb0e409a1" cstate="print"/>
+                          <a:blip r:embed="rId87786a960b5ef1455" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62516a7abb0e40a99" w:history="1">
+            <w:hyperlink r:id="rId91916a960b5ef157c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -816,63 +816,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1994). In some EPPO countries it has only been intercepted (e.g. Bulgaria), and in others it has been detected in the past but is no longer present (e.g. Austria) (EPPO, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18623573" name="name54186a7abb0e414dc" descr="DIPDMA_distribution_map.jpg"/>
+            <wp:docPr id="21869062" name="name58506a960b5ef2a87" descr="DIPDMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="DIPDMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47346a7abb0e414d9" cstate="print"/>
+                    <a:blip r:embed="rId91766a960b5ef2a84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2955,81 +2955,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 7626, 29 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38596a7abb0e424f0" w:history="1">
+      <w:hyperlink r:id="rId43536a960b5ef3bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2022.7626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37276a7abb0e42529" w:history="1">
+      <w:hyperlink r:id="rId28316a960b5ef3bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3073,51 +3073,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 387-396.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2022) Fungal Databases. National Fungus Collections, ARS, USDA, US. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14006a7abb0e425bd" w:history="1">
+      <w:hyperlink r:id="rId99876a960b5ef3c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4400,51 +4400,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stenocarpella maydis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12006a7abb0e42e72" w:history="1">
+      <w:hyperlink r:id="rId25626a960b5f002db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4597,81 +4597,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75976a7abb0e42fb9" w:history="1">
+      <w:hyperlink r:id="rId51326a960b5f0042c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67658069" name="name23806a7abb0e43014" descr="eu_funding_250.png"/>
+            <wp:docPr id="1697855" name="name47536a960b5f004bb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25586a7abb0e43013" cstate="print"/>
+                    <a:blip r:embed="rId38426a960b5f004ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4769,137 +4769,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87307540">
+  <w:abstractNum w:abstractNumId="26658336">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76563393">
+    <w:lvl w:ilvl="0" w:tplc="48315886">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76563393" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48315886" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87307539">
+  <w:abstractNum w:abstractNumId="26658335">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87838234">
+    <w:lvl w:ilvl="0" w:tplc="37509810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5651,55 +5651,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87307539">
-    <w:abstractNumId w:val="87307539"/>
+  <w:num w:numId="26658335">
+    <w:abstractNumId w:val="26658335"/>
   </w:num>
-  <w:num w:numId="87307540">
-    <w:abstractNumId w:val="87307540"/>
+  <w:num w:numId="26658336">
+    <w:abstractNumId w:val="26658336"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17249,51 +17249,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848114743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220044758" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40516a7abb0e40216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId56776a7abb0e4025a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId62516a7abb0e40a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId38596a7abb0e424f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId37276a7abb0e42529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId14006a7abb0e425bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId12006a7abb0e42e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75976a7abb0e42fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId28386a7abb0e409a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28386a7abb0e409a1.jpg"/><Relationship Id="rId47346a7abb0e414d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47346a7abb0e414d9.jpg"/><Relationship Id="rId25586a7abb0e43013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25586a7abb0e43013.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817537461" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId477604200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16416a960b5ef0939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/" TargetMode="External"/><Relationship Id="rId51096a960b5ef097e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/categorization" TargetMode="External"/><Relationship Id="rId91916a960b5ef157c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/DIPDMA/photos" TargetMode="External"/><Relationship Id="rId43536a960b5ef3bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2022.7626" TargetMode="External"/><Relationship Id="rId28316a960b5ef3bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId99876a960b5ef3c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId25626a960b5f002db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51326a960b5f0042c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1982.tb01955.x" TargetMode="External"/><Relationship Id="rId87786a960b5ef1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87786a960b5ef1455.jpg"/><Relationship Id="rId91766a960b5ef2a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91766a960b5ef2a84.jpg"/><Relationship Id="rId38426a960b5f004ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38426a960b5f004ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>