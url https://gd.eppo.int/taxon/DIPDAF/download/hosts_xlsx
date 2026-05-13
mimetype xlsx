--- v0 (2025-10-08)
+++ v1 (2026-05-13)
@@ -12,102 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DIPDAF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ARUAR</t>
   </si>
   <si>
     <t>Araucaria araucana</t>
   </si>
   <si>
     <t>* Zapata M, Schafer M (2019) Diplodia africana causing twig death on Araucaria araucana, a new host and first record for Chile. New Disease Reports 40, 2. http://dx.doi.org/10.5197/j.2044-0588.2019.040.002</t>
+  </si>
+  <si>
+    <t>FRXEX</t>
+  </si>
+  <si>
+    <t>Fraxinus excelsior</t>
+  </si>
+  <si>
+    <t>* Dobbie K, Baskarathevan J, Waters T, O'Neill R (2021) First report of Diplodia africana from Fraxinus excelsior in New Zealand. New Disease Reports 44(2), e12044https://doi.org/10.1002/ndr2.12044</t>
   </si>
   <si>
     <t>GRERO</t>
   </si>
   <si>
     <t>Grevillea robusta</t>
   </si>
   <si>
     <t>* Giambra S, Venturella G, Burruano S, Gargano ML (2019) First report of Diplodia africana on Grevillea robusta. Phytopathologia Mediterranea 58(3), 671-677.
 ------- In Palermo (Sicilia, IT).</t>
   </si>
   <si>
     <t>IUPPH</t>
   </si>
   <si>
     <t>Juniperus phoenicea</t>
   </si>
   <si>
     <t>* Linaldeddu B, Scanu B, Maddau L, Franceschini A (2011) Diplodia africana causing dieback on Juniperus phoenicea: a new host and first report in the Northern hemisphere. Phytopathologia Mediterranea 50, 473-477.</t>
   </si>
   <si>
+    <t>PIUPN</t>
+  </si>
+  <si>
+    <t>Pinus pinea</t>
+  </si>
+  <si>
+    <t>* Hlaiem S, Yangui I, Della Rocca G, Barberini S, Danti R, Ben Jamaa ML (2023) Diplodia species causing dieback on Pinus pinea: relationship between disease incidence, dendrometric and ecological parameters. Journal of Sustainable Forestry 42(1), 59-7</t>
+  </si>
+  <si>
+    <t>PIALE</t>
+  </si>
+  <si>
+    <t>Pistacia lentiscus</t>
+  </si>
+  <si>
+    <t>Hlaiem S, Zouaoui Boutiti M, Yangui I, Ben Jamaa ML (2020) Identification and pathogenicity of Diplodia seriata and Diplodia africana related to lentisk dieback in Tunisia. Archives of Phytopathology and Plant Protection 53(3-4), 99-111.</t>
+  </si>
+  <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Damm U, Crous PW, Fourie PH (2007) Botryosphaeriaceae as potential pathogens of Prunus species in South Africa, with descriptions of Diplodia africana and Lasiodiplodia plurivora sp. nov. Mycologia 99(5), 664-680.</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>PIURA</t>
+  </si>
+  <si>
+    <t>Pinus radiata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Dobbie K, Baskarathevan J, Waters T, O'Neill R (2021) First report of Diplodia africana from Fraxinus excelsior in New Zealand. New Disease Reports 44(2), e12044https://doi.org/10.1002/ndr2.12044
+------- experimental host. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -411,62 +451,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="254.652" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="297.213" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -493,50 +533,106 @@
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">