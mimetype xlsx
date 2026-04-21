--- v0 (2025-10-04)
+++ v1 (2026-04-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="DIAPVA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>VACAN</t>
   </si>
   <si>
     <t>Vaccinium angustifolium</t>
   </si>
   <si>
     <t>* Gabler J, Kačergius A, Jovaišienė Z (2004) Detection of Phomopsis vaccinii on blueberry and cranberry in Europe by direct tissue blot immunoassay and plate‐trapped antigen ELISA. Journal of Phytopathology 152(11‐12), 630-632.
 -------- Confirmed host.</t>
   </si>
@@ -76,50 +76,62 @@
   </si>
   <si>
     <t>Vaccinium corymbosum</t>
   </si>
   <si>
     <t>* Farr DF, Castlebury LA, Rossman AY (2002) Morphological and molecular characterization of Phomopsis vaccinii and additional isolates of Phomopsis from blueberry and cranberry in the eastern United States. Mycologia 94(3), 494-504.
 -------- Confirmed host.</t>
   </si>
   <si>
     <t>VACMA</t>
   </si>
   <si>
     <t>Vaccinium macrocarpon</t>
   </si>
   <si>
     <t>VACOX</t>
   </si>
   <si>
     <t>Vaccinium oxycoccos</t>
   </si>
   <si>
     <t>VACVG</t>
   </si>
   <si>
     <t>Vaccinium virgatum</t>
+  </si>
+  <si>
+    <t>Host</t>
+  </si>
+  <si>
+    <t>MIAVI</t>
+  </si>
+  <si>
+    <t>Magnolia figo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Xu W, Ju Z, Liu J, Zhang N, Li X, Bao Y, Lin H, Chen Q, Ben A, Zhao R, Liu T (2026) First report of leaf spot caused by Diaporthe vaccinii on Michelia figo in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-02-26-0246-PDN  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -423,51 +435,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="362.054" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -533,50 +545,64 @@
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">